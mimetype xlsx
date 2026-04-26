--- v0 (2025-11-18)
+++ v1 (2026-04-26)
@@ -48,1441 +48,1441 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/</t>
+    <t>http://sapl.buritis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Comissão processante da Câmara de Buritis-RO, ao plenário da Câmara Municipal de Buritis-RO</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2231/requerimento_no_044-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2231/requerimento_no_044-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 47ª (quadragésima sétima) Sessão Ordinária, que se realizaria no dia 23 de dezembro de 2024, às 15 horas, para ser realizada no dia 17 de dezembro de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2230/requerimento_no_043-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2230/requerimento_no_043-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 39ª (trigésima nona) Sessão Ordinária, que se realizaria no dia 29 de outubro de 2024, às 15 horas, para ser realizada no dia 22 de outubro de 2024, às 14 horas.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2229/requerimento_no_042-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2229/requerimento_no_042-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PRORROGADA A 36ª (TRIGÉSIMA SEXTA) SESSÃO ORDINÁRIA, QUE SE REALIZARIA NO DIA 07 DE OUTUBRO DE 2024, ÀS 15 HORAS, PARA SER REALIZADA NO DIA 11 DE OUTUBRO DE 2024, ÀS 15 HORAS.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2228/requerimento_no_041-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2228/requerimento_no_041-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Audiência Pública para todos os Funcionários Públicos segurados do INPREB.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2227/requerimento_no_040-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2227/requerimento_no_040-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 29 (vigésima nona) Sessão Ordinária, que se realizaria no dia 19 de agosto de 2024, às 15 horas, para ser realizada no dia 20 de _x000D_
 agosto de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2226/requerimento_no_039-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2226/requerimento_no_039-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Cópia da Ata da reunião deliberativa da aquisição de veículo para o INPREB, bem como o valor do aluguel pago mensalmente pelo prédio do Instituto.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2225/requerimento_no_038-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2225/requerimento_no_038-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 27 a (vigésima sétima) Sessão Ordinária, que se realizaria no dia 05 de agosto de 2024, às 15 horas, para ser realizada no dia 02 de _x000D_
 agosto de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2224/requerimento_no_037-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2224/requerimento_no_037-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a leitura da Correção da Atas de Sessões Ordinárias e Extraordinárias.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2223/requerimento_no_036-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2223/requerimento_no_036-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão de Representação com fundamento no art. 57 do Regimento Interno.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2215/requerimento_no_028-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2215/requerimento_no_028-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Encaminhe ao Presidente da Câmara de Deputados do Congresso Nacional, ao Excelentíssimo Sr. Arthur Lira, bem como às Lideranças e Bancadas Partidárias, em especial aos Deputados Federais por Rondônia, Srs. Dep. Fernando Máximo; Dep. Silvia Cristina, Dep. Lúcio Mosquini, Dep. Mauricio Carvalho, Dep. Coronel Chrisóstomo; Dep. Thiago Flores; Dep.' Cristiane Lopes e Dep. Lebrão, o pedido desta Câmara Municipal de Buritis, solicitando celeridade procedimental no âmbito do Congresso Nacional, bem como que: apoiem, defendam e votem favorável à proposta de Emenda à Constituição n° 47 de 2023, que altera o art. 31 da Emenda Constitucional n°19, de 4 de junho de 1998, para prever a inclusão, em quadro em extinção da Administração Pública Federal, do Servidor Público, de integrante da carreira de policial civil ou militar, e de pessoa que haja mantido relação ou vínculo funcional, empregatício, estatutário ou de trabalho com a administração...</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2222/requerimento_no_035-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2222/requerimento_no_035-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações e Apuração de Divergências nos Cálculos de Beneficios de Servidores e Pensionistas.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2221/requerimento_no_034-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2221/requerimento_no_034-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de informações do requerimento 029/2024 acerca de contribuintes com débitos acima de 10 mil reais.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2220/requerimento_no_033-2024_-_pulbicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2220/requerimento_no_033-2024_-_pulbicado.pdf</t>
   </si>
   <si>
     <t>Esclarecimento Sobre a utilização das dependências do CETEFIC.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2218/requerimento_no_031-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2218/requerimento_no_031-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 24 (vigésima quarta) Sessão Ordinária, que se realizaria no dia 08 de julho de 2024, às 15 horas, para ser realizada no dia 05 de julho de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2217/requerimento_no_030-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2217/requerimento_no_030-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Informações acerca de agendamentos e serviços.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2216/requerimento_no_029-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2216/requerimento_no_029-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Licença por tempo determinado para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2214/requerimento_no_027-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2214/requerimento_no_027-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Informações sobre notificações e multas às Aguas de Buritis.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2213/requerimento_no_026-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2213/requerimento_no_026-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Solenidade em alusão aos 10 anos de instalação do SAMU no município de Buritis/RO e entrega de certificados aos servidores que atuam e/ou atuaram na instituição.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2137/requerimento_no_025-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2137/requerimento_no_025-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Informações acerca constante falta de água.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2219/requerimento_no_032-2024_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2219/requerimento_no_032-2024_-_publicado.pdf</t>
   </si>
   <si>
     <t>Requeremos que sejam adotadas as seguintes medidas emergenciais para mitigar os impactos da escassez hídrica na população.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2090/requerimento_no_024-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2090/requerimento_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Projeto de Lei Nº 249/2024, Mensagem de Lei Nº 559/2024</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1981/requerimento_no_023-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1981/requerimento_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 19ª (décima nona) Sessão Ordinária, que se realizaria no dia 03 de junho de 2024, às 15 horas, para ser realizada no dia 27 de maio _x000D_
 de 2024, às 16:30 horas.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1980/requerimento_no_022-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1980/requerimento_no_022-2024.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ACORDO QUE PRETENDEM FIRMA NO PROJETO DE LEI N°250/2024.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1979/requerimento_no_021-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1979/requerimento_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre denúncias encaminhadas da Ouvidoria da Câmara para a Ouvidoria do Município que estão sem resposta.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1978/requerimento_no_020-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1978/requerimento_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca do pagamento do Piso salarial dos Agentes Comunitários de Saúde e Agentes Comunitários de Combate às Endemias.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1977/requerimento_no_019-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1977/requerimento_no_019-2024.pdf</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1976/requerimento_no_018-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1976/requerimento_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da Comissão de Finanças, Orçamento e Fiscalização, referente ao Parecer da Prestação de _x000D_
 Contas do Poder Executivo - Exercício de 2022.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1975/requerimento_no_017-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1975/requerimento_no_017-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da CPI .</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1974/requerimento_no_016-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1974/requerimento_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado informações acerca do Caminhão de identificação OHV-9284.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1973/requerimento_no_015-2024_-_justificativa.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1973/requerimento_no_015-2024_-_justificativa.pdf</t>
   </si>
   <si>
     <t>Requerimento nº015/2024 arquivado a pedido do Autor.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1972/requerimento_no_014-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1972/requerimento_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada o horário da 11ª (décima primeira) Sessão Ordinária, para as 14 horas.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1971/requerimento_no_013-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1971/requerimento_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a 9ª (nona) Sessão Ordinária, que se realizaria no dia 25 de março de 2024, às 15 horas, para ser realizada no dia 1° de abril de 2024, às 14 horas.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1970/requerimento_no_012-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1970/requerimento_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Solenidade de Homenagem aos Profissionais que atuaram com excelência nas Turmas do SAERO/2023 da Rede Municipal de Ensino de Buritis.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1969/requerimento_no_011-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1969/requerimento_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Participação de uma reunião que se realizará no 15 de março de 2024, às 08 horas, na Câmara Municipal de Buritis, para seguinte Pauta: Demanda de atendimentos realizados nas UBS e no Hospital Regional.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1968/requerimento_no_010-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1968/requerimento_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da Emenda Impositiva N°011/2021</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1967/requerimento_no_009-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1967/requerimento_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 8 ª (oitava) Sessão Ordinária, que se realizaria no dia 18 de março de 2024, às 15 horas, para ser realizada no dia 15 de março de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1960/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1960/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado Solenidade em homenagem ao Projeto Novo Olhar.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1966/requerimento_no_008-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1966/requerimento_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis extrato bancário desde a abertura até o presente momento da conta bancária arrecadadora do programa Fundagro, através de secretaria municipal de Agricultura; Se foi utilizado algum valor financeiro desta conta, que seja enviado o valor gasto por cada tipo de gasto, a finalidade, o tipo de serviço executado, a máquina e/ou veículo utilizado para esta finalidade específica e endereço onde foi executado o serviço; se foi adquirido combustível, que seja enviado discriminado cada valor adquirido, qual máquina e/ou veículo beneficiado, qual serviço executado; que seja enviado cópia da ata da reunião do conselho municipal de desenvolvimento rural sustentável de Buritis, onde foi aprovado a utilização deste recurso por parte da secretaria municipal de Agricultura.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1965/requerimento_no_007-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1965/requerimento_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Que seja Relatório contendo os valores gastos mensalmente e anualmente com os Cargos Comissionados, Funções gratificadas e Jetons, especificadamente por Secretaria, referente aos exercícios de 2022 e 2023.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1964/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1964/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da CPI</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1963/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1963/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Relatório dos serviços prestados nos últimos 06 (seis) meses, bem como o Planejamento das ações a serem realizadas nos próximos 30 (trinta) dias.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1962/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1962/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Cópia dos Termos de Parceria ou Cooperação celebrados entre os Municípios vizinhos, nos exercícios de 2021, 2022 e 2023, bem como a citação da Lei que autorizou os referidos Termos.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1961/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1961/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Cópia dos extratos constando os valores referentes ao recebimento ao recebimento do repasse do FPM - Fundo de Participação Municipal, alusivos aos exercícios de 2022 e 2023.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1959/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1959/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 2 (segunda) Sessão Ordinária, que se realizaria no dia 05 de fevereiro de 2024, às 15 horas, para ser realizada no dia 02 de_x000D_
 fevereiro de 2024, às 16 horas.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1917/requerimento_no_054-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1917/requerimento_no_054-2023.pdf</t>
   </si>
   <si>
     <t>O desligamento do Cargo de Presidente da presente Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1916/requerimento_no_053-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1916/requerimento_no_053-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada SOLENIDADE nesta casa de leis para homenagear os CEM anos da Igreja Evangélica Assembleia de Deus em Rondônia, podendo ser_x000D_
 realizada no dia 20 de dezembro de 2023, com inicio às 17 horas no plenário desta Câmara, no seguinte formato: abertura pelo presidente da Câmara, Oração, fala do Pastor presidente da Assembleia de Deus campos Buritis, fala do Prefeito Municipal, vereadores, apresentação em mídia pela equipe da Assembleia de Deus, entrega da placa em homenagem ao centenário, encerramento e coffee break.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1915/requerimento_no_052-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1915/requerimento_no_052-2023.pdf</t>
   </si>
   <si>
     <t>Informações referentes as notificações e multas a empresa águas de Buritis.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1914/requerimento_no_051-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1914/requerimento_no_051-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis: 1- Lista nominal de produtores rurais com agendamento nesta secretaria, por tipo de serviço, iniciando_x000D_
 com o primeiro mais antigo agendado até o último mais recente agendado, discriminando nome completo, c.pf. e endereço da propriedade rural; 2- Informar no momento de realizar esta resposta, qual seria o(s) produtor(s) que estariam sendo atendidos naquele momento, por tipo de serviço também.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1913/requerimento_no_050-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1913/requerimento_no_050-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Repasse Federal referente ao Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1912/requerimento_no_049-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1912/requerimento_no_049-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 44ª (quadragésima quarta) Sessão Ordinária, para o dia 01 de dezembro de 2023 (sexta-feira), às 15 horas.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1911/requerimento_no_048-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1911/requerimento_no_048-2023.pdf</t>
   </si>
   <si>
     <t>Informações referente ao Oficio n° 62/SEMAST-ADM/2023.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1910/requerimento_no_047-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1910/requerimento_no_047-2023.pdf</t>
   </si>
   <si>
     <t>Que seja instaurada uma Comissão Parlamentar de Inquérito - CPI, para averiguar possíveis irregularidades, no que se refere a aquisição de materiais de_x000D_
 consumo (telhas)</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1909/requerimento_no_046-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1909/requerimento_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Informações referente ao Contrato n° 028/PMB/2019</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1908/requerimento_no_045-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1908/requerimento_no_045-2023.pdf</t>
   </si>
   <si>
     <t>Justificativa dos motivos da paralização e atraso dos serviços referente ao Convenio n° 061/2022/PGE/DER-RO.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1907/requerimento_no_044-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1907/requerimento_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 41ª (quadragésima primeira) Sessão Ordinária,_x000D_
 para o dia 09 de novembro de 2023 (sexta-feira), às 15 horas.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1906/requerimento_no_043-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1906/requerimento_no_043-2023.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DOS SERVIDORES CADASTRADOS NO CNES</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1905/requerimento_no_042-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1905/requerimento_no_042-2023.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTE ÀS TELHAS DEPOSITADAS NA GARAGEM DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1904/requerimento_no_041-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1904/requerimento_no_041-2023.pdf</t>
   </si>
   <si>
     <t>Informações se existem servidores de provimento efetivo, contratação imediata (Teste Seletivo) e de Cargos Comissionados em desvio de função</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1903/requerimento_no_040-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1903/requerimento_no_040-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Projeto de Lei 155/2023</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1902/requerimento_no_039-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1902/requerimento_no_039-2023.pdf</t>
   </si>
   <si>
     <t>Relatório do Convênio FITHA do ano de 2021 a 2023</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1901/requerimento_no_038-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1901/requerimento_no_038-2023.pdf</t>
   </si>
   <si>
     <t>Que seja instaurada uma Comissão Parlamentar de Inquérito-CPI,para averiguar possiveis irregularidades, afastamento imediato de secretários e servidores.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1900/requerimento_no_037-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1900/requerimento_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Cópias dos Controles das  Maquinas e boletim diario dos meses de Janeiro á 10 de Outubro de 2023, juntamente com as cópias dos boletos que justificam tal serviços.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1899/requerimento_no_036-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1899/requerimento_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Cópias dos Termos de parceria realizado referente as maquinas e o boletim diario dos dias em que houve a utilizaçao das maquinas da Secretaria Municipal de agricultura pela   Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1898/requerimento_no_035-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1898/requerimento_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Cópias dos Termos de parceria realizado referente as maquinas eo boletim diario dos dias em que houve a utilizaçao das maquinas da Secretaria de Obras pela Secretaria Municipal de agricultura juntamente com as copias dos boletos que justificam tal serviçoe se nao houve emissao de boleto a justificativa da nao emissao.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/638/requerimento_no_034-2023_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/638/requerimento_no_034-2023_-_publicado.pdf</t>
   </si>
   <si>
     <t>Informaçoes referentes ao Convenio 177/2021/PJ/DER-RO</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/585/requerimento_no_033-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/585/requerimento_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca das Visitas Domiciliares realizadas e a serem realizadas para referente ao Cadastro Único</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/561/requerimento_no_032-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/561/requerimento_no_032-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, informações se houve alguma obra embargada devido a algum ato formal de Vereador, bem como as _x000D_
 cópias dos documentos que comprovem essa ação</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/533/requerimento_no_031-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/533/requerimento_no_031-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, um relatório,  e cópias das notificações e autos de infrações realizados aos bares e lanchonetes _x000D_
 relacionados a música ao vivo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/532/requerimento_no_030-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/532/requerimento_no_030-2023.pdf</t>
   </si>
   <si>
     <t>Cópia dos Termos de Doação dos imóveis doados a essa municipalidade para a construção e funcionamento das escolares multisseriadas, conforme lista de endereços descrita no Projeto de Lei Nº 114/2023, Mensagem de Lei N° 438/2023.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/531/requerimento_no_029-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/531/requerimento_no_029-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca da aquisição e destinação dos Veículos, Maquinário e Implementos adquiridos através da SEMAGRI, exceto os destinados a _x000D_
 Chamamento Público.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/519/requerimento_no_028-2023_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/519/requerimento_no_028-2023_-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis , a relação nominal e endereço dos primeiros 20 produtores rurais que fizeram o agendamento nesta Secretaria com solicitação de serviços  de maquinas, por cada tipo de serviço solicitado , que estão no aguardo sequencial  para receberem os respectivos serviços. Ressalto que esta solicitação sequencial será do dia que for dado o recebimento neste requerimento, sendo o próximo requerente a ser atendido, o primeiro e seguido dos 19 próximos de cada serviço solicitado.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/518/requerimento_no_027-2023_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/518/requerimento_no_027-2023_-_publicado.pdf</t>
   </si>
   <si>
     <t>Informações se o Município de Buritis conta com alguma Empresa  que recebeu ou recebe  alguma isenção de impostos ou incentivo fiscal no Exercício desde o ano de 2017.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/508/requerimento_no_026-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/508/requerimento_no_026-2023.pdf</t>
   </si>
   <si>
     <t>Relatório de abastecimento do veículo Hilux/óleo Diesel S10 - Placa RSV7B39, bem como o relatório de tráfego (Relatório de Bordo), referente ao período dos últimos 12 meses.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/507/requerimento_no_025-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/507/requerimento_no_025-2023.pdf</t>
   </si>
   <si>
     <t>Relação de Diárias do Secretários Municipais</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/468/requerimento_no_024-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/468/requerimento_no_024-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, cópias dos cardápios de todas as escolas municipais referente ao ano escolar 2023.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/467/requerimento_no_023-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/467/requerimento_no_023-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da lei Municipal Nº 1616/2021 que "Autoriza o Poder Executivo a contratar operação de crédito com a Instituição _x000D_
 Financeira Caixa Econômica Federal, no âmbito do Programa FINISA, de Financiamento a Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a despesa de capital, e dá outras providências".</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/466/requerimento_no_022-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/466/requerimento_no_022-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 23ª (Vigésima Terceira) Sessão Ordinária para o dia 28 de Junho de 2023 (Quarta-Feira), às 15 horas.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/465/requerimento_no_021-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/465/requerimento_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 20 (vigésima) Sessão Ordinária, para o dia 06 de junho de 2023 (terça-feira), às 19 horas.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/464/requerimento_no_020-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/464/requerimento_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Câmara Municipal copias das imagens geradas através da câmeras do sistema de segurança da secretaria e o da empresa_x000D_
 inviolável do período de 01 de janeiro de 2023 a 31 de maio de 2023.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/463/requerimento_no_019-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/463/requerimento_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Participação de uma reunião que se realizará no 05 de junho de 2023, às 14 horas, na Câmara Municipal de Buritis, para seguinte Pauta: Informações_x000D_
 acerca dos serviços realizados pelo Setor.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/462/requerimento_no_018-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/462/requerimento_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, um relatório fotográfico e uma lista com todos os veículos leves, pesados e maquinas que são_x000D_
 cautelados a está administração Municipal, onde conste qual está em funcionamento e os que não estão em funcionamento.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/461/requerimento_no_017-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/461/requerimento_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da Lei Municipal Nº 1573/2021</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/460/requerimento_no_016-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/460/requerimento_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos serviços prestados junto a Concessionária Águas de Buritis.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/330/requerimento_no_015-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/330/requerimento_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Cópia do Processo Administrativo Disciplinar - PAD, em desfavor do servidor Felipe Moraes Martins.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/329/requerimento_no_014-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/329/requerimento_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 13ª (décima terceira) Sessão Ordinária, para o dia 18 de abril de 2023 (terça-feira), às 15 horas.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/328/requerimento_no_013-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/328/requerimento_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Cópia do Financiamento de R$ 10.864.012,78, Lei Nº 1286/2018</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/327/requerimento_no_012-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/327/requerimento_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Participação de uma reunião que se realizará no 27 de março de 2023, às 14 horas, na Câmara Municipal de Buritis, para seguinte Pauta: Informações acerca dos serviços realizados pelo Setor de Serviços Urbanos e Obras de Infraestrutura e Limpeza Pública.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/326/requerimento_no_011-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/326/requerimento_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Cópia do Contrato de locação, referente a Licença Nº 012/2023, Processo Nº 2371/2022</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/325/requerimento_no_010-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/325/requerimento_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 8ª Sessão Ordinária, para o dia 17 de março de 2023, às 15 horas.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/324/requerimento_no_009-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/324/requerimento_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Solenidade de Homenagem as mulheres que contribuíram e contribuem para o desenvolvimento de Buritis - RO</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/290/requerimento_no_008-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/290/requerimento_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento Nº 001/2023</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/289/requerimento_no_007-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/289/requerimento_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Que seja desconsiderado o requerimento Nº 006/2023 e que seja antecipada a 7ª Sessão Ordinária, para o dia 02 de março de 2023, às 15 horas</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/288/requerimento_no_006-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/288/requerimento_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 6ª Sessão Ordinária, para o dia 03 de março de 2023, às 15 horas</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/287/requerimento_no_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/287/requerimento_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Requerendo: Informações acerca dos serviços odontológicos prestados à população.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/286/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/286/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>AUTOR: Mesa Diretora_x000D_
 PARA: Vereadores_x000D_
 REQUERENDO: Que seja adiada a 4 a (quarta) Sessão Ordinária, para o dia 24 de fevereiro de 2023 (sexta-feira), às 15 horas.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/285/requerimento_no_003-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/285/requerimento_no_003-2023.pdf</t>
   </si>
   <si>
     <t>REQUERENDO: Solenidade de Homenagem aos Profissionais que atuaram com Excelência nos serviços prestados a população de Buritis - RO</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/284/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/284/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>PARA: AGERB_x000D_
 Requerendo: Atendimento ao público no horário comercial das 07:30 às 18h</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/283/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/283/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>AUTOR: VEREADOR DANIEL FELIX DA SILVA_x000D_
 PARA: SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS (SEMOSP).</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/276/requerimento_no_029-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/276/requerimento_no_029-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Renato Leitão dos Santos_x000D_
 PARA: Vereadores_x000D_
 REQUERENDO: Que seja realizada Solenidade de Honra ao Mérito a Senhora Fabiana Maria dos Santos Silva - Ex Diretora da Escola Buriti, no dia 1 ° de Março do ano de 2023, ás 19 horas.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/275/requerimento_no_028-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/275/requerimento_no_028-2022.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/274/requerimento_no_027-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/274/requerimento_no_027-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR Comissão Temperaria de Acompanhamento das Medidas Adotadas da Pandemia do Covid-19._x000D_
 PARA: SEMUSA- Secretaria Municipal de Saúde Municipal._x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal para esta comissão, as informações mediante cópias de documentos, relatório referente à pandemia do Coronavírus (Covid-19), anexo cópia do Oficio nº 03/GBVMFB/2022, datado dia_x000D_
 17/10/2022 e protocolado na referida secretaria.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/273/requerimento_no_026-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/273/requerimento_no_026-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Adriano de Almeida Lima_x000D_
 PARA: Vereadores_x000D_
 REQUERENDO: Que seja realizada Solenidade de Honra ao Mérito aos Servidores_x000D_
 que atuam no SAMU do Município de Buritis - RO, no dia 21 de dezembro de 2022, às 19 horas.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/179/requerimento_no_025-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/179/requerimento_no_025-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Vereador Marcelo Ferreira Barros _x000D_
 PARA: SEMECE- Secretaria Municipal de Educação, Cultura e Esporte. _x000D_
 REQUERENDO. Que seja encaminhada as informações mediante copias de documentos, referentes as situações de todas as escolas municipais que estão em reforma ou em obras.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/178/requerimento_no_024-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/178/requerimento_no_024-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Mesa Diretora _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Que seja antecipada a 41ª (quadragésima primeira) Sessão Ordinária _x000D_
 que se realizaria no dia 21 de novembro de 2022 (segunda-feira), para o dia 18 de _x000D_
 novembro de 2022 (sexta-feira), às 1 6h00min.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/177/requerimento_no_023-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/177/requerimento_no_023-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Mesa Diretora _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Que seja adiada a 40ª (quadragésima) Sessão Ordinária que se realizaria no dia 16 de novembro de 2022 (quarta-feira), para o dia 18 de novembro de 2022 (sexta-feira).</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/176/requerimento_no_022-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/176/requerimento_no_022-2022.pdf</t>
   </si>
   <si>
     <t>Senhores Vereadores, _x000D_
 _x000D_
 O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossas Excelências, solicitar a antecipação da 35ª Sessão Ordinária desta Câmara Municipal, que seria realizada no dia 10 de outubro do corrente ano, para o dia 06 de outubro. _x000D_
 _x000D_
 Justifico que por motivos de compromissos de alguns parlamentares que poderão estar em viagem, impossibilitando-os de comparecer na referida Sessão.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/175/requerimento_no_021-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/175/requerimento_no_021-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Mesa Diretora _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Que seja suspensa os serviços administrativos da Câmara Municipal de Buritis no dia 03 de outubro de 2022, e seja adiada a 34 (trigésima quarta) Sessão Ordinária que se realizaria no dia 03 de outubro de 2022 (segunda-feira), para o dia 05 de outubro de 2022 (quarta-feira).</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/174/requerimento_no_020-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/174/requerimento_no_020-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Adriano de Almeida Lima _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Afastamento por tempo determinado do Cargo de Presidente da Câmara.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/173/requerimento_no_019-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/173/requerimento_no_019-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: JOÃO ORLANDO BERNARDINO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL DE AGRICULTURA _x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal copia do processo 1952/2021.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/172/portaria_no_018-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/172/portaria_no_018-2022.pdf</t>
   </si>
   <si>
     <t>Nomeia Assessora de Suporte da Escola do Legislativo da Câmara Municipal de Buritis e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/171/requerimento_no_017-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/171/requerimento_no_017-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: JOÃO ORLANDO BERNARDINO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL AGRICULTURA _x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal relatório.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/170/requerimento_no_016-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/170/requerimento_no_016-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: JOÃO ORLANDO BERNARDINO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS _x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal relatório sobre o tubo armco que estava danificado na linha e c 34.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/169/requerimento_no_015-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/169/requerimento_no_015-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: JOÃO ORLANDO BERNARDINO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL DE OBRAS _x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal copias dos relatórios _x000D_
 quanto a utilização dos caminhões tipo pipa que prestam serviços ao município através _x000D_
 de qualquer contrato existente junto a esta secretaria onde conta a quantidade diária e _x000D_
 mensal de horas da utilização e também o valor pago mensalmente pela prestação de _x000D_
 serviços no que se refere ao ano de 2022 que estão prestando serviços a nível municipal _x000D_
 que sejam para o fitha ou demais convênios e Serviços Municipal, Estadual ou Federal.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/168/requerimento_no_014-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/168/requerimento_no_014-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: JOAO ORLANDO BERNARDlNO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL DE OBRAS _x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal copias dos contratos de locação de máquinas e caminhões que prestam serviços ao município através de qualquer contrato existente junto a está secretaria, também copias dos documentos das maquinas (Notas fiscais de fábrica ou documento fiscal que comprove ano de fabricação e aquisição) que estão prestando serviços a nível municipal que sejam para o fitha ou demais convênios e Serviços Municipal, Estadual ou Federal</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/167/requerimento_no_013-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/167/requerimento_no_013-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR JOÃO ORLANDO BERNARDINO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS _x000D_
 REQUERENDO: Que seja encaminhado a Câmara Municipal relatório dos servidores _x000D_
 comissionados e celetistas que prestam serviço nesta secretaria .</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/166/requerimento_no_012-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/166/requerimento_no_012-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: JOÃO ORLANDO BERNARDINO DA SILVA _x000D_
 PARA: SECRETARIA MUNICIPAL AGRICULTURA _x000D_
 REQUERENDO: Que seja encaminhado à Câmara Municipal relatório.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/165/requerimento_no_011-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/165/requerimento_no_011-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Adriano de Almeida Lima _x000D_
 PARA: Audax Construções e Terraplanagem Eireli - APP - Valter Luiz Rossoni Junior._x000D_
 REQUERENDO: A Convocação do Senhor Valter Luiz Rossoni Junior, responsável pela empresa Audax Construções e Terraplanagem Eireli - APP na Audiência Pública de debate acerca da paralização das obras da Escola Tiradentes, Escola José Bonifácio, Escola Maria Marta Braga e Escola José Américo.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/164/requerimento_no_010-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/164/requerimento_no_010-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Mesa Diretora _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Que seja antecipada a 22ª (vigésima segunda) Sessão Ordinária que se _x000D_
 realizaria no dia 27 de junho de 2022, para o dia 23 de junho de 2022, às 15 horas.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/163/requerimento_no_009-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/163/requerimento_no_009-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Lucas Luiz de Cristo Teixeira _x000D_
 PARA: Mesa Diretora da Câmara Municipal _x000D_
 REQUERENDO: Que seja realizada a Moções de Aplausos a três Policiais Militares da Companhia Independente de Policiamento Ostensivo- CIPO/PM de Buritis- RO que tiveram a atuação rápida. E salvaram as vidas de dois bebes, ambos engasgados, _x000D_
 porém de dias diferentes.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/162/requerimento_no_008-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/162/requerimento_no_008-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Moisés Paulo da Costa_x000D_
 PARA: Mesa Diretora da Câmara Municipal_x000D_
 REQUERENDO: Que se ia realizada a Sessão de Solenidade alusiva ao Dia do Evangélico objetivando homenagear a comunidade evangélica pela sua contribuição na construção da cultura de paz e promoção da fé em nossa sociedade.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/161/requerimento_no_007-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/161/requerimento_no_007-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Vereador João Pinto Júnior Leite Ramalho _x000D_
 PARA: Prefeitura Municipal de Buritis Secretaria Municipal de Meio Ambiente _x000D_
 REQUERENDO: Que seja encaminhado a esta Casa de Leis informações referentes ao plantio de mudas, adquiridas por esta secretaria, através da minha emenda impositiva, ano 2021, no valor de R$ 3.000,00 (três mil reais), informando se as respectivas mudas esta o vivas ou se morreram após o plantio nos locais definitivos? Qual percentual de p1anta 1 vivas ainda? Quais os possíveis motivos das mesmas terem morridas? Se aquelas que ainda estão vivas, estão tendo os cuidados necessários para seu desenvolvimento? Se desde o plantio até a fase atual das mudas, houve alguma negligência de algum agente público municipal?</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/160/requerimento_no_006-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/160/requerimento_no_006-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Adriano de Almeida Lima _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Que seja realizada Solenidade de Honra ao Mérito aos Servidores que atuaram diretamente na linha de frente ao Combate do Covid-19, no Município de Buritis - RO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/159/requerimento_no_005-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/159/requerimento_no_005-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Comissão de Obras e Serviços Públicos _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: ao Prefeito Municipal que informe esta Câmara de Vereadores sobre a eventual abertura de processo de apuração e/ou responsabilização do agente responsável pela causa do acidente ocorrido na data de 19/04/2021, conforme processo administrativo 1-930/2021.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/158/requerimento_no_004-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/158/requerimento_no_004-2022.pdf</t>
   </si>
   <si>
     <t>AUTOR: Comissão de Constituição e Justiça _x000D_
 PARA: Vereadores _x000D_
 REQUERENDO: Que seja aprovada a Redação Final dos Projetos de Lei N° 064, 065, 066, 067 e 135/2021.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/157/requerimento_no_003-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/157/requerimento_no_003-2022.pdf</t>
   </si>
   <si>
     <t>Que seja aprovado nesta Casa de Leis, meu impedimento, caso venha a formalizar alguma comissão nesta Casa envolvendo o Vice-prefeito do município de Buritis Joab Lana de Almeida.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/156/requerimento_no_002-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/156/requerimento_no_002-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Secreta, no dia 21 de fevereiro do ano de 2022, às 17 horas.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/155/requerimento_no_001-2022.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/155/requerimento_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Sessão Solene de Honra ao Mérito</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1789,66 +1789,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2231/requerimento_no_044-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2230/requerimento_no_043-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2229/requerimento_no_042-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2228/requerimento_no_041-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2227/requerimento_no_040-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2226/requerimento_no_039-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2225/requerimento_no_038-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2224/requerimento_no_037-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2223/requerimento_no_036-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2215/requerimento_no_028-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2222/requerimento_no_035-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2221/requerimento_no_034-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2220/requerimento_no_033-2024_-_pulbicado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2218/requerimento_no_031-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2217/requerimento_no_030-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2216/requerimento_no_029-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2214/requerimento_no_027-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2213/requerimento_no_026-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2137/requerimento_no_025-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2219/requerimento_no_032-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2090/requerimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1981/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1980/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1979/requerimento_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1978/requerimento_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1977/requerimento_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1976/requerimento_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1975/requerimento_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1974/requerimento_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1973/requerimento_no_015-2024_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1972/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1971/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1970/requerimento_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1969/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1968/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1967/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1960/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1966/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1965/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1964/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1963/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1962/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1961/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1959/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1917/requerimento_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1916/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1915/requerimento_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1914/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1913/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1912/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1911/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1910/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1909/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1908/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1907/requerimento_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1906/requerimento_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1905/requerimento_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1904/requerimento_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1903/requerimento_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1902/requerimento_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1901/requerimento_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1900/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1899/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1898/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/638/requerimento_no_034-2023_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/585/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/561/requerimento_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/533/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/532/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/531/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/519/requerimento_no_028-2023_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/518/requerimento_no_027-2023_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/508/requerimento_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/507/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/468/requerimento_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/467/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/466/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/465/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/464/requerimento_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/463/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/462/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/461/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/460/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/330/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/329/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/328/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/327/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/326/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/325/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/324/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/290/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/289/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/288/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/287/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/286/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/285/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/284/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/283/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/276/requerimento_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/275/requerimento_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/274/requerimento_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/273/requerimento_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/179/requerimento_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/178/requerimento_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/177/requerimento_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/176/requerimento_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/175/requerimento_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/174/requerimento_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/173/requerimento_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/172/portaria_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/171/requerimento_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/170/requerimento_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/169/requerimento_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/168/requerimento_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/167/requerimento_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/166/requerimento_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/165/requerimento_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/164/requerimento_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/163/requerimento_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/162/requerimento_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/161/requerimento_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/160/requerimento_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/159/requerimento_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/158/requerimento_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/157/requerimento_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/156/requerimento_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/155/requerimento_no_001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2231/requerimento_no_044-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2230/requerimento_no_043-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2229/requerimento_no_042-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2228/requerimento_no_041-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2227/requerimento_no_040-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2226/requerimento_no_039-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2225/requerimento_no_038-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2224/requerimento_no_037-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2223/requerimento_no_036-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2215/requerimento_no_028-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2222/requerimento_no_035-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2221/requerimento_no_034-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2220/requerimento_no_033-2024_-_pulbicado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2218/requerimento_no_031-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2217/requerimento_no_030-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2216/requerimento_no_029-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2214/requerimento_no_027-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2213/requerimento_no_026-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2137/requerimento_no_025-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2219/requerimento_no_032-2024_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/2090/requerimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1981/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1980/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1979/requerimento_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1978/requerimento_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1977/requerimento_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1976/requerimento_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1975/requerimento_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1974/requerimento_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1973/requerimento_no_015-2024_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1972/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1971/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1970/requerimento_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1969/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1968/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1967/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1960/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1966/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1965/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1964/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1963/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1962/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1961/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2024/1959/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1917/requerimento_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1916/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1915/requerimento_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1914/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1913/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1912/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1911/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1910/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1909/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1908/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1907/requerimento_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1906/requerimento_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1905/requerimento_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1904/requerimento_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1903/requerimento_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1902/requerimento_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1901/requerimento_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1900/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1899/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/1898/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/638/requerimento_no_034-2023_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/585/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/561/requerimento_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/533/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/532/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/531/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/519/requerimento_no_028-2023_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/518/requerimento_no_027-2023_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/508/requerimento_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/507/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/468/requerimento_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/467/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/466/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/465/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/464/requerimento_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/463/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/462/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/461/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/460/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/330/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/329/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/328/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/327/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/326/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/325/requerimento_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/324/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/290/requerimento_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/289/requerimento_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/288/requerimento_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/287/requerimento_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/286/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/285/requerimento_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/284/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2023/283/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/276/requerimento_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/275/requerimento_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/274/requerimento_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/273/requerimento_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/179/requerimento_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/178/requerimento_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/177/requerimento_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/176/requerimento_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/175/requerimento_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/174/requerimento_no_020-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/173/requerimento_no_019-2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/172/portaria_no_018-2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/171/requerimento_no_017-2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/170/requerimento_no_016-2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/169/requerimento_no_015-2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/168/requerimento_no_014-2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/167/requerimento_no_013-2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/166/requerimento_no_012-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/165/requerimento_no_011-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/164/requerimento_no_010-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/163/requerimento_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/162/requerimento_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/161/requerimento_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/160/requerimento_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/159/requerimento_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/158/requerimento_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/157/requerimento_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/156/requerimento_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/normajuridica/2022/155/requerimento_no_001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="107.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>