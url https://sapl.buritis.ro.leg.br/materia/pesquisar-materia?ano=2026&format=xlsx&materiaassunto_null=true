--- v0 (2026-02-08)
+++ v1 (2026-05-25)
@@ -10,839 +10,3803 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="527" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2662" uniqueCount="1246">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_no_001-2026_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_no_001-2026_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Que seja prorrogado o concurso público municipal"</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Psicólogo Dhionatas Tassos</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2331/002.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2331/002.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de realização de serviços de patrolamento e encascalhamento na Rua Dom São Luiz Orione, ao lado da creche, no Setor 07; na Linha C36, Marco de Alumínio, no P.A. Castanheira; e no Loteamento da Irene, no Setor 07.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2332/003.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2332/003.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de manutenção da iluminação pública na Rua Floriano Peixoto, nº 1997, no Setor 08; na Rua 27 de Dezembro, nº 1949, no Setor 08; e na Rua 07 de Setembro, no Setor 08, especificamente nos dois primeiros postes próximos à Avenida Porto Velho, visando garantir segurança e melhor visibilidade aos usuários das vias.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2333/004.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2333/004.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de realização de serviços de patrolamento e encascalhamento nas Ruas Guimarães Rosa, no Setor 06; São Miguel do Guaporé, no Setor 05; e São Felipe, esquina com a Rua Machadinho, no Setor 05, visando melhorar as condições de trafegabilidade e garantir mais segurança aos usuários das vias.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Ueder</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2334/scanner_20260129.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2334/scanner_20260129.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Duque de Caxias setor 01</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2335/scanner_20260129_2.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2335/scanner_20260129_2.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Jorge Teixeira Setor 06.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2336/scanner_20260129_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2336/scanner_20260129_3.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua travessa  03 Setor 06.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2337/scanner_20260129_4.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2337/scanner_20260129_4.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Janair de Paula Neto setor 06.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2338/scanner_20260129_5.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2338/scanner_20260129_5.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Parecis setor 04.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2339/scanner_20260129_6.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2339/scanner_20260129_6.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de Tapa Buraco Na Rua Chupinguaia Setor 04.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2340/scanner_20260129_7.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2340/scanner_20260129_7.pdf</t>
   </si>
   <si>
     <t>que seja realizada Ampliação do atendimento de baixa complexidade nas Unidades Básicas de Saúde</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Professora Juliana Cibelly</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_012_2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_012_2026.pdf</t>
   </si>
   <si>
     <t>"Reconstrução de bueiro"</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacao_013_2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacao_013_2026.pdf</t>
   </si>
   <si>
     <t>"Providências urgentes para recuperação de pontos críticos na via do Travessão do Marco 16 e reconstrução de cabeceira de ponte".</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_014_2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_014_2026.pdf</t>
   </si>
   <si>
     <t>"Solicita providências para recuperação de pontos críticos na via do Travessão do Marco Satélite, à esquerda".</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_no_015-2026_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_no_015-2026_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado o serviço de Patrolamento e Cascalhamento na Rua Cora Coralina setor 01"</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_08.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_08.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Ulisses Guimarães Setor 07.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_09.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_09.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Marcos freire  setor 07.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2368/scanner_20260205.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2368/scanner_20260205.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Brasília  Setor 07</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2369/scanner_20260205_2.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2369/scanner_20260205_2.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Nova Brasilândia  Setor 02.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2370/scanner_20260205_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2370/scanner_20260205_3.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Placido de castro  setor 07.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2371/assinada_021.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2371/assinada_021.pdf</t>
   </si>
   <si>
     <t>Indica a pintura e revitalização da faixa de pedestres em_x000D_
 frente ao Colégio Josué de Castro</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2372/assinada_022_p.a_sao_domingo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2372/assinada_022_p.a_sao_domingo.pdf</t>
   </si>
   <si>
     <t>Poder Executivo Municipal a recuperação de bueiro localizado na Linha 4, P.A. São Domingos.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2373/023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2373/023.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica ao Poder Executivo Municipal, a realização de manutenção da iluminação pública na Rua H, Setor 10, Rua do Agro Clube (última rua), bem como na Rua Vereador Jasmo, Setor 07, no trecho final localizado no setor chacareiro.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2374/024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2374/024.pdf</t>
   </si>
   <si>
     <t>Objeto: Solicita ao Poder Executivo Municipal, por meio da secretaria competente, a realização de serviços de patrolamento e encascalhamento na Rua do Cabal, localizada aos fundos do Areal do Neri.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/</t>
+    <t>http://sapl.buritis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Patrolamento e Cascallhamento da Rua cora Caralina setor 01.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Realização de patrolamento e cascalhamento nos pontos críticos da Linha C-42, Rio Alto, nas proximidades da ponte sobre o Rio Candeias.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2376/assinada_027.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2376/assinada_027.pdf</t>
   </si>
   <si>
     <t>A realização de cascalhamento e patrolamento no Morro do Pé de Galinha.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Aparicio</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_028_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_028_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja feito o tapa buracos em toda a Avenida Paraná no setor 02.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacao_029_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacao_029_assinada.pdf</t>
   </si>
   <si>
     <t>Que Seja feita a tampa da boca da caixa receptadora de águas pluviais na Rua_x000D_
 extrema de Rondônia com Av.Paraná no setor 02</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_030.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Que Seja feita a recuperação na colocação dos blocos de concreto da rua Nova Brasilândia, no setor 02.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_031_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_031_assinada.pdf</t>
   </si>
   <si>
     <t>Que Seja feito um reparo em torno da tampa de aço da rua Benjamim Constante,  que fica no inicio da rua Extrema de Rondônia no setor 02</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_032_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_032_assinada.pdf</t>
   </si>
   <si>
     <t>Que Seja feito o reparo na rua Ariquemes, esquina com Av, Rondônia no setor 02.</t>
   </si>
   <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Otoniel Bernardes</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2401/indicacao_033_ubs_setor_07_ass.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o manutenção predial corretiva no Posto de Saúde do   Setor 07</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2402/034.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Chefe do Poder Executivo Municipal a restauração do pavimento asfáltico da Rua Campo Verde, nas proximidades do nº 719, Setor 08.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2403/indicacao_13.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado a pintura da faixa de pedestres na avenida Aírton Sena em frente ao posto dois irmãos setor 07.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Lucas da 50</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2404/indicacao_n_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de cascalhamento no Loteamento Jardim Irene, Setor 07, no Município de Buritis/RO</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2405/indicacao_n_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação dos pontos críticos das linhas C50, C54, C42, C46 e do Travessão da Linha C46.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2406/038.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de realização de reparo no bueiro localizado na Linha Rabo do Tamanduá, na primeira baixada, tendo em vista que a água está transbordando sobre a estrada, comprometendo o tráfego e a segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2407/039.pdf</t>
+  </si>
+  <si>
+    <t>Objeto:Indica ao Poder Executivo Municipal a necessidade de realização de manutenção da iluminação pública na saída da cidade, sentido União, em frente à antiga WS Tornearia Pai e Filho, visando garantir maior segurança e visibilidade aos moradores e transeuntes da localidade.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2408/040.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de realização de manutenção da iluminação pública na Avenida Ayrton Senna, no trecho compreendido entre o Hotel Buritis até em frente à Carroceria China.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_no_041-2026_gilberto_aparicio_1.pdf</t>
+  </si>
+  <si>
+    <t>Que Seja colocado manilha de concreto no Bueiro da linha Rabo do tamanduá, logo na entrada, a menos de 1 km.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_no_042-2026_gilberto_aparicio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a troca dos tubos de PAD no bueiro na linha da farinheiro próximo a linha do rabo do tamanduá.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_no_043-2026_gilberto_aparicio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a ponte no travessão de pé de galinha, que se inicia na igreja assembleia de Deus que dá acesso a linha 02.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2412/044.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de recuperação do bueiro localizado na Linha 01, 24 Gleba 4, P.A. Buritis, após a Serraria Três Irmãos, na primeira entrada à esquerda, visando garantir melhores condições de tráfego, segurança aos moradores e o adequado escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_no_045-2026_gilberto_aparicio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja corrigidos as caixas coletoras pluviais e tampas, na rua Vale do Paraiso, esquina com a Rua Novo Horizonte e também as caixas da Av. Porto Velho, uma em frente ao Posto Thiago Italivio e outra na esquina da Av. Porto Velho com a rua Nova Brasilândia.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2414/046.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de restauração da ponte e dos bueiros localizados na Linha 2, sentido Pé de Galinha, com acesso à esquerda na altura da Congregação Cristã, visando garantir segurança, trafegabilidade e o adequado escoamento das águas pluviais na referida via rural.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Ivan da Farmácia</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2445/indicacao_047.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação da Rua Niterói, setor 04</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Leo Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2446/linha_c-36_marco_de_alumininho.pdf</t>
+  </si>
+  <si>
+    <t>recuperação dos pontos críticos da Linha C-36, no Marco Alumínio</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2447/travessao_felipe_com_linha_05.pdf</t>
+  </si>
+  <si>
+    <t>cascalhamento nos pontos críticos do Travessão Felipe, com acesso à Linha 05, no P.A. Jatobá.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2448/indicacao_050_setor_04.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência a manutenção predial corretiva no Posto de Saúde do   Setor 07</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2452/051_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o tapa buracos com massa asfáltica em todo percurso da Rua_x000D_
+Belém no Setor 07</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2454/052-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento em na a Rua Cerejeira no setor 01, que inicia na_x000D_
+Av. Porto Velho até a Rua Joaquim Nabuco.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2456/053_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento em toda a Rua José de Alencar no setor 01.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2455/054_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento na Rua Padre Anchieta que está entre as Ruas_x000D_
+Minas Gerais e Aguia Branca no setor 07.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2460/055_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a correção do asfalto com massa asfáltica nos buracos da Rua_x000D_
+Maracatiara e ou Castanheira entre Av. Ayrton Senna e Av. Rondônia no Setor 03.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2449/056.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de realização de manutenção na iluminação pública, com substituição de lâmpadas queimadas, na Rua Parecis, nº 2308, Setor 04 (rua que passa atrás do Marechal), onde há três lâmpadas inoperantes, bem como na Rua Projetada, Setor 07, última rua do setor que dá acesso ao portão da serraria, visando garantir maior segurança, visibilidade e tranquilidade aos moradores e transeuntes dessas localidades.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2450/057.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de realização de manutenção na iluminação pública na Rua Afonso Pena, nº 2745, Setor 07, visando garantir maior segurança, visibilidade e qualidade de vida aos moradores e transeuntes da localidade.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2457/058.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de substituição de lâmpadas queimadas na Rua Paulo Freire, Setor 07, em frente ao nº 333 (duas lâmpadas inoperantes) e também em frente ao nº 776, visando restabelecer a adequada iluminação pública na localidade.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2453/59_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento da Rua Rio Grande do Sul no Setor 05.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2461/061.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a realização de patrolamento e encascalhamento na Rua Rodrigues Alves, esquina com a Rua Padre Anchieta, visando à melhoria das condições de trafegabilidade e segurança dos usuários da via.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2462/17_indicacao_sao_domingo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito uma correção nos pontos críticos nas linha 03,04,05,06,07,08 do P.A São Domingos.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2451/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Ministro Andreazza setor 05 próximo ao areal São Miguel.</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2458/64.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal, por meio do setor competente, a manutenção e/ou substituição de duas lâmpadas da iluminação pública, sendo uma localizada na esquina da Rua São Marcos com a Rua São Gabriel e outra na esquina da Rua São Gabriel com a Rua São Marcos, ambas no Setor 06, visando à melhoria da segurança e da visibilidade no local.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2459/065.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a realização de patrolamento e encascalhamento nas Ruas Santo André e Machado de Assis, localizadas no Setor 01, bem como na Rua Alagoas, situada no Setor 05, com o objetivo de melhorar as condições de trafegabilidade e segurança das vias.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2479/066.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a realização de patrolamento e encascalhamento na Rua Ouro Branco, localizada no Setor 05, e na Rua 07 de Setembro, localizada no Setor 08, visando melhorar as condições de trafegabilidade e garantir maior segurança para motoristas, ciclistas e pedestres.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2480/067.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a realização de patrolamento e encascalhamento na Rua das Oliveiras, localizada no setor 01, visando melhorar as condições de trafegabilidade e garantir maior segurança para motoristas, ciclistas e pedestres.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2481/068.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a realização de patrolamento e encascalhamento na Rua Sergipe, localizada no Setor 06, especialmente no trecho final da via, com o objetivo de melhorar as condições de trafegabilidade e garantir segurança aos moradores.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2482/069.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a restauração da pavimentação asfáltica da Rua Ariquemes, localizada no Setor 02, importante via de acesso que passa aos fundos da Paróquia Santa Marta.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2483/indicacao_070_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o tapa buraco no asfalto da Rua Quinze de Novembro, iniciando na Av. Monte Negro até a Rua Sergipe no Setor 04.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_071_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o Patrolamento e Cascalhamento nas Ruas:_x000D_
+1º Rua Santa Terezinha, _x000D_
+2° Rua 1° de Maio_x000D_
+3° Rua Tome de Souza._x000D_
+4° Rua Cora Coralina._x000D_
+Ambas estão entre a Rua Castro Alves até a Joaquim Nabuco no setor 01</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2485/linha_04_e_travessao_da_linha_05_p.a_sao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação das estradas vicinais da Linha 04 e do travessão da linha  05  localizadas no P.A. São Paulo</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2486/indicacao_16.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Barretos,lâmpada enfrente a Congregação Cristã no Brasil setor 06.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2487/indicacao_17.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Corumbiara, enfrente ao número 2652 setor 06</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_18.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Linha 16 Marco vinte.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_19.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Linha 04 rabo do tamanduá.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2490/077.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal, por meio do setor competente, a realização de manutenção na iluminação pública na Rua São Benedito, Setor 01A, no final da via, ao lado do Chalé de Música do senhor Áureo.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2491/linha_16_marco_20_-_saracura.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação dos pontos críticos da Linha 16  Marco 20 até a Linha do Saracura,</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2492/formozinha_-edimar_coelho.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação dos pontos críticos da Linha Formozinha,</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2493/indicacao_020.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Sílvio Montes setor 11.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_021.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua são Francisco do Guaporé setor 07.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2506/082.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal, a realização de serviços de manutenção da iluminação pública na Rua Floriano Peixoto (em frente aos nº 1754, 1799 e 1928 – esquina com a Rua Espírito Santo), na Rua Florestan Fernandes nº 1493 (Setor 07), na Avenida Porto Velho (em frente à Igreja Deus é Amor) e na Rua Quintino Bocaiuva, esquina com a Avenida Porto Velho, Setor 08.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2507/083.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal, por meio da secretaria competente, a realização de manutenção e/ou substituição da iluminação pública na Rua 07 de Setembro, em frente ao nº 1997, e na Rua 15 de Novembro, em frente aos nº 1920 e 1961, ambas localizadas no Setor 08.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2512/084_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicita patrolamento, cascalhamento e reparo de bueiro na Linha 29, localidade_x000D_
+Pé de Galinha.</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2513/cascalhamento_ramal_angola.pdf</t>
+  </si>
+  <si>
+    <t>Cascalhamento nos pontos críticos da Linha Ramal Angola</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2514/indicacao_022.pdf</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2515/indicacao_023.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Janair de Paula Neto setor 06.</t>
+  </si>
+  <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2516/linha_9_sentindo_marco_8_assinado_26-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação dos pontos críticos da Linha 9, sentido Marco 8, nas proximidades da propriedade do senhor Leandro.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2517/089_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparos na ponte localizada no Travessão do Marcos 16.</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_024.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Brasília  setor 07</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2519/091.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal, por meio da secretaria competente, a realização de manutenção e/ou substituição da iluminação pública na Rua Pimenteiras, Nº 2010, setor 01.</t>
+  </si>
+  <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2520/092.pdf</t>
+  </si>
+  <si>
+    <t>Objeto: Indica ao Poder Executivo Municipal a realização de serviços de limpeza da via pública, patrolamento e encascalhamento na Rua Anna Maria Klein, nº 2030, Setor 07, em frente a Escola Municipal de ensino Fundamental e Infantil Francisco José Chiquilito Erse.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_093.pdf</t>
+  </si>
+  <si>
+    <t>Indica: Recuperação de via e cascalhamento  de pontos criticos na linha travessão da 72</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao_no_094-2026_jose_lopes_da_silva_.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a elaboração de projeto de Lei que institua a concessão de dispensa do serviço público do Poder Executivo Municipal e folgas remuneradas aos servidores públicos do Poder Executivo Municipal que realizarem doações voluntária e regulares de sangue.</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2533/indicacao_no_095-2026_juliana_clibelly_dos_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Realização de patrolamento e cascalhamento nos pontos criticos da Linha 3A P.A Menezes Filho</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_no_096-2026_juliana_cibelly_do_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Reparos nos Pontos criticos da Linha 42</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_no_097-2026_juliana_cibelly_dos_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Bloqueteamento em frente ao colégio chiquilito Erse.</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2546/indicacao_no_098-2026_juliana_cibelly-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita bloqueteamento da Rua Jasmo Helinho, Localizada No setor 07.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_no_099-2026_juliana_cibelly-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Bloqueteamento da Rua Campo Novo do Parecis, Localizada no Setor 04.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_no_101-2026_gilberto_aparicio_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito um canal para vazar água acumulada em uma grande possa localizada na Linha Saracura, logo após as placas da entrada da Formosa. E corrigir os pontos críticos com cascalhos, nos ramais: Ramal Bahia e Angola, e travessão Bandeirante.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_no_102-2026_gliberto_aparicio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja recuperado com Massa Asfáltica o asfalto da meia pista á direta na entrada da Rua Janair de Paula, Setor 07.</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_no_103-2026_gilberto_aparicio-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja recuperada a caixa coletora de água pluvial na esquina da Rua Extrema de Rondônia com a Av. Paraná no Setor 02.</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2549/indicacao_no_104-2026_ivan_carlos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação da Rua Daniel Campelo no Setor 08 Bairro Chacareiro</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2550/indicacao_no_105-2026_ivan_carlos_dutra-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Restauração de Faixa de pedestre em frente a escola josue de Castro.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2551/indicacao_no_106-2026_ueder_rodrigues-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na Rua Padre Morete Casa 1326 Setor 06.</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2552/indicacao_no_107-2026_juliana_cibelly-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita intervenção nos pontos criticos da Linha 04, no marco 20.</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2553/indicacao_no_108-2026_ivan_dutra-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção de iluminação pública na Rua Anchieta Setor 07.</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2554/indicacao_no_109-2026_dhionatas_de_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder executivo Municipal a realização de patrolamento e encascalhamento na Rua São Lucas setor 06 e Rua Santo André, Machado de Assis e Campos Verde Setor 01.</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2555/indicacao_no_110-2026_dhionatas_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de patrolamento e encascalhamento nas Ruas São Marcos, São Conrado, Barretos, Francisco do Guaporé, Corumbiaria, Rua do Cobre, Ji-Paraná e Mário Covas, localizadas no Setor 06.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2556/indicacao_no_111-2026_dhionatas_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de patrolamento e encascalhamento nas Ruas Floriano Peixoto, Espírito Santo, Castelo Branco e JK, localizadas no setor 08.</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2557/indicacao_no_112-2026_gilberto_aparicio-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento e cascalhamento de estrada que dá acesso a Hidroponia Sombra da tarde, a 1 km a esquerda da entrada do Rabo do Rabo do Tamanduá, e também colocar os tubo armicos que já estão no local.</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2558/indicacao_no_113-2026_gilberto_aparicio-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento e cascalhamento da estrada da linha 16 fundiciária, da entrada da linha, até a Escola Tiradentes, trecho de uns 500 metros, no Marco 20.</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_no_114-2026_gilberto_aparicio-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolmento e cascalhamento da Rua Belém que começa quando termina os blocos, e vai ate a G5 Nutriçao animal na linha 03.</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_no_115-2026_gilberto_aparicio-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento e cascalhamentoda Rua Belém, iniciando nos fundos da APAE, Seguindo sentindo a rua guarda, fábrica de Manilha, indo até o final da Rua Tropical no setor 08.</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_no_116-2026_dhionatas_de_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de Serviços de Manutenção, reparo e melhoria na iluminação pública na Rua C (lateral), setor 08 Rua R E Rua M, em frente à residência do Senhor Ozeias, e na Rua Darci Riberio N° 2110, setor 04.</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2562/indicacao_no_117-2026_dhionatas_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo Municipal a realização de Serviços de patrolamento e encascalhamento na Rua Santo Expedito, localizada no setor 01.</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2563/indicacao_no_118-2026_dhionatas_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de recuperação de bueiro na Linha 03, Marcos 20, KM 25, nas proximidades da Associação da Linha 03.</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2564/indicacao_no_119-2026_dhionatas_tassos-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipala realização de serviços de recuperação da ponte localizada no Marco 20, no travessão que ligaa Linha 02 à linha 03.</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_no_120-2026_leo_silva.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação e manutenção de 02(dois) bueiros localizados na Linha 05, P.A Pedra do abismo.</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2581/indicacao_no_121-2026_leo_silva.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação de Pontos críticos da linha União 072-P.A Reviver.</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2582/indicacao_no_122-2026_leo_silva.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação dos Pontos criticos da Linha 20 travessão José Américo, com a Linha 01 Rio Pardo.</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2583/indicacao_no_123-2026_dhionatas_.pdf</t>
+  </si>
+  <si>
+    <t>Indica o Executivo Municipal a realização de serviços de patrolameno, encascalhamento e melhorias da Linha 29, km 10 região da Fazendinha, sentido Pé de Galinha, conhecida como Linha dos Feirantes, bem como a recuperação de Rua Parecis, no Setor 04, em Frente ao postinho de saúde.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2584/indicacao_no_124-2026_juliana_cibelly.pdf</t>
+  </si>
+  <si>
+    <t>Solicita bloqueteamento na Rua Anna Maria Klen setor 07.</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_no_125-2026_dhiontas.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de serviços de manutenção e reposição da iluminação pública na Rua Tropical, Setor 08, nas proximidades da ponte e do balneário, bem como a verificação e manutenção de toda a extensão da via.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2586/indicacao_no_126-2026_juliana_cibelly.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias urgentes no pontos críticos da Linha do formigueiro</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2587/indicacao_no_127-2026_gilberto_aparicio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o reparo com a massa asfaltica na Avenida Porto Velho, no perímetro da máquina Pinheiro até a entrada do Rabo do Tamanduá tendo em vista as condições atuais da via, que apresentam irregularidade e comprometem a trafegabilidade e a segurança de motirstas e pedrestes.</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_no_128-2026_ivan_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção de iluminação pública na rua Paulo Freire Setor 07.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2600/indicacao_no_129-2026_ueder_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de execução de serviço de tapa-buraco, na Rua Alto Paraíso, esquina com a Rua Presidente Médici setor 02</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2601/indicacao_no_130-2026_juliana_cibelly.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparos em pontos cr´ticos no travesão que interliga a Linha 07 á linha 08, PA São Domingos com atenção especial ao tráfego de ônibus escolar.</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_no_131-2026_dhionatas_tassos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao pode Executivo Municipal a realização de patrolamento e encascalhamento na Rua Alto Paraíso, principalmente nas proximidades do número 1380, setor 02</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_no_132-2026_dhionatas_tassos.pdf</t>
+  </si>
+  <si>
+    <t>Indica subistituição de bueiro de madeira por estrutura adequada na Linha 72 sentido Rio Branco, nas proximidades do Travessão da União.</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2604/indicacao_no_133-2026_dhionatas_de_tassos.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de iluminação pública na Rua Ouro Branco, N° 1518 Setor 05.</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2605/indicacao_no_134-2026_dhionatas_tassos.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de serviços de patrolamento e cascalhamento na Rua Castelo Branco, setor 08.</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2610/indicacao_no_135-2026_ueder_rodrigues_ferreira_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de patrolamento e cascalhamento na Rua Afonso Pena setor 07.</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2611/indicacao_no_136-2026_ueder_rodrigues_ferreira_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de patrolamento e cascalhamento na Rua padre Anchieta Setor 07.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2612/indicacao_no_137-2026_ueder_rodrigues_ferreira_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de patrolamento e casacalhamento na Rua Rodrigues Alves setor 07.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2613/indicacao_no_138-2026__juliana_cibelly_dos_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita de serviço de manutenção e recuperação dos pontos críticos na Rua cerejeiras, setor 01.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2614/indicacao_no_139-2026_dhiontas_tassos_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a manutenção de iluminação pública na Rua Extrema de Rondônia, em frente ao N° 1386, setor 02.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2615/indicacao_no_140-2026_dhiontas_tassos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção/substituição de lâmpada de iluminação pública na Rua Joaquim Nabuco, setor 01, localizada no poste situado na lateral das residências de esquina, identificadas pelo muro cinza e casa roxa, no início da vida.</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2616/indicacao_no_141-2026_dhionats_tassos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza de canal com uso de máquina PC (escavadeira hidráulica), visando a desobstrução e manutenção adequada do escoamento de águas.</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2617/indicacao_no_142-2026_dhiontas_tassos_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de patrolamento e cascalhamento nos pontos cr´ticos da Linha Formosinha, visando a recuperação e melhoria das condições de trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2618/indicacao_no_143-2026_gilberto_apare.pdf</t>
+  </si>
+  <si>
+    <t>Que seja o feito o aterro nas manilhas do bueiro na Linha quarentinha km 30.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2619/indicacao_no_144-2026_gilberto_aparicio_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja reparado a cabeceira da ponte da Linha 3 do PA São Domingos.</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_no_145-2026_gilberto_aparicio_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja recuperado com casacalhamento, os pontos críticos da Linha C-44.</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Solicita de serviço de manutenção e recuperação dos pontos críticos na Rua Padre Fiovo Camaione Setor 08, Rua dos postinhos de saúde.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2622/indicacao_no_147-2026_lucas_luiz_de_cristo_teixeira_.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento da Linha 02 do Marco 20.</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2623/indicacao_no_148-2026_leo_silva_.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e troca de lãmpadas na Rua Cabixi-Setor 02</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2624/indicacao_no_149-2026_lucas_luiz_de_cristo_teixeira_.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação e manutenção da Linha Farinheira, localizada no Marco satélite.</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2630/indicacao_no_150-2026_dhiontas_de_tassos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita patrolamento e encascalhamento da Linha c22, na região de Guadalupe, nas proximidades da associação do Produtores Rurais Dois vizinhos (ASPRODAVE), localizada na antiga Linha da farinheira , conhecida como doizinha, cprrespondente á primeira entrada á esquerda após o Campo do Marco Satélite, no sentido de Buritis para Ariquemes.</t>
+  </si>
+  <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2631/indicacao_no_151-2026_dhionats_de_tassos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação e manutenção de iluminação pública na Rua Floriano Peixoto N° 1961, e na Rua Espirito Santos, no setor 08, nas proximidades da Rua Floriano peixoto.</t>
+  </si>
+  <si>
+    <t>2636</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Solicita de serviços de manutenção e recuperação do pontos críticos na Rua Rodrigues Alves setor 07.</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>A necessidade da instalação de 02 redutores de velocidade (quebra-molas) na Rua Machadinho dp oeste no Setor 05.</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Manutenção Das lâmpadas da iluminação pública na Rua Janair de Paula Neto, Esquina com a Rua Corumbiara, próximo ao Número 282, no setor 06.</t>
+  </si>
+  <si>
+    <t>2639</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de patrolamento e cascalhamento Na rua Primavera setor 04.</t>
+  </si>
+  <si>
+    <t>2640</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>Que seja seja realizado com urgência o serviço de patrolamento e cascalhamento na linha 04.</t>
+  </si>
+  <si>
+    <t>2641</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>Adriano Almeida</t>
+  </si>
+  <si>
+    <t>Ao senhor Secretário Municipal de Obras- SEMOSP, que seja realizada a RECONSTRUÇÃO DA PONTE RURAL, localizada na Linha 3A, km 04- Lote 35- PA. Menezes Filho, que dá acesso á propriedade do Sr. Geraldo Venâncio de Souza.</t>
+  </si>
+  <si>
+    <t>2642</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, indico ao Senhor Secretário Municipal, que seja realizado o BLOQUETEAMENTO E RECUPERAÇÃO da Rua Senador àlvaro Maia, entre a Avenida Foz do Iguaçu e a Rua Primo Amaral, setor 03.</t>
+  </si>
+  <si>
+    <t>2651</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>Indica que seja feita ponte na linha 03 A, KM 04 lote 35, PA Menezes Filho.</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Indica Bloquetiamento e recuperação na rua Senador Alvaro Maia setor 03 ( entre Foz do iguaçu e a Primo Amaral)</t>
+  </si>
+  <si>
+    <t>2658</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de patrolamento e cascalhamento Na rua travessa da Prata 02 setor 07.</t>
+  </si>
+  <si>
+    <t>2659</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na Rua travessa da Prata 02 setor 07.</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Que seja realizado com urgência o serviço de patrolamento e cascalhamento Na Rua travessa da Prata 02 setor 07.</t>
+  </si>
+  <si>
+    <t>2661</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Cascalhamento Nos pontos criticos da Linha C-34, localizado No P.A Rio Alto.</t>
+  </si>
+  <si>
+    <t>2662</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Cascalhamento Nos pontos Críticos da Linha C-38, no P.A Rio alto.</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Cascalhamento No pOntos críticos da Linha 40(quarentinha), localizada no P.A Rio Alto.</t>
+  </si>
+  <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Que seja o patrolamento e encascalhamento na Rua Purus no Setor 05.</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Que seja reparado os blocos da Rua Helenite Ferreira de souza, esquina com Rua Olavo Bilac no Setor 01, fundos da Rondobras.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Que seja o bloqueteamento , na rua José Bonifácio, iniciando no lavador do Buiu, atéa Av. Ayrton Senna.</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Que seja recuperado o Bloqueamento do Bueiro da Rua Benjamin Constante no Setor 02.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>Que seja feito o patrolamento e cascalhamento na Rua Purus no setor 02.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Solicita reparo nos pontos criticos da Linha 14 PA Buritis.</t>
+  </si>
+  <si>
     <t>2383</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2383/requerimento_no_001-2026_renato_leitao.pdf</t>
+  </si>
+  <si>
     <t>Cumprimento e divulgação do calendário de pagamento dos servidores públicas municipais, nos termos da Lei Municipal nº 2.175/2025.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2384/requerimento_no_002-2026_ueder_rodrigues.pdf</t>
+  </si>
+  <si>
     <t>Disponibilização do Plenário da câmara de Buritis para homenagear os alunos atletas compões estaduais de Buritis.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>Adriano Almeida</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2385/requerimento_no_003-2026_adriano_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 3ª (Terceira) Sessão Ordinária.</t>
   </si>
   <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2415/requerimento_no_004-2026_ueder_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de plenário da Câmara de Buritis para homenagear os alunos atletas campeões estaduais de Buritis.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2416/requerimento_no_005-2026_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Que seja antecipada a 4ª (quarta) Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2417/requerimento_no_006-2026_renato_leitao.pdf</t>
+  </si>
+  <si>
+    <t>Requer Informações Da secretaria Municipal .</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2418/requerimento_no_007-2026_renato_leitao.pdf</t>
+  </si>
+  <si>
+    <t>No uso das suas atribuições legais e regimentais, vem respeitosamente requerer a secretaria municipal de administração que sejam prestadas informações.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_no_008-2026_renato_leitao.pdf</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos formais acerca do processo Administrativo nº 2***-2025</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Descongelamento dos salários dos servidores público.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2499/requerimento_no_010-2026_gilberto_aparicio_.pdf</t>
+  </si>
+  <si>
+    <t>Informação sobre o leilão de bens.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2500/requerimento_no_011-2026_gilberto_aparicio_.pdf</t>
+  </si>
+  <si>
+    <t>"Informação acerca de precatórios."</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2501/requerimento_no_012-2026_gilberto_aparicio.pdf</t>
+  </si>
+  <si>
+    <t>"relação de servidores que ainda possuem direito de férias e licença prêmio, com seus respectivos valores e o tempo que faltou tirar."</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>"Tem por finalidade reconhecer e valorizar o relevante trabalho desempenhado pelos Presidentes das Associações Rurais de nosso município."</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2522/requerimento_no_014-2026_jose_lopes_.pdf</t>
+  </si>
+  <si>
+    <t>"Requer informações detalhadas sobre a execução orçamentária, as Obras realizadas e a situação da frota de máquinas e equipamentos da Secretaria Municipal de Obras no primeiro trimestre de 2026."</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2523/requerimento_no_015-2026_adriano_lucas_e_leo_.pdf</t>
+  </si>
+  <si>
+    <t>"Que sejam concedidas Moções de Aplausos a todos os servidores envolvidos na conquista do selo de alfabetização, em reconhecimento ao empenho, dedicação e relevantes serviços prestados á educação."</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2524/requerimento_no_016-2026_renato_leitao_dos_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de acesso ás imagens de câmara de segurança da prefeitura Municipal de Buritis referentes ao período de 09 a 31 de março de 2026, com foco no acesso á Procuradoria Jurídica.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2525/requerimento_no_017-2026_adriano_renato_e__lucas_.pdf</t>
+  </si>
+  <si>
+    <t>Ciência do recebimento do Oficio nº 022/GVAAL/CMB/2026 e solicitação de providências.</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_no018-2026_adriano_de_almeida_lima_.pdf</t>
+  </si>
+  <si>
+    <t>PARA: Mesa Diretora da Câmara Municipal_x000D_
+REQUERENDO: Que seja feita concessão do Título de Cidadão Honorário do Município de Buritis/RO ao Senhor Flávio Farina.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2589/requerimento_no_019-2026_adriano_de_almeida_lima_.pdf</t>
+  </si>
+  <si>
+    <t>Informações sobre controle de velocidade e monitoramento da frota de transporte de pacientes.</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2590/requerimento_no_020-2026_adriano_de_almeida_lima_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja alterado o horário da Sessão Ordinária dos dias 27 de Abril de 2026 e 04 de maio de 2026 para as as 19 horas.</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2606/requerimento_no_021-2026_ivan_aparicio_juliana_jose_lopes_dhionatas.pdf</t>
+  </si>
+  <si>
+    <t>Realização de Consulta ao Tribunal de Contas do Estado de rondônia acerca da forma de cumprimento do piso salarial dos professores.</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2607/requerimento_no_022-2026_adriano_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Que seja alterado o horário da Sessão ordinária do dia 04 de maio de 2026 para o dia 08 de maio de 2026 as 09 horas.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2625/requerimento_no_024-2026_adriano_de_almeida_lima.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de acesso e cadstro ao Sistema ATHUS</t>
+  </si>
+  <si>
+    <t>2643</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2643/requerimento_no_024-2026_adriano_de_almeida_lima_.pdf</t>
+  </si>
+  <si>
+    <t>Que seja alterado o dia da Sessão Ordinária do dia 25 de maio de 2026, para 22 de maio de 2026 as 9;00 Horas.</t>
+  </si>
+  <si>
+    <t>2644</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2644/requerimento_no_025-2026_renato_leitao_dos_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre o valor arrecado com a Taxa de Lixo no período de 01/01/2025 a 14/05/2026.</t>
+  </si>
+  <si>
+    <t>2645</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2645/requerimento_no_026-2026_renato_de_leitao_dos_santos_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de relação de diárias concedidas aos Secretários Municipai nos ùltimos 12 meses.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>Solicitação de cópia integral de procedimentos administrativos pendentes, paralisados ou aguardando autorização do Executivo Municipal para prosseguimento .</t>
+  </si>
+  <si>
     <t>2320</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Valtair Fritz dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2320/projeto_de_lei_no_202-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2320/projeto_de_lei_no_202-2026.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2.274/2025 que Estima a Receita e Fixa a Despesa - LOA do Município de Buritis para o Exercício de 2026".</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2327/projeto_de_lei_no_203-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2327/projeto_de_lei_no_203-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2321/projeto_de_lei_no_204-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2321/projeto_de_lei_no_204-2026.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a possibilidade de pagamento de Gratificação de Produtividade aos Servidores municipais efetivos pertencentes a Secretaria Municipal de Obras e Serviços Públicos, a Secretaria Municipal de Agricultura e a Secretaria Municipal de Meio Ambiente e Sustentabilidade e dá outras providências."</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2387/projeto_de_lei_no_208-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a formação através de programas de residência e educação permanente em saúde no âmbito do sistema de saúde - SUS no município de Buritis"</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2388/projeto_de_lei_no_209-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre  abertura de crédito adicional especial por excesso de arrecadação no Orçamento vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2389/projeto_de_lei_no_210-2026_.pdf</t>
+  </si>
+  <si>
     <t>Autoriza o executivo municipal a efetuar a alteração do objeto da emenda impositiva 10/2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2390/projeto_de_lei_no_211-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre abertura de Crédito adicional Suplementar por anulação ao orçamento vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2391/projeto_de_lei_no_212-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre abertura de Crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2346/projeto_de_lei_no_213-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2346/projeto_de_lei_no_213-2026.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre a facultatividade do recebimentos do auxílio-alimentação pelos Vereadores da Câmara Municipal de Buritis/RO.''</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2347/projeto_de_lei_no_214-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2347/projeto_de_lei_no_214-2026.pdf</t>
   </si>
   <si>
     <t>''Cria o cargo de Assessor Jurídico no âmbito da Câmara Municipal de Buritis/RO e extingue o cargo de Diretor jurídico previsto na Lei nº 2.120/2025.''</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2386/projeto_de_lei_no_215-2026_-_publicado.pdf</t>
+  </si>
+  <si>
     <t>"Criação de cargos no âmbito da Câmara Municipal de Buritis/RO".</t>
   </si>
   <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2420/projeto_de_lei_no_216-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2421/projeto_de_lei_no_217-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei n° 2.273/2025 que dispõe sobre o Plano Plurianual para o quadriênio 2022-2026 e lei n° 2.274/2025 que Estima a Receita e Fixa a Despesa - LOA do Município de Buritis para o Exercício de 2026".</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2422/projeto_de_lei_no_218-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2423/projeto_de_lei_no_219-2026_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2424/projeto_de_lei_no_220-2026_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2439/projeto_de_lei_no_221-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os art. 7º, 12 e 13 da Lei Municipal nº 870/2024, cria cargo, altera seu ANEXO I e dá outras Providências."</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2440/projeto_de_lei_no_222-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera as leis Municipais Nº 1942/2023 e 1943/2023".</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Renato Leitão, Adriano Almeida, Lucas da 50</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2442/projeto_de_lei_no_223-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a  Filiação da Câmara Municipal de Vereadores de Buritis -RO, á União de Câmaras e vereadores de Rondônia - UCAVER."</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_no_224-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Abertura de Crédito adicional Especial por Superavit Financeiro no Orçamento vigente e dá Outras providências."</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_lei_no_225-2026.pdf</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_no_226-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o inciso I do art. 2°, inciso da Lei Municipal n° 2.297/2026, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_no_227-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal Ingressar no Consórcio Interfederativo de Desenvolvimento de Rondônia - Cinderondônia, e Ratifica o Protocolo de Intenções Convertido em Contrato de Consórcio Público, Firmado entre Municípios de Rondônia e o Estado de Rondônia, e dá outras Providências".</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_no_228-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza repasse financeiro para Associação - AFESC VALE para realização do 3° Trilhão do Batom na Lama, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2509/projeto_de_lei_no_229-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional especial para superavit financeiro ao orçamento vigente e da outras providências.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2510/projeto_de_lei_no_230-2026.pdf</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2511/projeto_de_lei_no_231-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o pode executivo a realizar a execução de obras e serviços de infraestrutura no parque de exposição Mauro Roberto Gonçalves Silva, Visando a realização da IX EXPOBUR e da outras providências.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_no_232-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe acerca da denominação do nome do Estádio Municipal de Buritis-RO e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2538/projeto_de_lei__no_233-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a inclusão de área rural no perímetro urbano do Município de Buritis, Estado de Rondônia, para fins de expansão urbana e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2539/projeto_de_lei_no_234-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o artigo 4° da Lei Municipal n° 1.647/2022 para readequar e disciplinar a concessão da Diária Excepcional para deslocamento em serviços realizados fora da área urbana do Município, estabelecer critérios específicos para sua aplicação no âmbito das Secretarias Municipais e dar outras providências".</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2540/projeto_de_lei_no_235-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Municipal n° 2301/2025, de 23 de fevereiro de 2026, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2541/projeto_de_lei_no_236-2026-publicado.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 011/2025 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2542/projeto_de_lei_no_237-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a efetuar a alteração do objeto da Emenda Impositiva 007/2025 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2543/projeto_de_lei_no_238-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda da Bancada PP e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2565/projeto_de_lei_no_239-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda da Impositiva 11/2025 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2574/projeto_de_lei_no_240-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o parágrafo único da 1° da Lei Municipal n° 1.163, de 14 de dezembro de 2017 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2575/projeto_de_lei_no_241-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a alteração do objeto da Emenda Impositiva 003/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2576/projeto_de_lei_no_242-2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre a Lei de \Diretrizes Orçamentária- LDO de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2577/projeto_de_lei_no_243-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre abertura de crédito Adicional Especial por excesso de Arrecadação no Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2578/projeto_de_lei_no_244-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispo~e sobre Abertura de Crédito Adicional poção no Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2608/projeto_de_lei_no_245-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispões sobre a designação de Comissão de Processo Administrativo Disciplinar e autoriza a Concessão de auxílio Temporário aos seus membros, no âmbito da administração pública Municipal de Buritis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_no_246-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui incentivo universitário  aos servidores da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2626/projeto_de_lei_no_247-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda impositiva 004/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2627/projeto_de_lei_no_248-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo Municipal a efetuar a alteração do objeto da Emenda Impositiva 003/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2628/projeto_de_lei_no_249-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação da classificação orçamentária da Reserva de Contingência na Lei Orçamentária Anual, e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>2646</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2646/projeto_de_lei_no_250-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a alteração do Obejto da Emenda Impositiva 002/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2647/projeto_de_lei_no_251-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o executivo Municipal a efetuar a alteração do Obejto da Emenda 007/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2648</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2648/projeto_de_lei_no_252-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a alteração do Objeto da emenda Impositiva 003/02025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2649/projeto_de_lei_no_253-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2650/projeto_de_lei_no_254-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal N° 1.597 de Outubro de 2021 e dá outras providências.</t>
+  </si>
+  <si>
     <t>2348</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2348/parecer_plc_no_020-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2348/parecer_plc_no_020-2026.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE COMPLEMENTAR LEI Nº 020/2026, MENSAGEM DE LEI Nº 836/2026.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2349/parecer_plo_no_193-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2349/parecer_plo_no_193-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 193/2025, MENSAGEM DE LEI Nº 818/2025</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2350/parecer_plo_no_198-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2350/parecer_plo_no_198-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 198/2025, MENSAGEM DE LEI Nº 825/2025</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2351/parecer_plo_no_199-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2351/parecer_plo_no_199-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 199/2025, MENSAGEM DE LEI Nº 824/2025</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2352/parecer_plo_no_202-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2352/parecer_plo_no_202-2026.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 202/2026, MENSAGEM DE LEI Nº 835/2026</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2353/parecer_plo_no_203-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2353/parecer_plo_no_203-2026.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 203/2026, MENSAGEM DE LEI Nº837/2026</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2354/parecer_plo_no_205-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2354/parecer_plo_no_205-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 205/2025, MENSAGEM DE LEI Nº826/2025</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2355/parecer_plo_no_206-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2355/parecer_plo_no_206-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 206/2025, MENSAGEM DE LEI Nº 828/2025</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CAMA - Comissão de Agricultura e Meio Ambiente, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2356/parecer_plo_no_207-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2356/parecer_plo_no_207-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, PROJETO DE LEI Nº 207/2025, MENSAGEM DE LEI Nº 831/2025</t>
   </si>
   <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CAMA - Comissão de Agricultura e Meio Ambiente, CFOF - Comissão de Finanças, Orçamento e Fiscalização, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2432/parecer_plo_no_204-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 204/2026, Mensagem de Lei Nº 838/2026.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2433/parecer_plo_no_208-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 208/2026, Mensagem de Lei Nº 843/2026.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2434/parecer_plo_no_209-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 209/2026, Mensagem de Lei Nº 842/2026.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2435/parecer_plo_no_210-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 210/2026, Mensagem de Lei Nº 844/2026.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2436/parecer_plo_no_211-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 211/2026, Mensagem de Lei Nº 840/2026.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2437/parecer_plo_no_212-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 212/2026, Mensagem de Lei Nº 841/2026.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2438/parecer_plo_no_215-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 215/2026, Mensagem de Lei Nº 048/2026.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2443/parecer_pr_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Resolução Nº 030/2026, Mensagem de Resolução Nº 030/2026.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2474/parecer_plo_no_197-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES EM CONJUNTO, PROJETO DE TEI Nº 197/2025 MENSAGEM DE LEI Nº 045/2025</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2475/parecer_plo_no_200-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES EM CONJUNTO, PROJETO DE TEI Nº 200/2025 MENSAGEM DE LEI Nº 822/2025.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2476/parecer_plo_no_221-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES, PROJETO DE LEI Nº 221/2026 MENSAGEM DE LEI Nº 853/2026.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2477/parecer_plo_no_222-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES, PROJETO DE LEI Nº 222/2026 MENSAGEM DE LEI Nº 049/2026.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2478/parecer_plo_no_223-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES, PROJETO DE LEI Nº 223/2026 MENSAGEM DE LEI Nº 050/2026.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2502/parecer_plc_no_022-2026_no_.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, projeto de lei Complementar nº 022/2026, Mensagem de Lei nº 854/2026.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2503/parecer_plo_no_216-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Pareceres, Projeto de Lei nº 216/2026, Mensagem de Lei Nº845/2026."</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2529/parecer_plo_no_220-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Abertura de Crédito Adicionall Especial po excesso de Arrecadação no Orçamento vigente e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2531/parecer_plo_no_227-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal ingressar no consorcio intefederativo de Desenvolvimento de Rondônia Cinderondônia, e ratifica o Protocolo de Intenções Covertido em COntrato de Consórcio Público, firmado entre os Municipios de Rondônia e o Estado de Rondônia, e dá outa providências.</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2568/parecer_plo_no_219-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispôe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá outas providências.</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2571/parecer_plo_no_187-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do regime de sobreaviso no âmbito da administração Pùblica Dirte, Autárquica e Fundacional do Municipio de Buritis- RO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2572/parecer_plo_no_226-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera inciso da Lei Municiapl N° 2.297/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2599/parecer_plo_n_230-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre a abertura de crédito Adicional Especial po Superávit FInanceiro no Orçamento vigente e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2635/parecer_plo_no_239-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer comissão de Constituição e Justiça.</t>
+  </si>
+  <si>
+    <t>2655</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2655/parecer_plo_no_233-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de área rural no perímetro urbano do Município de Buritis Estado de Rondônia, para fins de expansão urbana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2656</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2656/parecer_plo_no_236-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emend impositiva 011/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2657/parecer_plo_no_246-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui incentivo universitário aos servidores públicos da Câmara Municipal e dá outras providência.</t>
+  </si>
+  <si>
     <t>2357</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2357/autografo_no_001-2026_plo_no_193-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2357/autografo_no_001-2026_plo_no_193-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o § 1º do artigo 1º da Lei 1708/2022 e dá outras providências".</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2358/autografo_no_002-2026_plo_no_198-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2358/autografo_no_002-2026_plo_no_198-2025.pdf</t>
   </si>
   <si>
     <t>ºAltera o Art. 1º do Lei Municipal nº 1.699/2022, para atualizar o valor da subvenção social destinada à Associação dos ldosos Unidos Venceremos -ASSIUV, e dá outras providências"</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2359/autografo_no_003-2026_plo_no_199-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2359/autografo_no_003-2026_plo_no_199-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei Municipal nº 1.201/2018, para atualizar o valor da subvenção social destinada à Polícia Militar Mirim de Buritis - PMMB, e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2360/autografo_no_004-2026_plo_no_205-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2360/autografo_no_004-2026_plo_no_205-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2361/autografo_no_005-2026_plo_no_206-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2361/autografo_no_005-2026_plo_no_206-2025.pdf</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2362/autografo_no_006-2026_plo_no_207-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2362/autografo_no_006-2026_plo_no_207-2025.pdf</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2363/autografo_no_007-2026_plc_no_020-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2363/autografo_no_007-2026_plc_no_020-2026.pdf</t>
   </si>
   <si>
     <t>''Acrescenta o parágrafo único no artigo 2º da Lei Complementar nº 29/2025 e dá outras providências.''</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2364/autografo_no_008-2026_plo_no_202-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2364/autografo_no_008-2026_plo_no_202-2026.pdf</t>
   </si>
   <si>
     <t>''Altera a Lei Municipal nº 2.274/2025 que Estima a Receita Fixa a Despesa - LOA do Municipio de Buritis para o Exercício de 2026''.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2365/autografo_no_009-2026_plo_no_203-2026_publicado.pdf</t>
+  </si>
+  <si>
     <t>''Dispõe sobre Abertura de Crédito Adiconal Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências''.</t>
   </si>
   <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2393/autografo_no_010-2026_plo_no_192-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal n" 438/2009, que institui o Conselho Municipal de Trânsito - COMTRAN, para atualização de sua composição".</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2394/autografo_no_011-2026_plo_no_194-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de imóvel urbano ao Governo do Estado de Rondônia para funcionamento e construção da Entidade_x000D_
+Autárquica de Assistência Técnica e Extensão Rural do Estado de Rondônia. e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2395/autografo_no_012-2026_plo_no_195-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o art. 20 da Lei 2.078 de 11/09/2024, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2396/autografo_no_013-2026_plo_no_197-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a possibilidade de conversão da penalidade pecuniária de multas de trânsito de natureza leve, aplicadas pelo Município de Buritis Rondônia, em benefício concedido ao doador voluntário e efetivo de sangue e/ou de medula óssea.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2397/autografo_no_014-2026_plo_no_213-2026_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a facultatividade do recebimento do auxílio-alimentação pelos Vereadores da Câmara Municipal de Buritis/RO.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2398/autografo_no_015-2026_plo_no_214-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o cargo de Assessor Jurídico no âmbito da Câmara Municipal de Buritis/RO e extingue o cargo de Diretor Jurídico previsto na Lei nº 2.120/2025.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2399/autografo_no_016-2026__plc-017-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 2'da Lei Complementar nº 25/2025, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2400/autografo_no_017-2026_plc_no_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 48 do Lei Complementar Municipal nº 003/2016 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2425/autografo_no_018-2026_plo_no_215-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Criação de cargos no âmbito da Câmara Municipal de Buritis/RO"</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2426/autografo_no_019-2026_plo_no_204-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a possibilidade de pagamento de gratificação de Produtividade aos servidores municipais efetivos pertencentes a secretaria Municipal de Obras e Serviços Públicos, a Secretaria Municipal de Agricultura e a secretaria Municipal de Meio Ambiente e Sustentabilidade e dá outras Providências".</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2427/autografo_no_020-2026_plo_no_208-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a Formação através de programas de residência e educação permanente em saúde no âmbito do sistema único de Saúde - SUS no município de Buritis."</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2428/autografo_no_021-2026_plo_no_209-2026.pdf</t>
+  </si>
+  <si>
+    <t>'Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento Vigente e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2429/autografo_no_022-2026_plo_no_210-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o executivo Municipal a efetuar a alteração do Objeto da emenda Impositiva 10/2025 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2430/autografo_no_023-2026_plo_no_211-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre abertura de Crédito Adicional Suplementar por Anulação ao Orçamento vigente e dá outras Providências."</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2431/autografo_no_024-2026_plo_no_212-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outros Providências".</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2464/autografo_no_025-2026_plo_no_200-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a promover acordo judicial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2465/autografo_no_026-2026_plo_no_221-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os arts. 7º, 72 e 73 do Lei Municipal ne 870/2074, cria cargos, altero seu Anexo I e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2466/autografo_no_027-2026_plo_no_222-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera as Leis Municipais Nº 1942/2023 e 1943/2023."</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2467/autografo_no_028-2026_plo_no_223-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a filiação da Câmara Municipal de vereadores de Buritis -RO. Á União de Câmaras e vereadores de Rondônia - UCAVER."</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2504/autografo_no_029-2026_plo_no_216-2026.pdf</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2505/autografo_no_030-2026_plc_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar nº 003/2016 regulamentando órgão de Trânsito, Concede auxilio fardamento anual e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2530/autografo_no_031-2026_plo_no_227-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal indressar no Consórcio interfederativo de Desenvolvimento de Rondônia-Cinderôndonia, e Ratifica o Protocolo de intenções convertido em contrato de consórcio Público, firmado entre Municípios de Rondônia e o Estado de Rondônia, e da outras providências.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2532/autografo_no_032-2026_plo_no_220-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Crédito Adicional Especial por excesso de Arrecadação no Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2569/autografo_no_033-2026_plo_no_219-2026-publicado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Abertura de Crédito Adiciopnal Especial por excesso de arrecadação e Superávit Financeiro no Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2570/autografo_no_034-2026_plo_no_187-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do regime de sobreaviso noâmbito da administração pública Direta, autarquica e Fundicional do Municipio de Buritis-RO.</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2573/autografo_no_035-2026_plo_no_226-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera inciso I do Art. 2°, da lei Municipal N°2.297/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2591/autografo_no_036-2026_plo_no_217-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei N° 2.273/2025 que dispõe sobre o Plano Plurianual para o quadriênio 2022-2026 e Lei N° 2.274/2025 que estima a Receita e Fixa a Despesa-LOA do Município de Buritis para o Exercício de 2026.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2592/autografo_no_037-2026_plo_no_218-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobe  a Abertura adicional de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2593/autografo_no_038-2026_plo_no_224-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá outras Providências</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2594/autografo_no_039-2026_plo_no_228-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza repaase financeiro para a associaçao - AFESC VALE para a realização do 3° trilhão di batim na lama, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2595/autografo_no_040-2026_plo_no_229-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de credito adicional Especial por Superávit Financeiro ao Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2596/autografo_no_041-2026_plo_no_230-2026.pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a abertura de crédito Adicional especial por Superávit financeiro no Orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2597/autografo_no_042-2026_plo_no_231-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza  o poder executivo a realizar ações de execução e apoio conforme Plano de Trabalho no Parque de exposição Mauro oberto Gonçalves Silva, visando á realização da IX EXPOBUR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2598/autografo_no_043-2026_plc_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera os requisitos para a nomeação do Cargo de Coordenador de Informática da SEMED constante na Lei Complementar N° 003/2016 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>Revoga integralmente a Lei Municipal N° 21.125. 13 de janeiro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2633/autografo_no_045-2026_plo_no_236-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municpal a efetuar a alteração do Objeto da Emenda Impositiva 011/2025 e dá outra providências,</t>
+  </si>
+  <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2634/autografo_no_046-2026_plo_no_239-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efeturar a alteração do objeto da emenda Impositiva 11/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2653/autografo_no_047-2026_plo_no_233-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão de área rural no perímetro urbano do Município de Buritis, Estado de Rondônia, para fim de expansão urbana e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2654</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2654/autografo_no_048-2026_plo_no_246-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o incentivo universitário aos sservidores públicos da Câmara Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2629/01494_25_decisao-463_apl-tc_00185_25.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas anuais do Município de Buritis Estado de Rondônia - Exercício de 2024 e dá outras providências.</t>
+  </si>
+  <si>
     <t>2322</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2322/projeto_de_lei_complementar_no_020-2026.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2322/projeto_de_lei_complementar_no_020-2026.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o parágrafo único no artigo 2º da Lei Complementar nº 29/2025 e dá outras providências."</t>
   </si>
   <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2441/projeto_de_lei_complementar_no_021-2026_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar nº 003/2016 regulamento órgão de transito, concede auxílio fardamento anual e dá Outras Providências."</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_complementar_no_022-2026_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar N 003/2016 regulamentando orgão de trânsito, consede auxílio fardamento anual e dá outras providências ".</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_complementar_no_023-2026._.pdf</t>
+  </si>
+  <si>
+    <t>"Altera os requisitos para nomeação do Cargo de Coordenador de Informática da SEMED constante na Lei Complementar n° 003/2016 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2579/projeto_de_lei_complementar_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar N°003/2016 e dá outras providências</t>
+  </si>
+  <si>
     <t>2392</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2392/projeto_de_resolucao_no_030-2026.pdf</t>
+  </si>
+  <si>
     <t>Altera a resolução nº 031/2025 que dispõe sobre o uso de veículos oficiais pertencentes a frota da câmara municipal de Buritis, Estado de Rondônia, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_resolucao_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Institui a concessão da dispensa do serviço e de folgas aos servidores públicos da Câmara Municipal de Buritis/RO que realizarem doação voluntárias e regulares de sangue, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>PCE</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Executivo</t>
+  </si>
+  <si>
+    <t>Prestação de Contas Exercício de 2024.  Ciência do Acórdão APL-TC 00185/25 e Parecer Prévio PPL-TC 00031/25 - Processo N° 01494/25 TCE-RO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1146,67 +4110,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_no_001-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2331/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2332/003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2333/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2334/scanner_20260129.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2335/scanner_20260129_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2336/scanner_20260129_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2337/scanner_20260129_4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2338/scanner_20260129_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2339/scanner_20260129_6.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2340/scanner_20260129_7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_012_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacao_013_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_014_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_no_015-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2368/scanner_20260205.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2369/scanner_20260205_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2370/scanner_20260205_3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2371/assinada_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2372/assinada_022_p.a_sao_domingo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2373/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2374/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2376/assinada_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_028_assinada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacao_029_assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_031_assinada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_032_assinada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2320/projeto_de_lei_no_202-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2327/projeto_de_lei_no_203-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2321/projeto_de_lei_no_204-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2346/projeto_de_lei_no_213-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2347/projeto_de_lei_no_214-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2348/parecer_plc_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2349/parecer_plo_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2350/parecer_plo_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2351/parecer_plo_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2352/parecer_plo_no_202-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2353/parecer_plo_no_203-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2354/parecer_plo_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2355/parecer_plo_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2356/parecer_plo_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2357/autografo_no_001-2026_plo_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2358/autografo_no_002-2026_plo_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2359/autografo_no_003-2026_plo_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2360/autografo_no_004-2026_plo_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2361/autografo_no_005-2026_plo_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2362/autografo_no_006-2026_plo_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2363/autografo_no_007-2026_plc_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2364/autografo_no_008-2026_plo_no_202-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2322/projeto_de_lei_complementar_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacao_no_001-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2331/002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2332/003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2333/004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2334/scanner_20260129.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2335/scanner_20260129_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2336/scanner_20260129_3.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2337/scanner_20260129_4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2338/scanner_20260129_5.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2339/scanner_20260129_6.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2340/scanner_20260129_7.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacao_012_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacao_013_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacao_014_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacao_no_015-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2368/scanner_20260205.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2369/scanner_20260205_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2370/scanner_20260205_3.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2371/assinada_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2372/assinada_022_p.a_sao_domingo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2373/023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2374/024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2376/assinada_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_028_assinada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacao_029_assinada.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_031_assinada.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_032_assinada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2401/indicacao_033_ubs_setor_07_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2402/034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2403/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2404/indicacao_n_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2405/indicacao_n_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2406/038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2407/039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2408/040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2409/indicacao_no_041-2026_gilberto_aparicio_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_no_042-2026_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_no_043-2026_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2412/044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_no_045-2026_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2414/046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2445/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2446/linha_c-36_marco_de_alumininho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2447/travessao_felipe_com_linha_05.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2448/indicacao_050_setor_04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2452/051_assinada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2454/052-_assinada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2456/053_assinada.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2455/054_assinada.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2460/055_assinada.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2449/056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2450/057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2457/058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2453/59_assinada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2461/061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2462/17_indicacao_sao_domingo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2451/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2458/64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2459/065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2479/066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2480/067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2481/068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2482/069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2483/indicacao_070_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_071_assinada.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2485/linha_04_e_travessao_da_linha_05_p.a_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2486/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2487/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2488/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2489/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2490/077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2491/linha_16_marco_20_-_saracura.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2492/formozinha_-edimar_coelho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2493/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2506/082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2507/083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2512/084_assinada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2513/cascalhamento_ramal_angola.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2514/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2515/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2516/linha_9_sentindo_marco_8_assinado_26-03-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2517/089_assinada.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2518/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2519/091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2520/092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2521/indicacao_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao_no_094-2026_jose_lopes_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2533/indicacao_no_095-2026_juliana_clibelly_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2534/indicacao_no_096-2026_juliana_cibelly_do_santos_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_no_097-2026_juliana_cibelly_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2546/indicacao_no_098-2026_juliana_cibelly-publicado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_no_099-2026_juliana_cibelly-publicado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2536/indicacao_no_101-2026_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_no_102-2026_gliberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_no_103-2026_gilberto_aparicio-publicado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2549/indicacao_no_104-2026_ivan_carlos-publicado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2550/indicacao_no_105-2026_ivan_carlos_dutra-publicado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2551/indicacao_no_106-2026_ueder_rodrigues-publicado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2552/indicacao_no_107-2026_juliana_cibelly-publicado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2553/indicacao_no_108-2026_ivan_dutra-publicado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2554/indicacao_no_109-2026_dhionatas_de_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2555/indicacao_no_110-2026_dhionatas_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2556/indicacao_no_111-2026_dhionatas_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2557/indicacao_no_112-2026_gilberto_aparicio-publicado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2558/indicacao_no_113-2026_gilberto_aparicio-publicado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_no_114-2026_gilberto_aparicio-publicado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_no_115-2026_gilberto_aparicio-publicado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_no_116-2026_dhionatas_de_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2562/indicacao_no_117-2026_dhionatas_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2563/indicacao_no_118-2026_dhionatas_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2564/indicacao_no_119-2026_dhionatas_tassos-publicado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_no_120-2026_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2581/indicacao_no_121-2026_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2582/indicacao_no_122-2026_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2583/indicacao_no_123-2026_dhionatas_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2584/indicacao_no_124-2026_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2585/indicacao_no_125-2026_dhiontas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2586/indicacao_no_126-2026_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2587/indicacao_no_127-2026_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2588/indicacao_no_128-2026_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2600/indicacao_no_129-2026_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2601/indicacao_no_130-2026_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_no_131-2026_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_no_132-2026_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2604/indicacao_no_133-2026_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2605/indicacao_no_134-2026_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2610/indicacao_no_135-2026_ueder_rodrigues_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2611/indicacao_no_136-2026_ueder_rodrigues_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2612/indicacao_no_137-2026_ueder_rodrigues_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2613/indicacao_no_138-2026__juliana_cibelly_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2614/indicacao_no_139-2026_dhiontas_tassos_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2615/indicacao_no_140-2026_dhiontas_tassos_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2616/indicacao_no_141-2026_dhionats_tassos_.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2617/indicacao_no_142-2026_dhiontas_tassos_.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2618/indicacao_no_143-2026_gilberto_apare.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2619/indicacao_no_144-2026_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2620/indicacao_no_145-2026_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2622/indicacao_no_147-2026_lucas_luiz_de_cristo_teixeira_.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2623/indicacao_no_148-2026_leo_silva_.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2624/indicacao_no_149-2026_lucas_luiz_de_cristo_teixeira_.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2630/indicacao_no_150-2026_dhiontas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2631/indicacao_no_151-2026_dhionats_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2383/requerimento_no_001-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2384/requerimento_no_002-2026_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2385/requerimento_no_003-2026_adriano_almeida.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2415/requerimento_no_004-2026_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2416/requerimento_no_005-2026_adriano.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2417/requerimento_no_006-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2418/requerimento_no_007-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_no_008-2026_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2463/requerimento_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2499/requerimento_no_010-2026_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2500/requerimento_no_011-2026_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2501/requerimento_no_012-2026_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2522/requerimento_no_014-2026_jose_lopes_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2523/requerimento_no_015-2026_adriano_lucas_e_leo_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2524/requerimento_no_016-2026_renato_leitao_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2525/requerimento_no_017-2026_adriano_renato_e__lucas_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2545/requerimento_no018-2026_adriano_de_almeida_lima_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2589/requerimento_no_019-2026_adriano_de_almeida_lima_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2590/requerimento_no_020-2026_adriano_de_almeida_lima_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2606/requerimento_no_021-2026_ivan_aparicio_juliana_jose_lopes_dhionatas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2607/requerimento_no_022-2026_adriano_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2625/requerimento_no_024-2026_adriano_de_almeida_lima.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2643/requerimento_no_024-2026_adriano_de_almeida_lima_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2644/requerimento_no_025-2026_renato_leitao_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2645/requerimento_no_026-2026_renato_de_leitao_dos_santos_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2320/projeto_de_lei_no_202-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2327/projeto_de_lei_no_203-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2321/projeto_de_lei_no_204-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2387/projeto_de_lei_no_208-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2388/projeto_de_lei_no_209-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2389/projeto_de_lei_no_210-2026_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2390/projeto_de_lei_no_211-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2391/projeto_de_lei_no_212-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2346/projeto_de_lei_no_213-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2347/projeto_de_lei_no_214-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2386/projeto_de_lei_no_215-2026_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2420/projeto_de_lei_no_216-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2421/projeto_de_lei_no_217-2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2422/projeto_de_lei_no_218-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2423/projeto_de_lei_no_219-2026_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2424/projeto_de_lei_no_220-2026_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2439/projeto_de_lei_no_221-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2440/projeto_de_lei_no_222-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2442/projeto_de_lei_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2472/projeto_de_lei_no_224-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2473/projeto_de_lei_no_225-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2495/projeto_de_lei_no_226-2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2496/projeto_de_lei_no_227-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_no_228-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2509/projeto_de_lei_no_229-2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2510/projeto_de_lei_no_230-2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2511/projeto_de_lei_no_231-2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2526/projeto_de_lei_no_232-2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2538/projeto_de_lei__no_233-2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2539/projeto_de_lei_no_234-2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2540/projeto_de_lei_no_235-2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2541/projeto_de_lei_no_236-2026-publicado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2542/projeto_de_lei_no_237-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2543/projeto_de_lei_no_238-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2565/projeto_de_lei_no_239-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2574/projeto_de_lei_no_240-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2575/projeto_de_lei_no_241-2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2576/projeto_de_lei_no_242-2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2577/projeto_de_lei_no_243-2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2578/projeto_de_lei_no_244-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2608/projeto_de_lei_no_245-2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2609/projeto_de_lei_no_246-2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2626/projeto_de_lei_no_247-2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2627/projeto_de_lei_no_248-2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2628/projeto_de_lei_no_249-2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2646/projeto_de_lei_no_250-2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2647/projeto_de_lei_no_251-2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2648/projeto_de_lei_no_252-2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2649/projeto_de_lei_no_253-2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2650/projeto_de_lei_no_254-2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2348/parecer_plc_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2349/parecer_plo_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2350/parecer_plo_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2351/parecer_plo_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2352/parecer_plo_no_202-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2353/parecer_plo_no_203-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2354/parecer_plo_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2355/parecer_plo_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2356/parecer_plo_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2432/parecer_plo_no_204-2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2433/parecer_plo_no_208-2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2434/parecer_plo_no_209-2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2435/parecer_plo_no_210-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2436/parecer_plo_no_211-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2437/parecer_plo_no_212-2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2438/parecer_plo_no_215-2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2443/parecer_pr_030-2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2474/parecer_plo_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2475/parecer_plo_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2476/parecer_plo_no_221-2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2477/parecer_plo_no_222-2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2478/parecer_plo_no_223-2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2502/parecer_plc_no_022-2026_no_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2503/parecer_plo_no_216-2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2529/parecer_plo_no_220-2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2531/parecer_plo_no_227-2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2568/parecer_plo_no_219-2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2571/parecer_plo_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2572/parecer_plo_no_226-2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2599/parecer_plo_n_230-2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2635/parecer_plo_no_239-2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2655/parecer_plo_no_233-2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2656/parecer_plo_no_236-2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2657/parecer_plo_no_246-2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2357/autografo_no_001-2026_plo_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2358/autografo_no_002-2026_plo_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2359/autografo_no_003-2026_plo_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2360/autografo_no_004-2026_plo_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2361/autografo_no_005-2026_plo_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2362/autografo_no_006-2026_plo_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2363/autografo_no_007-2026_plc_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2364/autografo_no_008-2026_plo_no_202-2026.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2365/autografo_no_009-2026_plo_no_203-2026_publicado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2393/autografo_no_010-2026_plo_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2394/autografo_no_011-2026_plo_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2395/autografo_no_012-2026_plo_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2396/autografo_no_013-2026_plo_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2397/autografo_no_014-2026_plo_no_213-2026_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2398/autografo_no_015-2026_plo_no_214-2026.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2399/autografo_no_016-2026__plc-017-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2400/autografo_no_017-2026_plc_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2425/autografo_no_018-2026_plo_no_215-2026.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2426/autografo_no_019-2026_plo_no_204-2026.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2427/autografo_no_020-2026_plo_no_208-2026.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2428/autografo_no_021-2026_plo_no_209-2026.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2429/autografo_no_022-2026_plo_no_210-2026.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2430/autografo_no_023-2026_plo_no_211-2026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2431/autografo_no_024-2026_plo_no_212-2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2464/autografo_no_025-2026_plo_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2465/autografo_no_026-2026_plo_no_221-2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2466/autografo_no_027-2026_plo_no_222-2026.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2467/autografo_no_028-2026_plo_no_223-2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2504/autografo_no_029-2026_plo_no_216-2026.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2505/autografo_no_030-2026_plc_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2530/autografo_no_031-2026_plo_no_227-2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2532/autografo_no_032-2026_plo_no_220-2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2569/autografo_no_033-2026_plo_no_219-2026-publicado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2570/autografo_no_034-2026_plo_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2573/autografo_no_035-2026_plo_no_226-2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2591/autografo_no_036-2026_plo_no_217-2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2592/autografo_no_037-2026_plo_no_218-2026.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2593/autografo_no_038-2026_plo_no_224-2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2594/autografo_no_039-2026_plo_no_228-2026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2595/autografo_no_040-2026_plo_no_229-2026.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2596/autografo_no_041-2026_plo_no_230-2026.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2597/autografo_no_042-2026_plo_no_231-2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2598/autografo_no_043-2026_plc_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2633/autografo_no_045-2026_plo_no_236-2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2634/autografo_no_046-2026_plo_no_239-2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2653/autografo_no_047-2026_plo_no_233-2026.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2654/autografo_no_048-2026_plo_no_246-2026.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2629/01494_25_decisao-463_apl-tc_00185_25.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2322/projeto_de_lei_complementar_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2441/projeto_de_lei_complementar_no_021-2026_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2471/projeto_de_lei_complementar_no_022-2026_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2498/projeto_de_lei_complementar_no_023-2026._.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2579/projeto_de_lei_complementar_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2392/projeto_de_resolucao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_resolucao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H67"/>
+  <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="140.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="186" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2032,897 +4996,7846 @@
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H33" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
         <v>146</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="D35" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>113</v>
+        <v>151</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D37" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D39" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>157</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D40" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>113</v>
+        <v>172</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>113</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>125</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>113</v>
+        <v>180</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>125</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>113</v>
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>125</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>113</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="D45" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D46" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>125</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="H46" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>156</v>
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>113</v>
+        <v>200</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="H48" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>208</v>
       </c>
       <c r="D49" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>217</v>
       </c>
       <c r="D51" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>201</v>
+        <v>146</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>221</v>
       </c>
       <c r="D52" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>201</v>
+        <v>125</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>225</v>
       </c>
       <c r="D53" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>197</v>
+        <v>125</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>229</v>
       </c>
       <c r="D54" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>217</v>
+        <v>125</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="H54" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>43</v>
+        <v>233</v>
       </c>
       <c r="D55" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>125</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="H55" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>47</v>
+        <v>237</v>
       </c>
       <c r="D56" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>224</v>
+        <v>125</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>22</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>26</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>30</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>242</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>39</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>151</v>
+        <v>31</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>246</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>43</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>249</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>47</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>113</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>92</v>
+        <v>277</v>
       </c>
       <c r="D66" t="s">
-        <v>254</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>255</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>157</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="H66" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
+        <v>281</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H67" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>285</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H68" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>288</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>289</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H69" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>292</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>293</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>125</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H70" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>296</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>297</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>125</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H71" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>300</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>301</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>209</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H72" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>304</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>305</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>31</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H73" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>309</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>31</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H74" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>312</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>313</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>31</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H75" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>316</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>317</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H76" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>321</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H77" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>324</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>325</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>209</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H78" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>328</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>329</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>209</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H79" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>332</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>333</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>31</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H80" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>336</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>337</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>31</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H81" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>340</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>341</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H82" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>344</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>345</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H83" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>348</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>349</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>60</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H84" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>352</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>353</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>209</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H85" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>356</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>357</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>31</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H86" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>359</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>360</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>31</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H87" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>363</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>364</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>209</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H88" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>367</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>368</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>60</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H89" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>371</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>372</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>31</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H90" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>375</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>376</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H91" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>379</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>380</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H92" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>383</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>384</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>204</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H93" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>387</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>388</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H94" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>391</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>392</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>60</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H95" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>395</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>396</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>60</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H96" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>399</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>400</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>60</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H97" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>403</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>404</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>60</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H98" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>407</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>408</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>60</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H99" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>411</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>412</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>125</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H100" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>415</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>416</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>125</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H101" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>419</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>420</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>125</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H102" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>423</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>424</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>204</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H103" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>427</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>428</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>204</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H104" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>431</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>432</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>31</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H105" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>435</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>436</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>60</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H106" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>439</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>440</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>204</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H107" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>443</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>444</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H108" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>447</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>448</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>18</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H109" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>451</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>452</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>18</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H110" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>455</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>456</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>125</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H111" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>459</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>460</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>125</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H112" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>463</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>464</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>125</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H113" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>467</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>468</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>125</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H114" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>471</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>472</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H115" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>475</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>476</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>18</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H116" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>479</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>480</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H117" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>483</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>484</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H118" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>487</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>488</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>209</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H119" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>491</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>492</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>209</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H120" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>495</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>496</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H121" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>499</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>500</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H122" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>503</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>504</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>60</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H123" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>507</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>508</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H124" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>511</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>512</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>60</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H125" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>515</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>516</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>125</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H126" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>519</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>520</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>204</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H127" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>523</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>524</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>31</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H128" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>527</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>528</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>60</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H129" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>531</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>532</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>18</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H130" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>535</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>536</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>18</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H131" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>539</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>540</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H132" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>543</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>544</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>18</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H133" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>547</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>548</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>31</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H134" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>551</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>552</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>31</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H135" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>555</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>556</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>31</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H136" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>559</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>560</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>60</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H137" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>563</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>564</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H138" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>567</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>568</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H139" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>571</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>572</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H140" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>575</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>576</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H141" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>579</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>580</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>125</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H142" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>583</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>584</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>125</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H143" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>587</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>588</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>125</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H144" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>591</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>592</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>60</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H145" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>594</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>595</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>159</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H146" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>598</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>599</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>209</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H147" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>602</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>603</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>159</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H148" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>606</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>607</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>18</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H149" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>610</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>611</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>18</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H150" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>614</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>615</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>60</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H151" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>617</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>618</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>159</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H152" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>620</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>621</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>209</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H153" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>623</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>624</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>31</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H154" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>626</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>627</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>31</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H155" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>629</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>630</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>631</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H156" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>633</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>634</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>631</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H157" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>636</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>637</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>631</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H158" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>639</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>640</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>631</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H159" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>642</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>643</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>31</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H160" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>645</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>646</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>31</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H161" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>648</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>649</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>31</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H162" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>651</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>652</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>209</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H163" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>654</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>655</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>209</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H164" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>657</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>658</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>209</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H165" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>660</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>661</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>125</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H166" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>663</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>664</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>125</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H167" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>666</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>667</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>125</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H168" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>669</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>670</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>125</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H169" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>672</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>673</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>125</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H170" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>675</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>676</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>60</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H171" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>678</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
         <v>10</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="D172" t="s">
+        <v>679</v>
+      </c>
+      <c r="E172" t="s">
+        <v>680</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H172" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>683</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" t="s">
+        <v>679</v>
+      </c>
+      <c r="E173" t="s">
+        <v>680</v>
+      </c>
+      <c r="F173" t="s">
+        <v>31</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H173" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>686</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>22</v>
+      </c>
+      <c r="D174" t="s">
+        <v>679</v>
+      </c>
+      <c r="E174" t="s">
+        <v>680</v>
+      </c>
+      <c r="F174" t="s">
+        <v>631</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H174" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>689</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>26</v>
+      </c>
+      <c r="D175" t="s">
+        <v>679</v>
+      </c>
+      <c r="E175" t="s">
+        <v>680</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H175" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>692</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>30</v>
+      </c>
+      <c r="D176" t="s">
+        <v>679</v>
+      </c>
+      <c r="E176" t="s">
+        <v>680</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H176" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>695</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>35</v>
+      </c>
+      <c r="D177" t="s">
+        <v>679</v>
+      </c>
+      <c r="E177" t="s">
+        <v>680</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H177" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>698</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>39</v>
+      </c>
+      <c r="D178" t="s">
+        <v>679</v>
+      </c>
+      <c r="E178" t="s">
+        <v>680</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H178" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>701</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>43</v>
+      </c>
+      <c r="D179" t="s">
+        <v>679</v>
+      </c>
+      <c r="E179" t="s">
+        <v>680</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H179" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>704</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>47</v>
+      </c>
+      <c r="D180" t="s">
+        <v>679</v>
+      </c>
+      <c r="E180" t="s">
+        <v>680</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H180" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>707</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>51</v>
+      </c>
+      <c r="D181" t="s">
+        <v>679</v>
+      </c>
+      <c r="E181" t="s">
+        <v>680</v>
+      </c>
+      <c r="F181" t="s">
+        <v>125</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H181" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>710</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>55</v>
+      </c>
+      <c r="D182" t="s">
+        <v>679</v>
+      </c>
+      <c r="E182" t="s">
+        <v>680</v>
+      </c>
+      <c r="F182" t="s">
+        <v>125</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H182" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>713</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>59</v>
+      </c>
+      <c r="D183" t="s">
+        <v>679</v>
+      </c>
+      <c r="E183" t="s">
+        <v>680</v>
+      </c>
+      <c r="F183" t="s">
+        <v>125</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H183" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>716</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>64</v>
+      </c>
+      <c r="D184" t="s">
+        <v>679</v>
+      </c>
+      <c r="E184" t="s">
+        <v>680</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="H67" t="s">
-        <v>261</v>
+      <c r="H184" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>718</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>68</v>
+      </c>
+      <c r="D185" t="s">
+        <v>679</v>
+      </c>
+      <c r="E185" t="s">
+        <v>680</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H185" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>721</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>72</v>
+      </c>
+      <c r="D186" t="s">
+        <v>679</v>
+      </c>
+      <c r="E186" t="s">
+        <v>680</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H186" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>724</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>76</v>
+      </c>
+      <c r="D187" t="s">
+        <v>679</v>
+      </c>
+      <c r="E187" t="s">
+        <v>680</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H187" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>727</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>80</v>
+      </c>
+      <c r="D188" t="s">
+        <v>679</v>
+      </c>
+      <c r="E188" t="s">
+        <v>680</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H188" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>730</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>84</v>
+      </c>
+      <c r="D189" t="s">
+        <v>679</v>
+      </c>
+      <c r="E189" t="s">
+        <v>680</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H189" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>733</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>88</v>
+      </c>
+      <c r="D190" t="s">
+        <v>679</v>
+      </c>
+      <c r="E190" t="s">
+        <v>680</v>
+      </c>
+      <c r="F190" t="s">
+        <v>209</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H190" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>736</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>92</v>
+      </c>
+      <c r="D191" t="s">
+        <v>679</v>
+      </c>
+      <c r="E191" t="s">
+        <v>680</v>
+      </c>
+      <c r="F191" t="s">
+        <v>631</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H191" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>739</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>96</v>
+      </c>
+      <c r="D192" t="s">
+        <v>679</v>
+      </c>
+      <c r="E192" t="s">
+        <v>680</v>
+      </c>
+      <c r="F192" t="s">
+        <v>125</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H192" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>742</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>100</v>
+      </c>
+      <c r="D193" t="s">
+        <v>679</v>
+      </c>
+      <c r="E193" t="s">
+        <v>680</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H193" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>745</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>104</v>
+      </c>
+      <c r="D194" t="s">
+        <v>679</v>
+      </c>
+      <c r="E194" t="s">
+        <v>680</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H194" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>748</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>108</v>
+      </c>
+      <c r="D195" t="s">
+        <v>679</v>
+      </c>
+      <c r="E195" t="s">
+        <v>680</v>
+      </c>
+      <c r="F195" t="s">
+        <v>631</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H195" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>751</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>112</v>
+      </c>
+      <c r="D196" t="s">
+        <v>679</v>
+      </c>
+      <c r="E196" t="s">
+        <v>680</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H196" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>754</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>116</v>
+      </c>
+      <c r="D197" t="s">
+        <v>679</v>
+      </c>
+      <c r="E197" t="s">
+        <v>680</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H197" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>757</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>120</v>
+      </c>
+      <c r="D198" t="s">
+        <v>679</v>
+      </c>
+      <c r="E198" t="s">
+        <v>680</v>
+      </c>
+      <c r="F198" t="s">
+        <v>125</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H198" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>759</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>760</v>
+      </c>
+      <c r="D199" t="s">
+        <v>761</v>
+      </c>
+      <c r="E199" t="s">
+        <v>762</v>
+      </c>
+      <c r="F199" t="s">
+        <v>763</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H199" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>766</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>767</v>
+      </c>
+      <c r="D200" t="s">
+        <v>761</v>
+      </c>
+      <c r="E200" t="s">
+        <v>762</v>
+      </c>
+      <c r="F200" t="s">
+        <v>763</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H200" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>770</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>771</v>
+      </c>
+      <c r="D201" t="s">
+        <v>761</v>
+      </c>
+      <c r="E201" t="s">
+        <v>762</v>
+      </c>
+      <c r="F201" t="s">
+        <v>763</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H201" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>774</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>775</v>
+      </c>
+      <c r="D202" t="s">
+        <v>761</v>
+      </c>
+      <c r="E202" t="s">
+        <v>762</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H202" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>778</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>779</v>
+      </c>
+      <c r="D203" t="s">
+        <v>761</v>
+      </c>
+      <c r="E203" t="s">
+        <v>762</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H203" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>782</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>783</v>
+      </c>
+      <c r="D204" t="s">
+        <v>761</v>
+      </c>
+      <c r="E204" t="s">
+        <v>762</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H204" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>786</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>787</v>
+      </c>
+      <c r="D205" t="s">
+        <v>761</v>
+      </c>
+      <c r="E205" t="s">
+        <v>762</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H205" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>790</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>791</v>
+      </c>
+      <c r="D206" t="s">
+        <v>761</v>
+      </c>
+      <c r="E206" t="s">
+        <v>762</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H206" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>794</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>795</v>
+      </c>
+      <c r="D207" t="s">
+        <v>761</v>
+      </c>
+      <c r="E207" t="s">
+        <v>762</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H207" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>798</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>799</v>
+      </c>
+      <c r="D208" t="s">
+        <v>761</v>
+      </c>
+      <c r="E208" t="s">
+        <v>762</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H208" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>802</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>803</v>
+      </c>
+      <c r="D209" t="s">
+        <v>761</v>
+      </c>
+      <c r="E209" t="s">
+        <v>762</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H209" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>806</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>807</v>
+      </c>
+      <c r="D210" t="s">
+        <v>761</v>
+      </c>
+      <c r="E210" t="s">
+        <v>762</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H210" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>810</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>811</v>
+      </c>
+      <c r="D211" t="s">
+        <v>761</v>
+      </c>
+      <c r="E211" t="s">
+        <v>762</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H211" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>814</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>815</v>
+      </c>
+      <c r="D212" t="s">
+        <v>761</v>
+      </c>
+      <c r="E212" t="s">
+        <v>762</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H212" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>818</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>819</v>
+      </c>
+      <c r="D213" t="s">
+        <v>761</v>
+      </c>
+      <c r="E213" t="s">
+        <v>762</v>
+      </c>
+      <c r="F213" t="s">
+        <v>763</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H213" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>821</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>822</v>
+      </c>
+      <c r="D214" t="s">
+        <v>761</v>
+      </c>
+      <c r="E214" t="s">
+        <v>762</v>
+      </c>
+      <c r="F214" t="s">
+        <v>763</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H214" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>825</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>826</v>
+      </c>
+      <c r="D215" t="s">
+        <v>761</v>
+      </c>
+      <c r="E215" t="s">
+        <v>762</v>
+      </c>
+      <c r="F215" t="s">
+        <v>763</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H215" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>829</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>830</v>
+      </c>
+      <c r="D216" t="s">
+        <v>761</v>
+      </c>
+      <c r="E216" t="s">
+        <v>762</v>
+      </c>
+      <c r="F216" t="s">
+        <v>631</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H216" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>833</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>834</v>
+      </c>
+      <c r="D217" t="s">
+        <v>761</v>
+      </c>
+      <c r="E217" t="s">
+        <v>762</v>
+      </c>
+      <c r="F217" t="s">
+        <v>835</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H217" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>838</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>839</v>
+      </c>
+      <c r="D218" t="s">
+        <v>761</v>
+      </c>
+      <c r="E218" t="s">
+        <v>762</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H218" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>842</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>843</v>
+      </c>
+      <c r="D219" t="s">
+        <v>761</v>
+      </c>
+      <c r="E219" t="s">
+        <v>762</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H219" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>845</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>846</v>
+      </c>
+      <c r="D220" t="s">
+        <v>761</v>
+      </c>
+      <c r="E220" t="s">
+        <v>762</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H220" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>849</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>850</v>
+      </c>
+      <c r="D221" t="s">
+        <v>761</v>
+      </c>
+      <c r="E221" t="s">
+        <v>762</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H221" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>853</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>854</v>
+      </c>
+      <c r="D222" t="s">
+        <v>761</v>
+      </c>
+      <c r="E222" t="s">
+        <v>762</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H222" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>857</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>858</v>
+      </c>
+      <c r="D223" t="s">
+        <v>761</v>
+      </c>
+      <c r="E223" t="s">
+        <v>762</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H223" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>861</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>862</v>
+      </c>
+      <c r="D224" t="s">
+        <v>761</v>
+      </c>
+      <c r="E224" t="s">
+        <v>762</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H224" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>864</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>865</v>
+      </c>
+      <c r="D225" t="s">
+        <v>761</v>
+      </c>
+      <c r="E225" t="s">
+        <v>762</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H225" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>868</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>869</v>
+      </c>
+      <c r="D226" t="s">
+        <v>761</v>
+      </c>
+      <c r="E226" t="s">
+        <v>762</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H226" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>872</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>873</v>
+      </c>
+      <c r="D227" t="s">
+        <v>761</v>
+      </c>
+      <c r="E227" t="s">
+        <v>762</v>
+      </c>
+      <c r="F227" t="s">
+        <v>763</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H227" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>876</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>877</v>
+      </c>
+      <c r="D228" t="s">
+        <v>761</v>
+      </c>
+      <c r="E228" t="s">
+        <v>762</v>
+      </c>
+      <c r="F228" t="s">
+        <v>763</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H228" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>880</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>881</v>
+      </c>
+      <c r="D229" t="s">
+        <v>761</v>
+      </c>
+      <c r="E229" t="s">
+        <v>762</v>
+      </c>
+      <c r="F229" t="s">
+        <v>763</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H229" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>884</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>885</v>
+      </c>
+      <c r="D230" t="s">
+        <v>761</v>
+      </c>
+      <c r="E230" t="s">
+        <v>762</v>
+      </c>
+      <c r="F230" t="s">
+        <v>763</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H230" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>888</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>889</v>
+      </c>
+      <c r="D231" t="s">
+        <v>761</v>
+      </c>
+      <c r="E231" t="s">
+        <v>762</v>
+      </c>
+      <c r="F231" t="s">
+        <v>763</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H231" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>892</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>893</v>
+      </c>
+      <c r="D232" t="s">
+        <v>761</v>
+      </c>
+      <c r="E232" t="s">
+        <v>762</v>
+      </c>
+      <c r="F232" t="s">
+        <v>763</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H232" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>896</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>897</v>
+      </c>
+      <c r="D233" t="s">
+        <v>761</v>
+      </c>
+      <c r="E233" t="s">
+        <v>762</v>
+      </c>
+      <c r="F233" t="s">
+        <v>763</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H233" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>900</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>901</v>
+      </c>
+      <c r="D234" t="s">
+        <v>761</v>
+      </c>
+      <c r="E234" t="s">
+        <v>762</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H234" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>904</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>905</v>
+      </c>
+      <c r="D235" t="s">
+        <v>761</v>
+      </c>
+      <c r="E235" t="s">
+        <v>762</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H235" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>908</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>909</v>
+      </c>
+      <c r="D236" t="s">
+        <v>761</v>
+      </c>
+      <c r="E236" t="s">
+        <v>762</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H236" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>912</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>913</v>
+      </c>
+      <c r="D237" t="s">
+        <v>761</v>
+      </c>
+      <c r="E237" t="s">
+        <v>762</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H237" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>916</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>917</v>
+      </c>
+      <c r="D238" t="s">
+        <v>761</v>
+      </c>
+      <c r="E238" t="s">
+        <v>762</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H238" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>920</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>921</v>
+      </c>
+      <c r="D239" t="s">
+        <v>761</v>
+      </c>
+      <c r="E239" t="s">
+        <v>762</v>
+      </c>
+      <c r="F239" t="s">
+        <v>763</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H239" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>924</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>925</v>
+      </c>
+      <c r="D240" t="s">
+        <v>761</v>
+      </c>
+      <c r="E240" t="s">
+        <v>762</v>
+      </c>
+      <c r="F240" t="s">
+        <v>631</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H240" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>928</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>929</v>
+      </c>
+      <c r="D241" t="s">
+        <v>761</v>
+      </c>
+      <c r="E241" t="s">
+        <v>762</v>
+      </c>
+      <c r="F241" t="s">
+        <v>763</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H241" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>932</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>933</v>
+      </c>
+      <c r="D242" t="s">
+        <v>761</v>
+      </c>
+      <c r="E242" t="s">
+        <v>762</v>
+      </c>
+      <c r="F242" t="s">
+        <v>763</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H242" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>936</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>937</v>
+      </c>
+      <c r="D243" t="s">
+        <v>761</v>
+      </c>
+      <c r="E243" t="s">
+        <v>762</v>
+      </c>
+      <c r="F243" t="s">
+        <v>763</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H243" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>940</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>941</v>
+      </c>
+      <c r="D244" t="s">
+        <v>761</v>
+      </c>
+      <c r="E244" t="s">
+        <v>762</v>
+      </c>
+      <c r="F244" t="s">
+        <v>763</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H244" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>944</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>945</v>
+      </c>
+      <c r="D245" t="s">
+        <v>761</v>
+      </c>
+      <c r="E245" t="s">
+        <v>762</v>
+      </c>
+      <c r="F245" t="s">
+        <v>763</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H245" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>948</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>949</v>
+      </c>
+      <c r="D246" t="s">
+        <v>761</v>
+      </c>
+      <c r="E246" t="s">
+        <v>762</v>
+      </c>
+      <c r="F246" t="s">
+        <v>763</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H246" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>952</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>953</v>
+      </c>
+      <c r="D247" t="s">
+        <v>761</v>
+      </c>
+      <c r="E247" t="s">
+        <v>762</v>
+      </c>
+      <c r="F247" t="s">
+        <v>763</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H247" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>956</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>957</v>
+      </c>
+      <c r="D248" t="s">
+        <v>761</v>
+      </c>
+      <c r="E248" t="s">
+        <v>762</v>
+      </c>
+      <c r="F248" t="s">
+        <v>763</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H248" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>960</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" t="s">
+        <v>961</v>
+      </c>
+      <c r="E249" t="s">
+        <v>962</v>
+      </c>
+      <c r="F249" t="s">
+        <v>963</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H249" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>966</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>17</v>
+      </c>
+      <c r="D250" t="s">
+        <v>961</v>
+      </c>
+      <c r="E250" t="s">
+        <v>962</v>
+      </c>
+      <c r="F250" t="s">
+        <v>967</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H250" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>970</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>22</v>
+      </c>
+      <c r="D251" t="s">
+        <v>961</v>
+      </c>
+      <c r="E251" t="s">
+        <v>962</v>
+      </c>
+      <c r="F251" t="s">
+        <v>967</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H251" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>973</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>26</v>
+      </c>
+      <c r="D252" t="s">
+        <v>961</v>
+      </c>
+      <c r="E252" t="s">
+        <v>962</v>
+      </c>
+      <c r="F252" t="s">
+        <v>967</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H252" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>976</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>30</v>
+      </c>
+      <c r="D253" t="s">
+        <v>961</v>
+      </c>
+      <c r="E253" t="s">
+        <v>962</v>
+      </c>
+      <c r="F253" t="s">
+        <v>967</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H253" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>979</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>35</v>
+      </c>
+      <c r="D254" t="s">
+        <v>961</v>
+      </c>
+      <c r="E254" t="s">
+        <v>962</v>
+      </c>
+      <c r="F254" t="s">
+        <v>963</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H254" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>982</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>39</v>
+      </c>
+      <c r="D255" t="s">
+        <v>961</v>
+      </c>
+      <c r="E255" t="s">
+        <v>962</v>
+      </c>
+      <c r="F255" t="s">
+        <v>983</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H255" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>986</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>43</v>
+      </c>
+      <c r="D256" t="s">
+        <v>961</v>
+      </c>
+      <c r="E256" t="s">
+        <v>962</v>
+      </c>
+      <c r="F256" t="s">
+        <v>963</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H256" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>989</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>47</v>
+      </c>
+      <c r="D257" t="s">
+        <v>961</v>
+      </c>
+      <c r="E257" t="s">
+        <v>962</v>
+      </c>
+      <c r="F257" t="s">
+        <v>990</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H257" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>993</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>51</v>
+      </c>
+      <c r="D258" t="s">
+        <v>961</v>
+      </c>
+      <c r="E258" t="s">
+        <v>962</v>
+      </c>
+      <c r="F258" t="s">
+        <v>994</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H258" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>997</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>55</v>
+      </c>
+      <c r="D259" t="s">
+        <v>961</v>
+      </c>
+      <c r="E259" t="s">
+        <v>962</v>
+      </c>
+      <c r="F259" t="s">
+        <v>963</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H259" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>59</v>
+      </c>
+      <c r="D260" t="s">
+        <v>961</v>
+      </c>
+      <c r="E260" t="s">
+        <v>962</v>
+      </c>
+      <c r="F260" t="s">
+        <v>967</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>64</v>
+      </c>
+      <c r="D261" t="s">
+        <v>961</v>
+      </c>
+      <c r="E261" t="s">
+        <v>962</v>
+      </c>
+      <c r="F261" t="s">
+        <v>963</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>68</v>
+      </c>
+      <c r="D262" t="s">
+        <v>961</v>
+      </c>
+      <c r="E262" t="s">
+        <v>962</v>
+      </c>
+      <c r="F262" t="s">
+        <v>963</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>72</v>
+      </c>
+      <c r="D263" t="s">
+        <v>961</v>
+      </c>
+      <c r="E263" t="s">
+        <v>962</v>
+      </c>
+      <c r="F263" t="s">
+        <v>963</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>76</v>
+      </c>
+      <c r="D264" t="s">
+        <v>961</v>
+      </c>
+      <c r="E264" t="s">
+        <v>962</v>
+      </c>
+      <c r="F264" t="s">
+        <v>967</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>80</v>
+      </c>
+      <c r="D265" t="s">
+        <v>961</v>
+      </c>
+      <c r="E265" t="s">
+        <v>962</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>84</v>
+      </c>
+      <c r="D266" t="s">
+        <v>961</v>
+      </c>
+      <c r="E266" t="s">
+        <v>962</v>
+      </c>
+      <c r="F266" t="s">
+        <v>963</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>88</v>
+      </c>
+      <c r="D267" t="s">
+        <v>961</v>
+      </c>
+      <c r="E267" t="s">
+        <v>962</v>
+      </c>
+      <c r="F267" t="s">
+        <v>967</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>92</v>
+      </c>
+      <c r="D268" t="s">
+        <v>961</v>
+      </c>
+      <c r="E268" t="s">
+        <v>962</v>
+      </c>
+      <c r="F268" t="s">
+        <v>967</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>96</v>
+      </c>
+      <c r="D269" t="s">
+        <v>961</v>
+      </c>
+      <c r="E269" t="s">
+        <v>962</v>
+      </c>
+      <c r="F269" t="s">
+        <v>967</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>100</v>
+      </c>
+      <c r="D270" t="s">
+        <v>961</v>
+      </c>
+      <c r="E270" t="s">
+        <v>962</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>104</v>
+      </c>
+      <c r="D271" t="s">
+        <v>961</v>
+      </c>
+      <c r="E271" t="s">
+        <v>962</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>108</v>
+      </c>
+      <c r="D272" t="s">
+        <v>961</v>
+      </c>
+      <c r="E272" t="s">
+        <v>962</v>
+      </c>
+      <c r="F272" t="s">
+        <v>983</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>112</v>
+      </c>
+      <c r="D273" t="s">
+        <v>961</v>
+      </c>
+      <c r="E273" t="s">
+        <v>962</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>116</v>
+      </c>
+      <c r="D274" t="s">
+        <v>961</v>
+      </c>
+      <c r="E274" t="s">
+        <v>962</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>120</v>
+      </c>
+      <c r="D275" t="s">
+        <v>961</v>
+      </c>
+      <c r="E275" t="s">
+        <v>962</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>124</v>
+      </c>
+      <c r="D276" t="s">
+        <v>961</v>
+      </c>
+      <c r="E276" t="s">
+        <v>962</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>129</v>
+      </c>
+      <c r="D277" t="s">
+        <v>961</v>
+      </c>
+      <c r="E277" t="s">
+        <v>962</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>133</v>
+      </c>
+      <c r="D278" t="s">
+        <v>961</v>
+      </c>
+      <c r="E278" t="s">
+        <v>962</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>137</v>
+      </c>
+      <c r="D279" t="s">
+        <v>961</v>
+      </c>
+      <c r="E279" t="s">
+        <v>962</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>141</v>
+      </c>
+      <c r="D280" t="s">
+        <v>961</v>
+      </c>
+      <c r="E280" t="s">
+        <v>962</v>
+      </c>
+      <c r="F280" t="s">
+        <v>763</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>145</v>
+      </c>
+      <c r="D281" t="s">
+        <v>961</v>
+      </c>
+      <c r="E281" t="s">
+        <v>962</v>
+      </c>
+      <c r="F281" t="s">
+        <v>763</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>150</v>
+      </c>
+      <c r="D282" t="s">
+        <v>961</v>
+      </c>
+      <c r="E282" t="s">
+        <v>962</v>
+      </c>
+      <c r="F282" t="s">
+        <v>763</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F283" t="s">
+        <v>631</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>17</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F284" t="s">
+        <v>631</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>22</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F285" t="s">
+        <v>631</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>26</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F286" t="s">
+        <v>631</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>30</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F287" t="s">
+        <v>631</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>35</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F288" t="s">
+        <v>631</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>39</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F289" t="s">
+        <v>631</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>43</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F290" t="s">
+        <v>631</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>47</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F291" t="s">
+        <v>631</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>51</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F292" t="s">
+        <v>631</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>55</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F293" t="s">
+        <v>631</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>59</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F294" t="s">
+        <v>631</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>64</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F295" t="s">
+        <v>631</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>68</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F296" t="s">
+        <v>631</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>72</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F297" t="s">
+        <v>631</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>76</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F298" t="s">
+        <v>631</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>80</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F299" t="s">
+        <v>631</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>84</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>88</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F301" t="s">
+        <v>631</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>92</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F302" t="s">
+        <v>631</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>96</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F303" t="s">
+        <v>631</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>100</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F304" t="s">
+        <v>631</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>104</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F305" t="s">
+        <v>631</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>108</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F306" t="s">
+        <v>631</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>112</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F307" t="s">
+        <v>631</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>116</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F308" t="s">
+        <v>631</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>120</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F309" t="s">
+        <v>631</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>124</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F310" t="s">
+        <v>631</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>129</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F311" t="s">
+        <v>631</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H311" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>133</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F312" t="s">
+        <v>631</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>137</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F313" t="s">
+        <v>763</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>141</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F314" t="s">
+        <v>763</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>145</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>150</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F316" t="s">
+        <v>763</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>154</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F317" t="s">
+        <v>763</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>158</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F318" t="s">
+        <v>763</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>163</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F319" t="s">
+        <v>763</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>167</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F320" t="s">
+        <v>763</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>171</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F321" t="s">
+        <v>763</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>175</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F322" t="s">
+        <v>763</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>179</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F323" t="s">
+        <v>763</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>183</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F324" t="s">
+        <v>763</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>187</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F325" t="s">
+        <v>763</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>191</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F326" t="s">
+        <v>763</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>195</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F327" t="s">
+        <v>763</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>199</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F328" t="s">
+        <v>763</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>203</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F329" t="s">
+        <v>763</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>208</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F330" t="s">
+        <v>763</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>10</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1214</v>
+      </c>
+      <c r="F331" t="s">
+        <v>631</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>92</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F332" t="s">
+        <v>763</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>96</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>100</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>104</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>108</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>133</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>137</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>10</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F339" t="s">
+        <v>763</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1245</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2949,50 +12862,322 @@
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>