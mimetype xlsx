--- v0 (2026-02-08)
+++ v1 (2026-05-25)
@@ -10,10593 +10,10602 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8463" uniqueCount="3506">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8463" uniqueCount="3509">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_001-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_001-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de restauração e tampa buraco na Rua Primo Amaral - setor 03</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_002-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_002-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado com urgência o serviço de restauração e tampa buraco com blocos sextavado na Rua Ernesto Geisel, setor 08.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_003-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_003-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado o serviço de restauração e Cascalhamento da Rua 7 de Setembro setor 8.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leo Silva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_004-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_004-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Indica: A Cascalhamento da Linha Saracura. viabilizando as condições de acesso aos moradores em períodos chuvosos.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao_no_005-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao_no_005-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado o serviço de Cascalhamento na Rua São Miguel do Guaporé -  Setor 05</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lucas da 50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_006-2025_lucas_luiz_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_006-2025_lucas_luiz_.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja recuperada as ruas do Setor 05, comprometidas pelas chuvas.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Psicólogo Dhionatas Tassos</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_no_007-2025_dhionatas_de_tassos_fagner.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_no_007-2025_dhionatas_de_tassos_fagner.pdf</t>
   </si>
   <si>
     <t>Indica: Recuperação e Encascalhamento das Ruas Sete de Setembro, JK e Esperírito Santo, Setor 08.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_008-2025_dhionatas_de_tassos_fagner_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_008-2025_dhionatas_de_tassos_fagner_.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento das Ruas Tiradentes, Nilo Peçanha, 15 de Novembro e Travessa do Colégio Pedro Eugênio, Setor 08.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_no_009-2025_dhionatas_de_tassos_fagner_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_no_009-2025_dhionatas_de_tassos_fagner_.pdf</t>
   </si>
   <si>
     <t>Indica: Recuperação e Encascalhamento das Ruas Zumbi dos Palmares, Floriano Peixoto, Castelo Branco, Setor 08.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_010-2025_dhionatas_de_tassos_fagner.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_010-2025_dhionatas_de_tassos_fagner.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento das Ruas Alagoas, Ouro Branco, Setor 05 e Rua Nova União, Setor 02.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_011-2025_renato_leitao_dos_santos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_011-2025_renato_leitao_dos_santos.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado o serviço de Aterro em Bueiro e Cascalhamento de morro na linha C-18 que fica entre o travessão do chapéu de palha para linha 07.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_no_012-2025_renato_leitao_dos_santos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_no_012-2025_renato_leitao_dos_santos.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado a preparação dos locais para plantar as arvores do convenio 94/2021 da Ciclofaixa da Avenida Paraná.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_013-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_013-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>Indica: Recuperação de bueiro, na linha 05 próximo a entrada no travessão da 04.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professor Ueder</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_014-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_014-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>Indica: que seja realizado com urgência o serviço de patrolamento e cascalhamento das ruas Jorge Teixeira e rua do cobre - setor 06.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_015-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_015-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>Indica: Manutenção da Iluminação Pública nos setores de número 1, 4, 5, 7, 8,.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao_no_016-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao_no_016-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>Indica: que seja realizado com urgência o serviço de patrolamento e cascalhamento na Rua Janair de Paula Neto - setor 06.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_017-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_017-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Indica: A Cascalhamento dos pontos criticos das Linhas do (formigueiro/travessão do ticao e rabo do tamanduá/seringal são pedro</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_no_018-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_no_018-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Indica: implantação de faixas elevadas para travessia de pedestre em frente ás escolas do município de Buritis - RO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Otoniel Bernardes</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_no_019-2025_otoniel.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_no_019-2025_otoniel.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado com urgência o serviço de restauração e cascalhamento Lh formigueiro aproximadamente 9 km</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_no_020-2025_otoniel_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_no_020-2025_otoniel_.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado com urgência o serviço de substituição de ponte para manilha na Lh saracura depois do travessão do pica-pau aproximadamente 50 km</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_021-2025_otoniel_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_021-2025_otoniel_.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado com urgência o serviço de restauração da ponte LH Bandeirantes aproximadamente km 4</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_022-2025_otoniel.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_022-2025_otoniel.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado com urgência o serviço de restauração e tampa buraco na Avenida Porto, Velho, Rua Presidente Médici - Setor 02, Rua São Marcos -06, Rua São Pedro setor -06, Rua Afonso Pena Setor-07, Rua Santa Luzia Setor - 04.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_no_023-2025_dhionatas_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_no_023-2025_dhionatas_.pdf</t>
   </si>
   <si>
     <t>Indica: Recuperação da Rua Ministro Andreazza, setor 02 e Rua Mirante da Serra, Setor 03.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_024-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_024-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>Indica: Restauração da Avenida Foz do Iguaçu, setor 03.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_025-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_025-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento das Ruas Machado de Assis, setor 01 e Rua Rio Branco, Setor 05.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_026-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_026-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>Indica: Limpeza do bueiro na Avenida Foz do Iguaçu, setor 03, próximo a Entrada Principal da Escola Estadual de Ensino Fundamental e Médio Maria de Abreu Bianco</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Aparicio</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_027-2025_gilberto_aparicio_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_027-2025_gilberto_aparicio_.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja feita uma limpeza no córrego que corta o setor 02, que se inicia na Av.Porto Velho, ao lado da Japão Borracharia e que segue até o rio são domingos, e a restauração do bloqueteamento sobre o mesmo da rua Machadinho do Oeste setor 02.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_028-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_028-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja feita a recuperação asfáltica na Rua Forte Principe da Beira no setor 05, nas mediações da E. M. E. I. E. F. Escola Sebastião Theodoro Bernardes Filho.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Professora Juliana Cibelly</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_no_029-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_no_029-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Indica: recuperação do boeiro</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_030-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_030-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Indica: Necessidade de alteração dos planos de aulas</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_031-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_031-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja recuperada a estrada da linha C18 travessão 08 saída, para linha 07, comprometida pelas chuvas.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ivan da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_032-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_032-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>OBJETO: Solicitação de providências para manutenção e recuperação da Rua Urupá (Setor 04), Rua 26 (Senador Álvaro Maia, Setor 03) e Rua São Lucas (Setor 06), Buritis - RO</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_033-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_033-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Indica: Solicitação de limpeza urgente do Rio São Domingos</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_034-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_034-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Indicação: Para a criação do Programa Buritis Cidade Limpa</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_035-2025_otoniel_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_035-2025_otoniel_.pdf</t>
   </si>
   <si>
     <t>Indica: Linha C22 Travessão 11 P.A Santa Helena Que seja realizado com urgência o serviço de aterro dos bueiros e cascalhamento em pontos criticos.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_036-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_036-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>"Restauração na Avenida Porto Velho, setor 04, próximo ao comercial Mini Preço e Rua da Conciliação, Próximo ao estádio municipal"</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_037-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_037-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>"Patrolamento das Ruas Cerejeiras e Chico Mendes Setor 01"</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_038-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_038-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado com urgência o serviço de patrolamento e cascalhamento Na Ruas São marcos e são Conrado - setor 06"</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_039-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_039-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado o serviço de restauração e Cascalhamento da Rua Mário Covas setor 06"</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_040-2025_ivan_carlos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_040-2025_ivan_carlos_.pdf</t>
   </si>
   <si>
     <t>"Solicitação de providências para manutenção e recuperação das estradas da ponte do rio da Onça, marco 40, Buritis/RO, com realização de serviço de cabeceira com pedras e cascalhamento dos pontos críticos da Linha Formigueiro, bem como dos pontos críticos/morros do PA São Domingos, Buritis/RO, na Linha 26, KM 1,5, Marco Satélite, que se encontram intransitáveis, prejudicando o deslocamento de alunos, moradores e o transporte de produção agrícola na zona rural do município."</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_041-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_041-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado a limpeza do pátio da antiga fábrica de manilha"</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_042-2025_ueder_ferreira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_042-2025_ueder_ferreira.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado com urgência o serviço de patrolamento e cascalhamento na Rua Cícero Barbosa da Silva - setor 10"</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_043-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_043-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>"Solicitação de levantamento de eixo da pista para acesso à RO 460, no início da Linha Doisinha"</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_044-2025_lucas_luiz_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_044-2025_lucas_luiz_.pdf</t>
   </si>
   <si>
     <t>"Recuperação de rua e substituição de lâmpadas"</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_045-2025_dhionatas__tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_045-2025_dhionatas__tassos_.pdf</t>
   </si>
   <si>
     <t>"Limpeza do bueiro da Rua Brasília, setor 02, aos fundos da serraria"</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_046-2025_dhionatas_tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_046-2025_dhionatas_tassos_.pdf</t>
   </si>
   <si>
     <t>"Restauração do Pavimento, na Avenida Monte Negro, setor 05, final da avenida, em frente a lgreja Evangélica Assembleia de Deus"</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_047-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_047-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>"Recuperação e Encascalhamento das Ruas Cravo da Índia, Rua Das Oliveiras, setor 01, Rua Ernesto Geisel, setor 08 e Linha 72 esquina com a confusão nos pontos críticos."</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_048-2025_dhionatas_tassos__.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_048-2025_dhionatas_tassos__.pdf</t>
   </si>
   <si>
     <t>"Manutenção da lluminação Pública nos setores de número 03, 05 e 07"</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_049-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_049-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Que seja recuperada a rua Rio de Janeiro, esquina com Avenida Porto Velho do Setor 02, comprometidas pelas chuvas."</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_050-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_050-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Que seja executado em caráter de urgência uma limpeza do canal que inicia-se na rua 20 de Novembro e segue até a quadra Cedel do Setor 07, entre a Avenida Ayrton Senna e Rua Helenite Ferreira de Souza. fundos da Skala distribuidora de bebidas."</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_051-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_051-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>"Que seja recuperada a Rua castelo branco setor 08, comprometida pelas chuvas."</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_052-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_052-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>"Solicitação de instalação e manutenção de iluminação pública na Rua Janair de Paula Neto, Setor 06."</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_053-2025_dhionatas_de__tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_053-2025_dhionatas_de__tassos_.pdf</t>
   </si>
   <si>
     <t>"Manutenção da lluminação Pública nos setores de número 06 e 07"</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_054-2025_dhionatas_de_tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_054-2025_dhionatas_de_tassos_.pdf</t>
   </si>
   <si>
     <t>"Tenaplanagem e Elevação do nível da Rua General Osório, setor 08"</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_055-2025_dhionatas_de_tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_055-2025_dhionatas_de_tassos_.pdf</t>
   </si>
   <si>
     <t>"Limpeza da caixa e Margens do Rio São Domingos que corta a cidade, no setor de número 8 e na Avenida Ayrton Senna. lndicamos também a limpeza do Canal da Cidadania do Município"</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_056-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_056-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>“Recuperação e Encascalhamento das Rua Santo André, Rua Rui Barbosa e Rua Campo Verde, setor 01”</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_057-2025_dhionatas_de_tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_057-2025_dhionatas_de_tassos_.pdf</t>
   </si>
   <si>
     <t>“Encascalhamento das Rua Santa Marta, setor 01 e Rua Brasília, setor 07”</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_058-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_058-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>“Manutenção da iluminação Pública nos setores de número 01 e 09”</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_059-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_059-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de recuperação e cascalhamento da Rua Amazonas setor 09”</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_060-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_060-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>"Manutenção da Iluminação Pública nos setores de número 01, 04, 05, 07 e 08."</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_061-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_061-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>"Encascalhamento dos Pontos críticos na Linha 26, km 1.5, P.A Buriti, Marco Satélite, linha C18, km 20, P.A São José do Buriti e Linha C22, km 14, P.A Santa Helena, próximo ao Guadalupe."</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_062-2025_dhionatas_de_thassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_062-2025_dhionatas_de_thassos.pdf</t>
   </si>
   <si>
     <t>“Manutenção da iluminação Pública nos setores de número 03, 06 e 08”</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_063-2025_ueder_ferreira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_063-2025_ueder_ferreira.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de patrolamento e cascalhamento nas ruas Minas Gerais e Brasília – setor 07”</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_064-2025_ivan_dutra_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_064-2025_ivan_dutra_-_publicado.pdf</t>
   </si>
   <si>
     <t>“Solicitação de Instalação faixa elevada na Rua Heleno de Andrade”</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_065-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_065-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>"Solicitação de manutenção e recuperação do travessão 31 (esquerda), Linha da fumaça, zona rural de Buritis/RO, e da rua pernambuco, Setor 08, Buritis/RO."</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_066-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_066-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado com urgência o serviço de recuperação e cascalhamento em pontos críticos e colocação de manilhas na linha  c-22 marco satélite guarda lupe."</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_067-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_067-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de patrolamento e cascalhamento na Rua São Lucas – setor 06”.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_068-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_068-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de recuperação de um bueiro aberto na avenida Ayrton Sena – Clínica Santa Teresa”.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_069-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_069-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de restauração e tampa buraco na Rua Presidente médici, Rua alto paraíso, Rua Alta floresta – setor 02”.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_070-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_070-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de recuperação e cascalhamento em pontos críticos das Ruas minas gerais e travessa 01, Rua chiquilito Ersa, Rua Brasília, Rua padre anchieta, Rua são Francisco do guaporé no setor 7”.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_071-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_071-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>“Restauração da Rua Presidente Médici, setor 02”.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_072-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_072-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>“A cascalhamento e patrolamento da Linha união. Viabilizando as condições de acesso aos moradores em períodos chuvosos”.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_073-2025_leo_silva_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_073-2025_leo_silva_-_publicado.pdf</t>
   </si>
   <si>
     <t>“Cascalhamento e patrolamento da linha 04 e mediações da maria marta braga”.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_074-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_074-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>“Solicitação de Aterro nas Cabeceira da Ponte do Rio Onça”.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_075-2025_renato_leitao_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_075-2025_renato_leitao_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado o serviço de Recuperação da Estrada Polo do Marco 40".</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_076-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_076-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de patrolamento e cascalhamento Na Rua Rio Grande do Norte – setor 05”</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_077-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_077-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de recuperação e cascalhamento em pontos críticos da linha c30 P.A rio alto”</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_078-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_078-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>“Que seja recuperado o Bueiro do canal central do setor 03, Rua José Bonifácio, que desmoronou devido fortes chuvas”</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_079-2025_dhionatas_de_tassos_fagner.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_079-2025_dhionatas_de_tassos_fagner.pdf</t>
   </si>
   <si>
     <t>“Manutenção da Iluminação Pública nos setores de número 02, 03, 06 e 08”</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_080-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_080-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>“Solicitação de providências nas ruas do Setor 07”</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_081-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_081-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de tapamento de Buraco Na Rua Presidente medici e rua alto paraíso – setor 02”</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_082-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_082-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“que seja realizado com urgência o serviço de patrolamento e cascalhamento Rua Primo Amaral – setor 06”</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_no_083-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_no_083-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de patrolamento e cascalhamento Rua Rosivaldo Teotônio Cardoso – setor 07”</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_no_084-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_no_084-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Que seja realizado com urgência o serviço de patrolamento e cascalhamento Na Rua Das Oliveiras – setor 01”</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_085-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_085-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Patrolamento e cascalhamento na rua Nova União  setor 02.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_086-2025_dhionatas_de_tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_086-2025_dhionatas_de_tassos_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e patrolamento das ruas Rodrigues Alves, Padre Anchieta setor 07 e Linha 04, PA BURITI, linha da fabrica de cabo de vassoura e chácara do Floresta.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_087-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_087-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública nos setores de número 07 e 08.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_088-2025_juliana_cibelly_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_088-2025_juliana_cibelly_.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado o serviço de tapa buracos na avenida Ayrton Senna, em frente à Central Norte"</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_089-2025_juliana_cibelly__.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_089-2025_juliana_cibelly__.pdf</t>
   </si>
   <si>
     <t>"Que seja ampliado o estacionamento de motos na avenida Porto Velho, em frente à empresa Gazin até a Farmácia Ultra Popular"</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_090-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_090-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública nos setores de número 08.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_091-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_091-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e constituição de ruas.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_092-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_092-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Recuperação das ruas Espirito Santo e Floriano Peixoto.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_093-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_093-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponte do Rio Onça.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_094-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_094-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Recuperação da São Marcos setor 06</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_096-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_096-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Solicitação de Patrolamento e cascalhamento de linha rural considerando o disposto no artigo 30, inciso V, da Constituição Federal, que atribui aos municípios a competência para organizar e prestar serviços públicos de interesse local, bem como o artigo 175 da Carta Magna, que estabelece a obrigatoriedade do Poder Público em garantir a infraestrutura necessária ao bem-estar da população</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_097-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_097-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de tampa buraco na rua vilhena setor 4</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_098-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_098-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de patrolamento e cascalhamento de pontos críticos da Linha Travessão Formigueiro</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_099-2025_juliana_cibelly_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_099-2025_juliana_cibelly_-_publicado.pdf</t>
   </si>
   <si>
     <t>Pintar as faixas de pedestres.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_100-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_100-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de recuperação de ponte na Linha C22 primeira, quilômetro 17 PA Santa Helena</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_101-2025_ivan_carlos_dutra_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_101-2025_ivan_carlos_dutra_-_publicado.pdf</t>
   </si>
   <si>
     <t>Solicitação de intervenção para drenagem e correção de pontos críticos na Lina 2A - zona rural</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_102-2025_renato_leitao-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_102-2025_renato_leitao-_publicado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de tapa- buraco e troca de lâmpadas na rotatória próxima ao comercial Guaíra.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_103-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_103-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação de gratificação de desempenho e produtividade aos profissionais da educação.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_104-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_104-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de regulamentar o sistema de compensação de horários por meio de banco de horas no âmbito do serviço público municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_105-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_105-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>Indica manutenção da iluminação Pública nos Setores de número 01 e 03.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_106-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_106-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de promover capacitação em atendimento ao público e conhecimento da rede municipal de saúde, com foco nos servidores recém empossados e na reciclagem dos servidores em exercício.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_107-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_107-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal a necessidade de regulamentar e implementar um programa de atenção á saúde mental para os servidores do SAMU de Buritis-RO.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Adriano Almeida</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_108-2025_adriano_de_almeida.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_108-2025_adriano_de_almeida.pdf</t>
   </si>
   <si>
     <t>Indica recuperação da via localizada na linha 72, após o estabelecimento conhecido como Boteco Edilaine, no primeiro travessão á esquerda na altura do Km 42, região do Marco 08.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_109-2025_leo_silva_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_109-2025_leo_silva_-_publicado.pdf</t>
   </si>
   <si>
     <t>A cascalhamento e patrolamento da linha da farinheira (zé do mel) travessão depois do calé lateral com serraria.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_110-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_110-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de tampa de buraco na rua teixeirópolis setor 03.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_111-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_111-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de recuperação do bueiro na rua mirante da serra setor 03.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_112-2025_lucas_luiz_de_cristo_teixeira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_112-2025_lucas_luiz_de_cristo_teixeira.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação dos pontos críticos da Linha C-22.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_113-2025_lucas_luiz_de_cristo_teixeira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_113-2025_lucas_luiz_de_cristo_teixeira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da rua Brasília no setor 07.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no__114-2025_ueder_rodrigues_ferreira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no__114-2025_ueder_rodrigues_ferreira.pdf</t>
   </si>
   <si>
     <t>"Que seja realizado com urgência o serviço de restauração da ponte Na rua Nova União - setor 02"</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_115-2025_dhionatas_de_tassos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_115-2025_dhionatas_de_tassos_.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e Patrolamento das Ruas Campos do Jordão, Nova Londrina, Brasília, Jorge Amado, Da Prata 1º Trecho, lata 1º e 2º Trecho, setor 07 no lrene Empreendimentos lmobiliários Eireli-Me (Loteamento da lrene).</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_116-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_116-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Buritis - RO a necessidade de que sejam realizadas, com urgência, ações de limpeza desobstrução dos bueiros localizados na Rua 27 de Dezembro, no Setor 08, neste Município.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_117-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_117-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Buritis - RO a necessidade que sejam realizados, com urgência, os serviços cie patrolamento e_x000D_
 cascalhamento no travessão da LH 07, lado direito, neste Município.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_118-2025_lucas_da_50.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_118-2025_lucas_da_50.pdf</t>
   </si>
   <si>
     <t>Solicita a redução do tamanho da rotatória e a substituição da iluminação pública nas proximidades do Comercial Guaíra.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_119-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_119-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento em diversos travessões na zona rural.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_120-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_120-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento nas Linhas 02, 03 e 04 - Marcos 16 e 20.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_121-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_121-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento nas Linhas, linha 72, Linha da Confusão até a esquina do Marco 08.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_no_122-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_no_122-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento - Linha 05 , Marco 40 - Rio Onça.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_no_123-2025_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_no_123-2025_leo_silva.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento - P.A São Domingos.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_124-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_124-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Cascalhamento da Linha União</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_linha_05.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_linha_05.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Cascalhamento da Linha 05 PA. Reviver</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_recuperacao_da_rua_celso_daniel.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_recuperacao_da_rua_celso_daniel.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos  e manutenção na Rua Celso Daniel Setor 07.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_rua_jose_cunha_2805_-_oficial_28129_assinado_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_rua_jose_cunha_2805_-_oficial_28129_assinado_3.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de restauração na Rua José Cunha Silva Júnior - setor 04</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_128_leo_silva_jorge_texeira_lampada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_128_leo_silva_jorge_texeira_lampada.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca e manutenção das lâmpadas da Rua Jorge Teixeira – Setor 06</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_129_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_129_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Rua Rodrigues Alves lateral do condomínio por do sol setor 07</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_130.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_130.pdf</t>
   </si>
   <si>
     <t>realização de obras de recuperação viária nas Ruas Rio Grande do Norte e Frei Caneca, no Setor 05, devido à intransitabilidade das vias.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_131.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_131.pdf</t>
   </si>
   <si>
     <t>realização de obras de patrolamento e cascalhamento na Linha 16, Marco 20, para recuperação da trafegabilidade rural.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao132.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao132.pdf</t>
   </si>
   <si>
     <t>construção ou disponibilização de estrutura adequada para abrigo de motoristas e monitores do transporte escolar na Escola Maria Marta.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_133.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a linha 10 PA São Domingo</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/scanner_20250529_rio_branco_72.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/scanner_20250529_rio_branco_72.pdf</t>
   </si>
   <si>
     <t>Recuperação da cabeceira da ponte da Linha do rio branco /72</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_135.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_135.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Linha 08</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_136..pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_136..pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Linha farinheira</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao-indicacao_137.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao-indicacao_137.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública nos setores de número 01, 02, 04, 06, 07 e 08</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_138_estacionamento.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_138_estacionamento.pdf</t>
   </si>
   <si>
     <t>Construção/Instalação de um estacionamento público em frente à Escola Sebastião Teodoro, localizada na Rua Forte Príncipe da Beira, Setor 05.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_139_iluminacao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_139_iluminacao.pdf</t>
   </si>
   <si>
     <t>Instalação e manutenção da iluminação pública nos seguintes endereços localizados no Setor 07.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_140_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_140_aparicio.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Senhor Prefeito Municipal que sejam realizadas ações de tapa-buracos e conserto da caixa de bueiro situada em frente à frutaria Pague Menos, na Rua Malacacheta, esquina com a Avenida Porto Velho, no Setor 02.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_141_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_141_aparicio.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Senhor Prefeito Municipal que determine ao setor competente a realização de operação tapa-buracos na Avenida Porto Velho, especialmente no trecho situado em frente ao posto principal em frente ao Contorno.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_142_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_142_aparicio.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Senhor Prefeito Municipal que seja realizada a recuperação da Rua Senador Álvaro Maia, no trecho compreendido entre a Rua Primo Amaral e a Rua Foz do Iguaçu, localizada no Setor 03.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_143.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de cascalhamento nas ruas setor 10 Rua guilherme, Rua Cícero Barbosa da silva, Rua Boa esperança, Rua Projetada 2, Rua Antônio Teixeira, Rua José Fidelis, Rua Jataí, Rua Projetada 01.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/renato30052025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/renato30052025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a retirada do antigo Portal da cidade de Buritis.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_dmtran_-0205_assinado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_dmtran_-0205_assinado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado O Fechamento das Vielas do canal próximo aos pergolados de madeira.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_146_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_146_assinada.pdf</t>
   </si>
   <si>
     <t>Recuperação da Rua Alto Paraíso, localizada no Setor 02.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/scanner_20250529_alvorada_str_03_lampada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/scanner_20250529_alvorada_str_03_lampada.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca e manutenção das lâmpadas da Rua Alvorada – Setor 03</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/scanner_20250529_jose_carlos_da_mata.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/scanner_20250529_jose_carlos_da_mata.pdf</t>
   </si>
   <si>
     <t>Solicitação de operação tapa-buracos na Rua José Carlos da Mata – Setor 01, nas proximidades do Loteamento do Luciano.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao-que_seja_realizado_com_urgencia_o_servico_de_tapa-_1.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao-que_seja_realizado_com_urgencia_o_servico_de_tapa-_1.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de tapa-buraco nas ruas setor 02 Rua_x000D_
  Presidente médici, Rua alta floresta, Rua Espigão do oeste, Rua Teresinha, Rua mal. Hermes_x000D_
  da f, Rua Cacaulândia.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/scanner_20250529_c22_gena_ferreti.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/scanner_20250529_c22_gena_ferreti.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento da Linha C-22 – nas mediações do Gena Ferreti.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_151.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Realização de obras de patrolamento e cascalhamento na Linha C-18, na região do Chapéu de Palha, visando a recuperação e melhoria da via rural.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_152-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_152-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na rua travesa da prata 2 setor 07</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_153.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação de ponte localizada na Rua Nova União, setor 02.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/scanner_20250529santo_expedito_str_01_lampada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/scanner_20250529santo_expedito_str_01_lampada.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca e manutenção das lâmpadas da Rua santo expedito – Setor 01</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/155.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/155.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 08.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/156.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/156.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Encascalhamento das Linhas Bandeirante km 50, C46 km 27 P.A Rio Alto.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_157.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e o reparo dos buracos existentes na Linha 03, no trecho correspondente à região do Pé de Galinha, nas proximidades do km 07.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_vereador_ueder_158.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_vereador_ueder_158.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Belém – setor 07</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/159.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/159.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal a realização de serviço de fechamento de bueiro aberto localizado Rua Osvaldo Cruz, N 1268, setor 05, próximo à avenida Paraná.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/160.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/160.pdf</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/161.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/161.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Encascalhamento das Ruas Machado de Asis, setor 01 e Querência do Norte setor 04.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/162.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/162.pdf</t>
   </si>
   <si>
     <t>Restauração da Rua da Conciliação, rua que dá acesso ao estádio municipal.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/163.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/163.pdf</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_164.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Patrolamento das linhas C22 e C30</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_165.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Instalação de bueiro na linha C30</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/index.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/index.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizado com urgência o serviço de manutenção da iluminação pública na Rua Novo Triunfo, situada no Setor 7.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/scanner_20250626.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/scanner_20250626.pdf</t>
   </si>
   <si>
     <t>Que seja realizado O Patrolamento da Linha Pé de Galinha</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_vereador_ueder_168.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_vereador_ueder_168.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Primavera setor 04</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_vereador_ueder_169.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_vereador_ueder_169.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na rua Colorado do oeste setor 05</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_170.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço Sinalização Viária com a colocação de Tachão Refletivo na Rotatória entre a avenida Airton Senna e Avenida Olavo Bilac.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/scanner_20250626_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/scanner_20250626_3.pdf</t>
   </si>
   <si>
     <t>Que seja realizada, com urgência, operação tapa-buracos na Rua Amazonas, situada no Setor 09,</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_172.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_172.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, no exercício de suas atribuições legais e regimentais, com fundamento no art. 15 da Lei Orgânica do Município de Buritis– RO e no Regimento Interno desta Casa Legislativa, vem, por meio desta, indicar ao Excelentíssimo Senhor Prefeito Municipal que estude e viabilize a concessão de recesso aos servidores do quadro de apoio das instituições de ensino do município durante o recesso letivo de julho, de forma similar ao que ocorre com os profissionais do magistério.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_173.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Instalação e manutenção da iluminação pública na Rua Colorado do Oeste</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_174_-_renato.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_174_-_renato.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Patrolamento e Cascalhamento e colocação de uma lombada de redução de velocidade na Rua Tropical setor 7 e 8.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_175_-_renato.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_175_-_renato.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Infraestrutura Viária com a colocação de 3 Redutores de Velocidade na Rua Guanabara setor 8.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/176.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/176.pdf</t>
   </si>
   <si>
     <t>A realização de operação tapa-buracos ou cascalhamento na Rua São Felipe, localizada no Setor 05, devido ao comprometimento da trafegabilidade.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/177.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/177.pdf</t>
   </si>
   <si>
     <t>A instalação e/ou substituição de lâmpadas da rede de iluminação pública nas ruas: Rosivaldo Teotônio (Setor 07), Querência do Norte (Setor 04), São Felipe (Setor 05), Parecis (Setor 04), Santo Expedito (Setor 01) e Vale do Paraíso (Setor 03).</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no__178_2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no__178_2025.pdf</t>
   </si>
   <si>
     <t>A substituição de lâmpadas queimadas na Rua São Miguel, localizada no Setor 05.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_179-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_179-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de elevação (aterro) e posterior cascalhamento na Rua Alagoas, localizado no setor 08, tal pedido vem de encontro com a necessidade dos moradores que reclamam de alagação no período chuvoso.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1849/180.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1849/180.pdf</t>
   </si>
   <si>
     <t>Limpeza, Patrolamento e Encascalhamento da Linha 72 no travessão da linha 9.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1850/181.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1850/181.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública nos setores de número 01, 04 e 08.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_182.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Infraestrutura Viária com a colocação de Redutor de Velocidade na Rua Mirante da serra setor 04, altura da encruzilhada com a Colina Verde</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1859/183.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1859/183.pdf</t>
   </si>
   <si>
     <t>Restauração das Rua Nova Colina e Rua Chupinguaia, próximos ao Nº 2282 e_x000D_
  comunidade São Pedro respectivamente.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1860/184.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1860/184.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 04.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_185_1.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_185_1.pdf</t>
   </si>
   <si>
     <t>Instalação de estacionamento para motocicletas na Avenida Porto Velho Setor 04</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_ruas_186.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_ruas_186.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de troca de lampadas na Rua Brasilia_x000D_
  N° 145 Setor 07</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao187.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao187.pdf</t>
   </si>
   <si>
     <t>A instalação ou substituição de lâmpadas na rede de iluminação pública nas proximidades dos imóveis localizados na Rua Vereador Jasmo, nº 1021, e Rua Rodrigues Alves, nº 953, ambas no Setor 07.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_188.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_188.pdf</t>
   </si>
   <si>
     <t>A recuperação do carreador localizado à direita da saída para Ariquemes, ao lado do ferro-velho, logo após o término das duas pistas.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1880/189.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1880/189.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública nos setores de número 1, 5, 7 e 8.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_190_-_samu.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_190_-_samu.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implementação de Sentido Único na Rua Castanheiras</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_vereador_ueder_191.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_vereador_ueder_191.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Projetada 11 no setor 07</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_192_-_vaga_idoso.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_192_-_vaga_idoso.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implementação de Vaga Preferencial para Idoso na Defensoria Publica em frente o postinho central.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1886/193.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1886/193.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 6.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_194-2025_dhionatas_de_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_194-2025_dhionatas_de_tassos.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 1.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1887/195.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1887/195.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 8.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_196.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Reparo  na iluminação pública na Rua Rebert de Souza, localizada no Setor 09.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_197_sistema.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_197_sistema.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de patrolamento na Rua AFONSO PENA E TAMPAR BURACO NA ESQUINA COM ROSILVALDO TEOTONIO Setor 07.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_198.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Patrolamento das linhas C26 e C30</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_199.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Patrolamento da linha 02 que dá acesso á vila Três Coqueiros</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_200.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de TAPA BURACOS na Rua FORTE PRNCIPE DA BEIRA  Setor 05. Rua da escola  Sebastião Theodoro Bernardo Filho</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_201.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Recuperação da linha Saracura</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1905/202.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1905/202.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 2.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_203.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de pintura e sinalização dos quebra molas na cidade.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_204.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência serviço de correção na iluminação publica no setor 09.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1938/205.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1938/205.pdf</t>
   </si>
   <si>
     <t>Indica: Manutenção da Iluminação Pública no setor de número 8.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1939/206.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1939/206.pdf</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1940/207.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1940/207.pdf</t>
   </si>
   <si>
     <t>Indica: Manutenção da Iluminação Pública nos setores de número 04  e 07.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1941/208.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1941/208.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública no setor de número 03.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1942/209.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1942/209.pdf</t>
   </si>
   <si>
     <t>Encascalhamento da Linha 04, Gleba 04, Projeto de Assentamento Buriti, abrangendo o trecho compreendido entre a fábrica de cabos de vassoura, a chácara denominada “Floresta” e o antigo matadouro local, situado após a residência do Departamento de Estradas de Rodagem (DER), acessível pela segunda entrada à direita.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_vereador_ueder_210.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_vereador_ueder_210.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Parecis setor 04</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_211_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_211_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com urgência redutor de velocidade ( quebra mola) na Rua cerejeiras setor 01</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_212-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_212-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na Rua  Ulisses Guimarães setor 07.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_213-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_213-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço do reposição de lâmpadas na Rua Extrema de Rondônia setor 02.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_214-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_214-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na Rua São Francisco do Guaporé setor 06.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1966/215.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1966/215.pdf</t>
   </si>
   <si>
     <t>Indica providências quanto à manutenção da iluminação pública nos Setores 1, 5, 6 e 8.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1968/216.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1968/216.pdf</t>
   </si>
   <si>
     <t>A substituição de  lâmpadas na rede de iluminação pública da Rua Ulisses Guimarães, situada no Setor 07, carece de iluminação pública eficiente, o que tem causado insegurança aos moradores, risco de acidentes e aumento da vulnerabilidade durante o período noturno.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_217_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_217_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito com urgência redutor de velocidade ( quebra mola) na Rua da Faveira setor 01</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_218.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Instalação e manutenção da iluminação pública na Rua Plácido de Castro.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1976/219.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1976/219.pdf</t>
   </si>
   <si>
     <t>Cascalhamento e recuperação da ponte na  C18,  nas proximidades da queijeira.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1984/setor_04.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1984/setor_04.pdf</t>
   </si>
   <si>
     <t>Solicitação de tapa buracos na Rua Chupinguaia, Setor 04.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_221_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_221_assinada.pdf</t>
   </si>
   <si>
     <t>Solicito que seja refeito com urgência redutor de velocidade ( quebra mola) na Avenida AYRTON SENNA SETOR 09</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_222_assinado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_222_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalado com urgência a tampa de um bueiro na Rua 22 de Abril esquina com avenida AYRTON SENNA SETOR 09</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1996/223.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1996/223.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública nos setores de número 03 e 06.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1991/scanner_20250903_2.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1991/scanner_20250903_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de tapa-buraco Rua José Cunha Silva Júnior, Setor 04.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1997/225.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1997/225.pdf</t>
   </si>
   <si>
     <t>Manutenção da Iluminação Pública nos setores de número 07 e 08.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_226_-2025_linha_marco_de_aluminio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_226_-2025_linha_marco_de_aluminio.pdf</t>
   </si>
   <si>
     <t>A necessidade de recuperação da Linha Marco de Alumínio.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2002/elvandas.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2002/elvandas.pdf</t>
   </si>
   <si>
     <t>Solicitação de um  Estacionamento (Escolar Seguro)</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_228.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Recuperação do Travessão Pica-Pau</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2001/assinada_229.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2001/assinada_229.pdf</t>
   </si>
   <si>
     <t>O Reparo Da Iluminação Pública No Canal Situado Ao Fundo Da Loja Gazin.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_230.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Recuperação/Instalação de iluminação pública.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_231.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_231.pdf</t>
   </si>
   <si>
     <t>O Reparo Da Iluminação Pública Na Entrada Da Faveira, Setor 01, Na Rua Do Antigo Bar Das Mangueiras.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2006/setor_lombadas_sinalizacao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2006/setor_lombadas_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para pintura e sinalização de todas as lombadas localizadas nas ruas e avenidas do município.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2007/setor_p.a_sao_domingos_ze_pretinho.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2007/setor_p.a_sao_domingos_ze_pretinho.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação da ponte da Linha 01, P.A. São Domingos, nas proximidades da propriedade do senhor Zé Pretinho, com implantação de manilhas.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2008/setor_01_gss.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2008/setor_01_gss.pdf</t>
   </si>
   <si>
     <t>Solicitação:  da construção de 02 (duas) lombadas  na Rua das Oliveiras, ao lado direito da Avenida Porto Velho, Setor 01,</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2011/235.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2011/235.pdf</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2012/iptu_236.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2012/iptu_236.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a isenção do pagamento do Imposto Predial e _x000D_
 Territorial Urbano - IPTU às pessoas com câncer residentes em Buritis/RO</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2025/237.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2025/237.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restauração da Avenida Rondônia, Setor 03, visando a melhoria da infraestrutura viária, a segurança de pedestres, ciclistas e motoristas, e a preservação da trafegabilidade, especialmente no acesso à escola estadual e à sede da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2027/238.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2027/238.pdf</t>
   </si>
   <si>
     <t>Indica: A necessidade de manutenção da iluminação pública na Rua José Carlos da Mata, Setor 01, nos pontos próximos aos números 1675 e 1885, e na Rua Dom São Luís Orione, Setor 07, nas proximidades do número 100, ao lado da creche e em frente ao barril de caixa d’água.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_239.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado com cascalho a Rua Iata, que está entre a Rua Jose Carlos da Mata e Rua Jorge Amado no Setor 07.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2053/rua_california_07.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2053/rua_california_07.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado com cascalho a Rua Califórnia, que está entre a Rua José_x000D_
 Carlos da Mata e Rua Jorge Amado no Setor 07.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao-_241_pintar_faixa_pedrestre_assinado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao-_241_pintar_faixa_pedrestre_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de restauração das tintas de sinalização das faixas em frente o colégio Josué de Castro e faixas elevadas em torno da rotatória.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_242.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Recuperação de ponte no travessão da C22 para C18</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2055/trilhao_aca_243_...linha_13_km_22.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2055/trilhao_aca_243_...linha_13_km_22.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter emergencial, a recuperação da ponte sobre o Rio São Francisco, localizada na Linha 13, Km 22, divisa entre os municípios de Buritis e Campo Novo.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_244_rua_rodrigues_alves_setor_07_assinado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_244_rua_rodrigues_alves_setor_07_assinado.pdf</t>
   </si>
   <si>
     <t>A necessidade de realizar o cascalhamento da Rua Rodrigues Alves, localizada no Setor 07.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2057/assinada_245.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2057/assinada_245.pdf</t>
   </si>
   <si>
     <t>Reparo na iluminação pública na Rua Pimenteira, situada no Setor 01 próximo_x000D_
  ao nº 1376 Rua do estádio.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2047/246_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2047/246_assinada.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado a Rua Buritis, perímetro entre as Ruas Novo Horizonte e Senador Álvaro Maia no setor 03.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2056/linha_c-40_quarentinha.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2056/linha_c-40_quarentinha.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de patrolamento e cascalhamento na Linha C- 40 Quarentinha.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2049/248.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2049/248.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a limpeza do Rio São Domingos entre os  Setores 08 e 05.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2050/249.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2050/249.pdf</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2060/250.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2060/250.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o aterro da Rua Ministro Andreazza entre a Rua Santa Juliana e Rua dos Milagres no Setor 05,</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2051/251.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2051/251.pdf</t>
   </si>
   <si>
     <t>Indica: A necessidade de manutenção da iluminação pública nos setores 01, 03, 04, 07 e 08.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2052/252.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2052/252.pdf</t>
   </si>
   <si>
     <t>Indica: A necessidade de manutenção da iluminação pública nos setores 05, 06 e 08.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_253-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_253-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Primo Amaral no setor 06</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2070/254.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2070/254.pdf</t>
   </si>
   <si>
     <t>Indica: A necessidade de manutenção da iluminação pública no setor 08.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_253.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Reparo  na iluminação pública na Rua Ministro Andreazza próximo ao nº 2413 setor 05.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2082/assinada_256.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2082/assinada_256.pdf</t>
   </si>
   <si>
     <t>A Necessidade De Recuperação  Da Rua Espírito Santo, Localizada No Setor 08.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2083/assinada_257.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2083/assinada_257.pdf</t>
   </si>
   <si>
     <t>Reparo  na iluminação pública na Rua Rosivaldo Teotônio Cardoso próximo ao nº 854  setor 07.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2084/258.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2084/258.pdf</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2085/scanner_20251008_2.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2085/scanner_20251008_2.pdf</t>
   </si>
   <si>
     <t>seja realizada, com urgência, a limpeza do canal localizado na Rua São Luís, Setor 04, esquina com a Avenida Porto Velho.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2099/rua_belenc_vereador_nelinho_setor_07_260.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2099/rua_belenc_vereador_nelinho_setor_07_260.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação de trechos danificados na Rua Belém com cruzamento da Rua Vereador Nelinho – Setor 07</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2100/261_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2100/261_assinada.pdf</t>
   </si>
   <si>
     <t>A Necessidade De Recuperação  Da Linha Da Farinheira, Marcos Satélite.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2101/262_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2101/262_assinada.pdf</t>
   </si>
   <si>
     <t>A Necessidade De Recuperação  Da Linha Formigueiro.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_263_-_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_263_-_assinada.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja Feito a Limpeza de um terreno na Rua Forte Príncipe da Beira, esquina com Rua União com  n° 1219 no Setor 05.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2103/264_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2103/264_assinada.pdf</t>
   </si>
   <si>
     <t>A Necessidade do Bloqueteamento da Rua Campo Novo Do Parecis, No Setor  04.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2108/265_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2108/265_assinada.pdf</t>
   </si>
   <si>
     <t>A  realização de serviços de melhoria e acabamento no Cemitério Municipal.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2109/266.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2109/266.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Encascalhamento das Ruas Santo André, no setor 01  e Ruas Campos do Jordão e Travessa da Prata 2,  no setor 07.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2114/267.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2114/267.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento da Rua José de Alencar, setor 01.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2115/268_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2115/268_assinada.pdf</t>
   </si>
   <si>
     <t>A necessidade de realização de serviço de patrolamento na estrada de acesso_x000D_
  ao Seringal São Pedro.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2116/269_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2116/269_assinada.pdf</t>
   </si>
   <si>
     <t>A necessidade de restauração da ponte sobre o Rio Cipó, localizada na região_x000D_
  do Seringal São Pedro, zona rural.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2117/270_semosp.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2117/270_semosp.pdf</t>
   </si>
   <si>
     <t>A necessidade de implantação de faixa elevada para travessia de pedestres na Rua Marcos Freire, Setor 07, em frente à Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2119/271_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2119/271_assinada.pdf</t>
   </si>
   <si>
     <t>A necessidade de recuperação de dois bueiros localizados na Linha C-18, lateral à fazenda do Sr. Geraldo Dentista, zona rural.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2118/272_assinadas.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2118/272_assinadas.pdf</t>
   </si>
   <si>
     <t>A necessidade de recuperação do bueiro localizado na Linha C-18, sentido PA_x000D_
  São Pedro, zona rural.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2120/273_assinadas.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2120/273_assinadas.pdf</t>
   </si>
   <si>
     <t>A necessidade de execução de obra de bloqueteamento na Rua Ana Maria Klen,_x000D_
  em frente à Escola Chiquilito Erse.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_274_limp._esc._sebastiao_theo....pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_274_limp._esc._sebastiao_theo....pdf</t>
   </si>
   <si>
     <t>Que seja Feito a Limpeza do terreno que faz parte do imóvel da Escola_x000D_
 Sebastião Theodoro Bernardo filho com endereço na Rua Forte Príncipe da Beira, 1506_x000D_
 Setor 05. 76880-000 Buritis - RO</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2122/275.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2122/275.pdf</t>
   </si>
   <si>
     <t>Indica: A necessidade de manutenção da iluminação pública no setor 07.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2123/276.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2123/276.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento da linha Seringal São Pedro.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2127/scanner_20251028.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2127/scanner_20251028.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Foz do Iguaçu setor 03</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2128/scanner_20251028_2.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2128/scanner_20251028_2.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua dos Pioneiros setor 03</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_20251028_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_20251028_3.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na rua Afonso pena e esquina Rodrigues Alves setor 07</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2130/scanner_20251028_4.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2130/scanner_20251028_4.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Theobroma no setor 02</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2132/scanner_20251029.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2132/scanner_20251029.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua Jorge Amado  no setor 07</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_282_lampada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_282_lampada.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Marechal Deodoro setor 07</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/</t>
+    <t>http://sapl.buritis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"Nos termos regimentais, indico ao Senhor Secretário Municipal Sindovaldo Ferreira de Souza, que seja feita a Reativação do quebra molas na Linha C-2, Gleba 6, P.A Buritis, Km 13 (Marco Satélite)."</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2134/morro_do_bugao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2134/morro_do_bugao.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e recuperação dos pontos críticos do trecho da antiga Fazenda Boa Sorte até a fazenda do senhor Roberto, próximo ao Morro do Bugão</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2135/luiz_lapa.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2135/luiz_lapa.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e recuperação dos pontos críticos do Travessão Luiz Lapa.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2136/linha_07_p.a_sao_domingos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2136/linha_07_p.a_sao_domingos.pdf</t>
   </si>
   <si>
     <t>Restauração e o pranchamento da ponte localizada na Linha 07 P.A São Domingos</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2137/formozinha.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2137/formozinha.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e recuperação dos pontos críticos da Linha da Formosinha.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2139/288_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2139/288_assinada.pdf</t>
   </si>
   <si>
     <t>A Necessidade De Recuperação  Da Rua Dom Luiz Orione, Localizada No Setor 07.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_n_289-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_n_289-2025.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas na Rua São Miguel do Guaporé, Setor 05.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2140/scanner_20251105.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2140/scanner_20251105.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento ao final da Rua travesa da prata  no setor 07</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2142/linha_2-a_e_3-a.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2142/linha_2-a_e_3-a.pdf</t>
   </si>
   <si>
     <t>Encascalhamento e recuperação dos pontos críticos da Linha 2-A, Linha 3-A e do travessão que interliga ambas, nas proximidades da antiga propriedade do senhor Claudir, conhecido como Bico Fino.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2143/292.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2143/292.pdf</t>
   </si>
   <si>
     <t>Indica: Ao Poder Executivo Municipal a necessidade de realizar serviços de_x000D_
  patrolamento e encascalhamento da Rua Rosivaldo Teotônio Cardoso,_x000D_
  localizada no Setor 07, onde se encontra instalada a Associação de Mães e_x000D_
  Amigos dos Autistas de Buritis– AMAAB</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2144/293.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2144/293.pdf</t>
   </si>
   <si>
     <t>Indica: Ao Departamento Municipal de Trânsito – DMTRAN. a necessidade de pintura de três faixas de pedestres na Avenida Ayrton Senna, sendo uma em frente ao Posto 2 Irmãos, nas proximidades do Supermercado Irmãos Gonçalves, outra próxima à Farmácia Preço Baixo e uma terceira nas imediações do Sicoob.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_294_lampada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_294_lampada.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na Rua Padre Chiquinho, setor 06.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2145/rua_guimaraes_setor_06.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2145/rua_guimaraes_setor_06.pdf</t>
   </si>
   <si>
     <t>Solicita reparos e encascalhamento na Rua Guimarães Rosa, Setor 06</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2147/scanner_20251106_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2147/scanner_20251106_3.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na  rua ministro Andreazza, setor 05.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2148/scanner_20251106_4.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2148/scanner_20251106_4.pdf</t>
   </si>
   <si>
     <t>Que seja realizado com urgência o serviço de reposição de lâmpadas na  Rua don Luiz Orione, setor 07.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2199/298.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2199/298.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o asfalto da Rua Quinze de Novembro no setor 04, entre as Ruas Cecilia Meirele e Abacaba.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2200/299.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2200/299.pdf</t>
   </si>
   <si>
     <t>Indica: A construção de faixa elevada para travessia de pedestres em via pública.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2201/300.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2201/300.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento da Rua das Oliveiras, Setor 01</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2208/scanner_20251118.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2208/scanner_20251118.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Belém com esquina com a rua faveira setor 07</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2212/302.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2212/302.pdf</t>
   </si>
   <si>
     <t>Indica: Ao Poder Executivo Municipal, DMTRAN, a necessidade de instalação de redutores de velocidade na Rua Forte Príncipe da Beira, nº 1336, Setor 05, e na Rua São Francisco do Guaporé, esquina com a Rua São Lucas, Setor 06, visando promover maior segurança viária.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2213/assinada__303.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2213/assinada__303.pdf</t>
   </si>
   <si>
     <t>"A Necessidade De Recuperação restauração da ponte na Linha Bandeirante km 42."</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2214/assinadas_304.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2214/assinadas_304.pdf</t>
   </si>
   <si>
     <t>"Indica a necessidade de recuperação dos pontos críticos localizados no Seringal São Pedro, especificamente no travessão da casa de dois andares, divisa com a propriedade do Dr. Fernando."</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_305-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_305-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Que seja feito o tapa buracos em vários lugares no asfalto da Av. Ayrton Senna principalmente no contorno em frente a Vitrolux."</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2217/scanner_20251124.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2217/scanner_20251124.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço de tapa-buraco Rua Foz do iguaçu, Setor 03.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2222/ilovepdf_merged_9.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2222/ilovepdf_merged_9.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que estude a viabilidade de_x000D_
 encaminhar a esta Casa Legislativa Projeto de Lei, ou, se for o caso, propor a alteração da_x000D_
 legislação municipal já existente, a fim de estabelecer normas claras para a limpeza,_x000D_
 conservação e manutenção dos terrenos baldios no município, definindo responsabilidades,_x000D_
 procedimentos e penalidades a serem aplicadas aos proprietários que não cumprirem as_x000D_
 determinações legais.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2223/308.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2223/308.pdf</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2224/309.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2224/309.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de execução de serviços de recapeamento asfáltico na Avenida Rondônia, próximo a Escola MEI Chapéuzinho Vermelho, Nº 2214, visando melhorar as condições de trafegabilidade, segurança viária e infraestrutura urbana.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2229/310.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2229/310.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Encascalhamento da Rua Machadinho D'Oeste, setor 05.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2232/311.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2232/311.pdf</t>
   </si>
   <si>
     <t>Indica: Patrolamento e Encascalhamento da Rua Ernesto Geisel, setor 08</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_312.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado com urgência o serviço de troca de lampadas na Rua 22 de Abril  Setor 09</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_313.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Solicito que seja refeito com urgência redutor de velocidade ( quebra mola) na Linha Marco Satélite – Marco Satélite</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_314.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construído e sinalizado com urgência redutor de velocidade ( quebra mola) na Rua Campo Novo esquina com a Rua Alvorada do oeste SETOR 03</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_315.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Recuperação de via e instalação de iluminação pública.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2245/316.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2245/316.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica ao Poder Executivo a necessidade de recapeamento asfáltico na Avenida Teixerópolis, visando melhorias na trafegabilidade, segurança viária e valorização da infraestrutura urbana no entorno da sede da Igreja Evangélica Assembleia de Deus, Ministério de Madureira.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2246/317.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2246/317.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica Patrolamento e Encascalhamento da Rua Theobrama, setor 02, próximo à Secretaria de Obras e Serviços Públicos (SEMOSP).</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_vereador_ueder_318_patrolamento.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_vereador_ueder_318_patrolamento.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na linha 72 Próximo do Quilometro 25.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_42_patrolamento.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_42_patrolamento.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Rua nossa senhora das graças setor 7.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2249/troca_de_lampadas_setor_08_rua_benjamin.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2249/troca_de_lampadas_setor_08_rua_benjamin.pdf</t>
   </si>
   <si>
     <t>Solicita a troca de lâmpada da iluminação pública na Rua Benjamin Constant, Setor 08, próximo à Igreja Católica, no final da rua.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2250/linha_uniao_toninho_vermelho_portas.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2250/linha_uniao_toninho_vermelho_portas.pdf</t>
   </si>
   <si>
     <t>A recuperação do trecho e dos pontos críticos na Linha União, nas proximidades da antiga serraria Toninho Vermelho, em frente à fábrica de portas, e em frente a pista de avião</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_vereador_ueder_322.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_vereador_ueder_322.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de patrolamento e cascalhamento  Na Linha C quarentinha  km 33.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_323.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_323.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência a reposição da tampa de bueiro na avenida paraná.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_324lampada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_324lampada.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência a reposição de lampada na rua Janair de Paula setor 07 e Rua padre Mario setor 06.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2255/325.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2255/325.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2260/str__04_rua_pequena_vanessa.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2260/str__04_rua_pequena_vanessa.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e a troca de lâmpada na Rua Pequena Vanessa, Setor 04, próximo ao nº 1976, na esquina.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2259/327.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2259/327.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica o patrolamento e o encascalhamento da Rua São Francisco do Guaporé, no Setor 06, em frente ao estabelecimento Extra; da Rua Quintino Bocaiuva, na esquina com a Rua Guanabara, no Setor 08; e da rotatória situada no encontro das ruas Guanabara e Ceará.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_328_assinada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_328_assinada.pdf</t>
   </si>
   <si>
     <t>solicitando recuperação da Rua Belém setor 07.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2273/329.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2273/329.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica A necessidade de manutenção da iluminação pública nos setores 04 e 08.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2274/330.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2274/330.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica Ao Poder Executivo Municipal a necessidade de execução de serviços de recapeamento asfáltico na Rua Forte Príncipe da Beira, no setor 05, Rua da EMEIEF Sebastião Theodoro, próximo ao Areial.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2275/331.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2275/331.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica o patrolamento e o encascalhamento das Ruas 15 de Novembro, 07 de Setembro e Floriano Peixoto no setor 08.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2276/332.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2276/332.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica o patrolamento e o encascalhamento das Ruas Afonso Pena, Espírito Santo e JK no setor 08.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2277/333.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2277/333.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica o patrolamento e o encascalhamento das Ruas Ernesto Geisel, Belém, próximo a APAE nos setores 08 e 07, respectivamente.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2278/334.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2278/334.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica o patrolamento e o encascalhamento das linhas Marco de Alumínio e linha 2A Saracura KM 15.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2280/335.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2280/335.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica o patrolamento e o encascalhamento da Rua Terezinha, setor 02, lateral da E.M.E.I.E.F. Paulo Freire.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2281/336.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2281/336.pdf</t>
   </si>
   <si>
     <t>Objeto: Indica ao Poder Executivo Municipal a necessidade de cascalhamento das vias públicas localizadas nas proximidades do Clube Nienke, especialmente no trecho compreendido após o clube, na primeira rua à direita e, em seguida, na primeira rua à esquerda, onde se identifica ponto crítico de trafegabilidade.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2294/assinada_337.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2294/assinada_337.pdf</t>
   </si>
   <si>
     <t>Solicitando recuperação da Rua Nova União setor 02.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_338lampada_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_338lampada_.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o serviço de reposição de lampadas na Rua Santa Marta setor 01.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_339.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_339.pdf</t>
   </si>
   <si>
     <t>que seja realizado com urgência o desentupimento de um boeiro localizado na Linha 5.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_no_001-2025_2_leo_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_no_001-2025_2_leo_silva.pdf</t>
   </si>
   <si>
     <t>"O vereador Léo Silva, no uso de suas atribuiçôes legais e regimentais, vem respeitosamente requerer a Vossa Excelência que seja disponibilizado um relatório detalhado das dívidas e dos recursos em caixa deixados pela gestão do ex-prefeito Ronaldi Rodrigues."</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_no_002-2025_ivan_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_no_002-2025_ivan_dutra.pdf</t>
   </si>
   <si>
     <t>"Que seja antecipada a 3ª (terceira) Sessão Ordinária, que se realizaria no dia 17 de fevereiro de 2025, às 19 horas, para ser realizada no dia 14 de fevereiro de 2025, às 19 horas."</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_no_003-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_no_003-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Providências sobre a alimentação fomecida aos servidores"</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_no_004-2025_lucas_da_50.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_no_004-2025_lucas_da_50.pdf</t>
   </si>
   <si>
     <t>"Que seja encaminhado relatório contendo todos os servidores, em estágio probatório, que se encontram em desvio de função"</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_no_005-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_no_005-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Proposta de Solenidade em Homenagem aos Funcionários da APAE"</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_no_006-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_no_006-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>"Solicitação de Esclarecimentos sobre a Devolução de Recursos provenientes da Lei Aldir Blanc"</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_no_007-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_no_007-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Que sejam encaminhadas informações detalhadas acerca da execução do Convênio n.º 099/2023, celebrado para a realização de pavimentação asfáltica nos setores 04 e 06, bem como na saída da cidade de Buritis sentido setor 10."</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_no_008-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_no_008-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"seja encaminhado relatório referente aos últimos 06 (seis) meses, contendo: a) O número de exames realizados no Laboratório particular conveniado ao Município; b) O número de exames realizados no Laboratório Municipal; c) Se existe alguma pendência de pagamento junto aos Laboratórios particulares conveniados."</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_no_009-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_no_009-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>"Que sejam encaminhadas informações a respeito do uso de veÍculo público por professor da rede municipal de ensino"</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_no_010-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_no_010-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>"lndicação para realização de estudo técnico visando a implantação de rotatória ou lombadas no cruzamento da Avenida Ayrton Senna com a Avenida Rondônia."</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_no_011-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_no_011-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações e providências sobre a incompatibilidade dos dois contratos de trabalho de 40 horas do servidor F. S. P. matrícula nº 3214."</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_012-2025_ivan_carlos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_012-2025_ivan_carlos_.pdf</t>
   </si>
   <si>
     <t>"Descrição contábil e informações acerca dos recursos oriundos das contas de luz do município de Buritis/RO"</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_013-2025_ueder_ferreira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_013-2025_ueder_ferreira.pdf</t>
   </si>
   <si>
     <t>"Que seja antecipada a 7ª (sétima) Sessão Ordinária"</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/requerimento_no_014-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/requerimento_no_014-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>"lnformações acerca de apuração de acidente envolvendo veículos da Secretaria Municipal de Obras"</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_no_015-2025_ueder_rodrigues_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_no_015-2025_ueder_rodrigues_.pdf</t>
   </si>
   <si>
     <t>"lnstalação de água e bebedouros no Ginásio Poliesportivo de Buritis"</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_no_016-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_no_016-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações sobre famílias de renda alta que recebem o Bolsa Família e possuêm integrantes com cargo ou emprego público"</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/requerimento_no_017-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/requerimento_no_017-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Levantamento da frota de veículos por secretaria, veículos ativos e inativos que estão parados independente do tempo."</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_no_018-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_no_018-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Preço de custo de todos os produtos de gêneros alimentícios que é adquirido para consumo do nosso município"</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/requerimento_no_019-2025__ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/requerimento_no_019-2025__ivan_carlos.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações e documentações referentes aos servidores do Poder Executivo quanto ao pagamento de auxílios, diárias, funções gratificadas, carga horária dos servidores, fichas de ponto e honorários sucumbenciais."</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_no_020-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_no_020-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações e documentações referentes à frota de veículos municipais, com detalhamento sobre quantidade, anos, modelos, setores de uso, aquisição e manutenção."</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_no_021-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_no_021-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>"Justificativa acerca da não execução dos valores destinados para iluminação pública no município de Buritis"</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_no_022-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_no_022-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>“Requisição da lista de alunos total e de bolsistas que a escolinha de futebol do flamengo disponibiliza para providencias cabíveis”</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_023-2025_ivan_carlos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_023-2025_ivan_carlos_.pdf</t>
   </si>
   <si>
     <t>“Solicitação de relatório detalhado sobre as máquinas e equipamentos vinculados à Secretaria de Agricultura e à Secretaria de Obras”</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento_no_024-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento_no_024-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>“Solicitação de relatório de multas aplicadas à concessionária, pareceres jurídicos e comprovação de atuação do setor jurídico da AGERB”</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>“Solicitação de informações detalhadas sobre despesas, demonstrativo financeiro e projeções de aposentadorias do IPREB, visando a saúde fiscal do município”</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_no_026-2025_ivan_carlos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_no_026-2025_ivan_carlos.pdf</t>
   </si>
   <si>
     <t>“Solicitação de apuração de Orçamento do Poder Legislativo”</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_027-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_027-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>“Solicito os chamamento Público de janeiro ao mês de março do ano de 2025”</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_no_028-2025_gilberto_aparicio_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_no_028-2025_gilberto_aparicio_.pdf</t>
   </si>
   <si>
     <t>"Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente solicitar de vossa excelência a lista caso houver, de servidores públicos de 2023 que geraram precatórios para o nosso município”</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_029-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_029-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>“Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente requerer de vossa excelência requerer o histórico de servidores que tem férias e licença-prêmio vencidas, caso houver, bem como valores a serem feitos para a quitação dos mesmos”</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_030-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_030-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>“Venho através deste, no uso de minhas atribuições legais e regimentais, respeitosamente requerer de Vossa Excelência, o envio de cópias dos decretos de nomeações e exonerações dos servidores ocupantes nos cargos em comissão referente ao exercício do ano 2023”</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/requerimento_no_031-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/requerimento_no_031-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>“Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente requerer de vossa excelência, informações sobre a contabilização dos valores pagos de acerto das exonerações de servidores ocupantes de cargos em comissão, servidores concursados e servidores admitidos via teste seletivo da folha de pagamento do ano de 2023”</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_032-2025_vereadores.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_032-2025_vereadores.pdf</t>
   </si>
   <si>
     <t>"Requer instauração de Comissão Parlamentar de Inquérito - CPI"</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_no_033-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_no_033-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>“Pedido de informações referentes à formação da comissão e às etapas em andamento para elaboração do novo Plano Municipal de Educação”</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_no_034-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_no_034-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente solicitar de vossa excelência a lista caso houver, de servidores públicos de 2024 que geraram precatórios para o nosso município"</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_no_035-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_no_035-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente solicitar de vossa excelência qual o limite (valor de percentagem) que o executivo teve de orçamento para gastos com folha de pagamento nos anos 2023, 2024 e os valores que foram pagos nos referidos anos citados"</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/requerimento_no_036-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/requerimento_no_036-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>"Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente solicitar de vossa excelência o orçamento de recursos individuais de cada secretaria referente a gestão ano 2023, 2024 e 2025 do nosso Município"</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1518/requerimento_no_037-2025_ueder_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1518/requerimento_no_037-2025_ueder_rodrigues.pdf</t>
   </si>
   <si>
     <t>"Que seja adiada a 12ª (décima segunda) Sessão Ordinária"</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_no_038-2025_renato_leitao_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_no_038-2025_renato_leitao_.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações detalhadas acerca de atos administrativos da gestão"</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_no_039-2025_gilberto_aparicio_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_no_039-2025_gilberto_aparicio_.pdf</t>
   </si>
   <si>
     <t>Informações acerca de precatórios oriundos da lei municipal nº 897/2014.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>Aparicio, Ivan da Farmácia, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/requerimento_no_040-2025_gilberto_aparicio_ivan_carlos_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/requerimento_no_040-2025_gilberto_aparicio_ivan_carlos_renato_leitao.pdf</t>
   </si>
   <si>
     <t>informações acerca dos partos realizados através do sistema único de saúde do município de Buritis, bem como sobre as atendimentos do programa nacional de prevenção, controles e eliminação da malária.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/requerimento_no_041-2025_gilberto_aparicio_ivan_dutra_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/requerimento_no_041-2025_gilberto_aparicio_ivan_dutra_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Informações acerca do registro da Unidade Básica de Saúde do setor 07.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/requerimento_no_042-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/requerimento_no_042-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre repasse de FUNDEB e cumprimento do piso nacional do magistério.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_no_043-2025_ueder_rodrigues_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_no_043-2025_ueder_rodrigues_.pdf</t>
   </si>
   <si>
     <t>Requisição a respeito da obra de pavimentação do setor 06 da empresa contratada para prestar este serviço.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_044-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_044-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>Venho através deste no uso de minhas atribuições legais e regimentais, respeitosamente solicitar de vossa senhoria excelência, a colaboração de tapumes nos portões da creche do setor 07, que se encontram abertos.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_045-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_045-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas acerca das atividades, responsabilidades e controle da atuação dos procuradores municipais.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_046-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_046-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Solicitações de informações detalhadas sobre impacto financeiro da aplicação do Piso Salarial Nacional do Magistério - exercício 2025</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_no_047-2025_ivan_carlos_dutra_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_no_047-2025_ivan_carlos_dutra_-_publicado.pdf</t>
   </si>
   <si>
     <t>Solicita informações pormenorizadas acerca de financiamentos contratos pela administração Municipal no período 2017 a 2024, sua execução, eventuais devoluções e o atual nível de endividamento no município.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_no_048-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_no_048-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Requer informação detalhadas sobre a efetiva aplicação da Lei Nº 15.100/2025, que proíbe o uso de aparelho celulares em escolas públicas do município, bem como sobre a eventual adoção de linguagem neutra no ambiente escolar e sue respectivo embasamento legal e pedagógico.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_049-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_049-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Solicita informações pormenorizadas acerca da incidência do IPTU, regularizada fundiária, registro cartorial de setores (bairros), delimitação de áreas urbanas e rurais e cobertura de serviços públicos de infraestrutura no município de Buritis - RO.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_050-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_050-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas a relação caso houver, de tributos como, IPVA, licenciamento e possíveis taxas de veículos públicos que estão inativos e sucateados</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_no_051-2025_gilberto_aparicio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_no_051-2025_gilberto_aparicio.pdf</t>
   </si>
   <si>
     <t>No uso de minhas atribuições legais e regimentais, venho solicitar se possível em planilha, contendo o nome, função, data de contratação e salário de servidores contratados nos últimos 6 meses do ano de 2024 se houver, e suas justificativas</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_no_052-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_no_052-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Solicita a antecipação da 19ª Sessão Ordinária do ano legislativo de 2025.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_053-2025_renato_leitao_dos_santos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_053-2025_renato_leitao_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a folha-ponto e publicidade do resumo da folha de pagamento dos servidores públicos municipais</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_no_054-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_no_054-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 19ª (décima nona) Sessão Ordinária</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_renato_-_secretaria_de_agricultura5b15d_assinado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_renato_-_secretaria_de_agricultura5b15d_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações - Ações, Abastecimentos e Convênios da Secretaria de Agricultura</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_no_056-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_no_056-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>lnformações e providências acerca das progressões funcionais dos servidores</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_no_057-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_no_057-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>Que seja homenageado na próxima sessão Ordinária da Câmara Municipal de Buritis -RO os dois alunos do colégio Marechal Rondon Maria e Matheus.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>José Lopes</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_no_058-2025_jose_lopes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_no_058-2025_jose_lopes.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 20ª (vigésima) Sessão Ordinária</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_no_059-2025_jose_lopes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_no_059-2025_jose_lopes.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a 21ª (vigésima primeira) Sessão Ordinária</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_060-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_060-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Realização de homenagem ao senhor Adelson Godinho pela atuação junto à Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_no_061-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_no_061-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Informações acerca da cedência de servidora que se encontra em estágio probatório</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_no_062-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_no_062-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>Informações acerca do pagamento dos voluntários que atuam no âmbito do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_063-2025_gilberto_aparicio_1.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_063-2025_gilberto_aparicio_1.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da CPI</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>Aparicio, Ivan da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_064-2025_gilberto_aparicio_e_ivan_carlos_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_064-2025_gilberto_aparicio_e_ivan_carlos_.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o impacto orçamentário dos feriados na folha de pagamento dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_065-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_065-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações detalhadas sobre receitas e despesas previdenciárias dos exercícios de 2024 e 2025, com explicação sobre a equivalência entre arrecadação e despesa, e critérios adotados na tabela anexa ao Projeto de Lei da LDO</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_066-2025_jose_lopes_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_066-2025_jose_lopes_.pdf</t>
   </si>
   <si>
     <t>"Documentos do processo licitatório eletrônico nº 90093/2024."</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_ivan_carlos_-_publicada.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_ivan_carlos_-_publicada.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a 25ª vigésima quinta Sessões Ordinária para o dia 07/08/2025 e 26ª vigésima sexta Sessão Ordinária para o dia 08/08/2025.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>"Adiamento das sessões Ordinárias nas datas referidas."</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_no_069-2025_leo_silva_1.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_no_069-2025_leo_silva_1.pdf</t>
   </si>
   <si>
     <t>"Que seja prorrogado os prazos para conclusão dos trabalhos da CPI"</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_no_070-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_no_070-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações acerca de acidente envolvendo veículo oficial da Secretaria Municipal de Agricultura"</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_no_071-2025_ivan_carlos_gilberto_aparicio_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_no_071-2025_ivan_carlos_gilberto_aparicio_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>"Solicitação de Oitiva da Secretaria Municipal de Educação sobre a Falta de Merenda Escolar"</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_no_072-2025_juliana_cibelly.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_no_072-2025_juliana_cibelly.pdf</t>
   </si>
   <si>
     <t>"Que seja antecipada a 31ª (trigésima Primeira) Sessão Ordinária."</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_no_073-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_no_073-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Realização de Sessão Solene em Homenagem e premiação aos Professores"</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_074-2025_dhionatas_tassos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_074-2025_dhionatas_tassos.pdf</t>
   </si>
   <si>
     <t>"Que seja adiada a 33ª (trigésima terceira) Sessão Ordinária</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_no_075-2025_lucas_luiz.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_no_075-2025_lucas_luiz.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações detalhadas acerca da madeira apreendida no município de Buritis-RO"</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_no_076-2025_lucas_luiz.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_no_076-2025_lucas_luiz.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações detalhadas acerca do convênio de abastecimento celebrado no município de Buritis - RO"</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_no_077-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_no_077-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Informações sobre o cumprimento da emenda impositiva destinada para aquisição de cimento para construção de boca de ala da linha Doizinha esquerda - Rio São Domingos"</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_078-2025_otoniel_bernardes.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_078-2025_otoniel_bernardes.pdf</t>
   </si>
   <si>
     <t>"O vereador Otoniel Bernardes, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer a Vossa Excelência que seja disponibilizado um relatório detalhado dos atendimentos aos produtores rurais beneficiados com o porteira adentro."</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>Aparicio, Ivan da Farmácia, Lucas da 50, Professora Juliana Cibelly, Professor Ueder</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_079-2025_ivan_lucas_ueder_juliana.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_079-2025_ivan_lucas_ueder_juliana.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações sobre a aplicação de recursos em educação no Município de Buritis/RO"</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>Lucas da 50, Professor Ueder</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_080-2025_lucasueder.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_080-2025_lucasueder.pdf</t>
   </si>
   <si>
     <t>"Solicitação de informações sobre a limpeza e manutenção do canal que corta a cidade de Buritis-RO"</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_081-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_081-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>O Vereador Renato Leitão dos Santos, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer a Vossa Excelência que seja solicitado ao Poder Executivo Municipal a prestação de contas referente ao recurso repassado para a ACIB no valor de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_no_082-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_no_082-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Cumprimento da Lei Municipal nº 1.412/2019 - Licenças-Prêmio e Férias"</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2110/requerimento_no_083-2025._ivan_carlos_dutra.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2110/requerimento_no_083-2025._ivan_carlos_dutra.pdf</t>
   </si>
   <si>
     <t>"Solicitação de Sessão Solene em Homenagem à Polícia Militar Mirim de Buritis e ao Corpo Docente Responsável"</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_084-2025._renato_leitao..pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_084-2025._renato_leitao..pdf</t>
   </si>
   <si>
     <t>"O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer, após ouvido o plenário, que seja oficiado ao Poder Executivo Municipal e à Secretaria Municipal de Educação, solicitando as seguintes informações referentes aos orientadores educacionais do município."</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_no_085-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_no_085-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizadas as imagens das câmeras de segurança localizadas:_x000D_
 - no corredor dos fundos;_x000D_
 -no corredor principal que dá acesso aos banheiros da Câmara Municipal de Buritis-RO, referentes aos dias 21, 22, 23, e 24 de outubro de 2025, das 07:30 ás 13:30.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_086-2025_comissao_processante.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_086-2025_comissao_processante.pdf</t>
   </si>
   <si>
     <t>Comissão Processante da Câmara Municipal de Buritis/RO</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2215/requerimento_no_087-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2215/requerimento_no_087-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Que seja concedido título de cidadão honorário aos padres Otávio Marques Ferreira e Diego de Lima Dias"</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_no_088-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_no_088-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Inclusão de nome para Título de Cidadão Honorário"</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_no_089-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_no_089-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Solenidade de Homenagem aos ganhadores do 1º e 3º lugares do 5º Concurso de Qualidade e Sustentabilidade do Cacau de Rondônia (CONCACAU)"</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_090-2025_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_090-2025_renato_leitao.pdf</t>
   </si>
   <si>
     <t>"Solenidade de Homenagem aos paticipantes do Jogos Escolares Paralímpicos Brasileiro e à ganhadora nacional do arremesso de peso, lançamento de pelota e salto em distância, bem como aos participantes do Campeonato Brasileiro de Judô"</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>Aparicio, Leo Silva, Otoniel Bernardes, Professora Juliana Cibelly</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2261/requerimento_no_091-2025_vereadores.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2261/requerimento_no_091-2025_vereadores.pdf</t>
   </si>
   <si>
     <t>"Pedido de informações Detalhadas Sobre a Execução dos Recursos do FUNDEB"</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Valtair Fritz dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial para os servidores públicos efetivos do Executivo Municipal referente ao exercício de 2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>"Concede aumento salarial para os servidores efetivos e comissionados no âmbito da Câmara Municipal de Buritis - RO".</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei_003-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei_003-2025.pdf</t>
   </si>
   <si>
     <t>"Revoga os artigos 47 a 61 da Lei Municipal nº 1.909/2023 e os artigos 8 ao 13 da Lei Municipal nº 1.908/ 2023"</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei_004-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei_004-2025.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis Municipais nº 1942/2023 e nº 1943/2023"</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_n_005-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_n_005-2025.pdf</t>
   </si>
   <si>
     <t>"Proíbe o desvio de função de servidores públicos municipais em estágio probatório no âmbito do município de Buritis e dá outras providências."</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_n_006-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_n_006-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a avaliação físico-funcional e a aprovação de projetos arquitetônicos voltados para atividades de interesse da saúde, estabelece critérios para o licenciamento sanitário e dá outras providências."</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_n_007-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_n_007-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 10 da Lei Municipal nº 1868/2023 que Institui Programa de Estágio para Estudantes de Ensino Médio, Pós-Médio, Superior e Pós Superior no âmbito da Prefeitura Municipal de Buritis e dá outras providências".</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_n_008-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_n_008-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_n_009-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_n_009-2025.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial pata os servidores públicos efetivos do Executivo Municipal referente ao exercício de 2024 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no_010-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no_010-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1867/2023 que Institui o Serviço Voluntário no âmbito da Administração Pública Municipal  e dá outras providências".</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no_011-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no_011-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o valor da Diária Especial de Campo paga aos Agentes Honoríficos Por Serviços Especializados, prevista no ANEXO I da Lei nas Leis Municipais nº 764/2013 e 880/2014, e da outras providências"</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_012-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_012-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superavit Financeiro ao Orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no_013-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no_013-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superavit Financeiro no Orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no_015-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no_015-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no_015-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no_015-2025.pdf</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_no_016-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_no_016-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no_017-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no_017-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superavit Financeiro no Orçamento vigente e  dá outras providências".</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei_no_018-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei_no_018-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação da legislação municipal às diretrizes nacionais para a Tarifa Social de Água e Esgoto, previsto na Lei Federal nº 14.898/2024. e dá outras providências".</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_no_019-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_no_019-2025.pdf</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_lei_no_020-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_lei_no_020-2025.pdf</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei_no_021-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei_no_021-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superavit Financeiro no Orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_no_022-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_no_022-2025.pdf</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_no_023-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_no_023-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o repasse financeiro através de Convênio para a APAE do Município de Buritis/RO e dá outras providências."</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/projeto_de_lei_no_024-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/projeto_de_lei_no_024-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva nº 10/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_lei_no_025-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_lei_no_025-2025.pdf</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_026-2025_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_026-2025_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do objeto da Emenda Impositiva nº 10/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/projeto_de_lei_no_027-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/projeto_de_lei_no_027-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público através de Teste Seletivo Simplificado mediante análise de currículo de profissionais para Secretaria Municipal de Educação, Esporte, Cultura e Lazer - SEMECE e Secretaria Municipal de Assistência Social e Trabalho, e dá outras providências."</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_no_028-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_no_028-2025.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial para os Conselheiros Tutelares do Município de Buritis referente ao exercício de 2023 e 2024 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_no_029-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_no_029-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superavit Financeiro no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei_no_030-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei_no_030-2025.pdf</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_no_031-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_no_031-2025.pdf</t>
   </si>
   <si>
     <t>"Proíbe a contratação de shows, artistas e eventos abertos ao público infantojuvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado, ao uso de drogas ou conteúdos de cunho sexual, e dá outras providências."</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_no_032-2025_relatorio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_no_032-2025_relatorio.pdf</t>
   </si>
   <si>
     <t>Consta que não existe o projeto de lei nº 032/2025, e retomando a ordem sequencial nº 033/2025 em diante normalmente.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_no_033-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_no_033-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado o artigo 4º da Lei Municipal 1647/2022 criando a Indenização Excepcional por Serviço de Campo e da outras providências".</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_no_034-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_no_034-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado o inciso I e o Inciso II do artigo 27 da Lei Municipal da Lei Municipal 759/2013 e da outras providências".</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei_no_035-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei_no_035-2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE INCENTIVO E DESCONTO DENOMINADO 'IPTU VERDE' NO MUNICÍPIO DE BURITIS E DÁ OUTRAS PROVIDÊNCIAS""</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_no_036-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_no_036-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a nova redação dos artigos 40, 43 e 44 da Lei Municipal n" 601/2011, do inciso I do § 1º do artigo 11 da Lei Municipal no 603/2011 e do inciso I do § 1º do artigo 10 da Lei Municipal n" 602/2011, além de outras providências."</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_no_037-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_no_037-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 006/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_no_038-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_no_038-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o sistema de contratação de médicos especialistas, no âmbito das unidades de atenção básica e atenção especializada do município de Buritis, mediante credenciamento por chamamento público e dá outras providências."</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_no_039-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_no_039-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Adicional Especiel por Superávit Financeiro no Orçamento Vigente e dá Outras Providências."</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_no_040-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_no_040-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda de Bancada 2/União e Emenda Impositiva 003/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_no_041-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_no_041-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 003/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_no_042-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_no_042-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a cor da estrela presente na bandeira e no vrasão do Município de Buritis, Estado de Rondônia."</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei_no_043-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei_no_043-2025.pdf</t>
   </si>
   <si>
     <t>"Institui tratamento diferenciado, favorecido e simplificado às microempresas (ME), empresas de pequeno porte (EPP), agricultores familiares, produtores rurais pessoa física, microempreendedores infividuais (MEI) e sociedades cooperativas de consumo nas contratações públicas de bens, serviços e obras no âmbito da administração pública municipal."</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei_no_044-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei_no_044-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 10/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei_no_045-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei_no_045-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadaçâo no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Adriano Almeida, Leo Silva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/projeto_de_lei_no_046-2025_com_substituto_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/projeto_de_lei_no_046-2025_com_substituto_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção do auxílio-alimentação aos vereadores do Município de Buritis - estado de Rondônia e dá outras providências."</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_047-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_047-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda de Bancada 04/PP e dá outras providências."</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_no_048-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_no_048-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 02/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_lei_no_049-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_lei_no_049-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 006/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/projeto_de_lei_no_050-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/projeto_de_lei_no_050-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 008/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_no_051-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_no_051-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 006/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_no_052-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_no_052-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 005/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_no_053-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_no_053-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências."</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_no_054-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_no_054-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/projeto_de_lei_no_055-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/projeto_de_lei_no_055-2025.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_056-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_056-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_057-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_057-2025.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_no_058-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_no_058-2025.pdf</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_no_059-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_no_059-2025.pdf</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_no_060-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_no_060-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_no_061-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_no_061-2025.pdf</t>
   </si>
   <si>
     <t>"Revoga os dispositivos das leis municipais nº 119/2001 e nº 908/2014, para dispor sobre a obrigatoriedade da limpeza e manutenção de terrenos baldios no município de Buritis, e dá outras providências"</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_no_062-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_no_062-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 011/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_063-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_063-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 004/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_064-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_064-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 007/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_065-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_065-2025.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_no_066-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_no_066-2025.pdf</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_no_067-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_no_067-2025.pdf</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_068-2025_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_068-2025_.pdf</t>
   </si>
   <si>
     <t>"lnclui §3º ao artigo 2º da Lei 202/2003."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_no_069-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_no_069-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o obrigatoriedade de divulgação anual do calendário de pagamento dos servidores públicos pelo Poder Executivo e Legislativo do Municipio de Buritis e dá outras providências."</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_no_070-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_no_070-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de que as aulas de Educação Física no Ensino Fundamental I da rede municipal de ensino sejam ministradas exclusivamente por profissionais com formação em Licenciatura em Educação Física."</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_no_071-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_no_071-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1.147, de 2017, para incluir o artigo 26-A, que dispensa os estabelecimentos previstos no anexo I da obrigatoriedade de obtenção de alvará e licença de localização e funcionamento, e dá outras providências"</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_no_072-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_no_072-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Muncipal a efetuar a alteração do Objeto da Emenda Impositiva 006/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_no_073-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_no_073-2025.pdf</t>
   </si>
   <si>
     <t>“Cria o dia social do trabalhador urbano e rural e autoriza o executivo repassar recursos financeiros a Associação Comercial e Industrial de Buritis – ACIB, e dá outras providências”</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/oficio_no_005-ccj-cmb-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/oficio_no_005-ccj-cmb-2025.pdf</t>
   </si>
   <si>
     <t>"Comunicação de restituição do Projeto de Lei Ordinária nº 074/2025"</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_no_075-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_no_075-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências "</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_no_076-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_no_076-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar repasse financeiro para o Centro Espírita Beneficente União do Vegetal Núcleo Mestre Nesclar, com objetivo de realizar a XII Feira das Flores de Holambra em Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_no_077-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_no_077-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a nova redação dos artigos 40, 43 e 44 da Lei Municipal nº 601/2011, do inciso I do § 1º do artigo 11 da Lei Municipal nº 603/2011 e do incido I do § 1º do artigo 10 da Lei Municipal nº 602/2011, além de outras providências"</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_no_078-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_no_078-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado os incisos I, II e XII do art. 27 e o art. 29 da Lei Municipal nº 759/2013 e dá Outras Providências"</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_no_079-2025_com_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_no_079-2025_com_substitutivo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o pagamento das requisições de pequeno valor devidas pelo Município de Buritis, decorrentes de decisões judiciais, nos termos dos §§ 3º e 4º do artigo 100 da Constituição Federal"</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_no_080-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_no_080-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providencias"</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_no_081-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_no_081-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional suplementar por anulação ao orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_no_082-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_no_082-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objeto da emenda impositiva nº 006/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_no_083-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_no_083-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a lei de diretrizes orçamentárias - LDO de 2026 e dá outras providências"</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_no_084-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_no_084-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre normas de proteção ao consumidor contra práticas abusivas por parte da distribuidora de energia elétrica no Município de Buritis - RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Otoniel Bernardes, Psicólogo Dhionatas Tassos</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_lei_no_085-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_lei_no_085-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Institui data comemorativa em Buritis-RO, no dia 18 de junho como dia dos Evangélicos"</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_de_lei_no_086-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_de_lei_no_086-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial por Superávit Financeiro no orçamento vigente e dá outras Providências.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_de_lei_no_087-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_de_lei_no_087-2025.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei_no_088-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei_no_088-2025.pdf</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_no_089-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_no_089-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado o inciso , III do art. 1º da lei municipal nº 2.185/2025 e da outras providências."</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_090-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_090-2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece Normas para organização e compartilhamento da infraestrutura de postes pelas empresas de distribuição de energia elétrica e demais prestadoras de serviços no município de Buritis- RO."</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/projeto_de_lei_no_091-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/projeto_de_lei_no_091-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e superávit financeiro no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_lei_no_092-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_lei_no_092-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar alteração do objeto da emenda impositiva 003/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/projeto_de_lei_no_093-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/projeto_de_lei_no_093-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo Municipal a efetuar a alteração da Emenda Impositiva 001/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_no_094-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_no_094-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e suplementação por anulação no orçamento vigente e dá outras providências" .</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_lei_no_095-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_lei_no_095-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação de escola pública no município de Buritis -RO".</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_lei_no_096-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_lei_no_096-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_lei_no_097-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_lei_no_097-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objeto da emenda impositiva 005/2024 e dá outras providências" .</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/projeto_de_lei_no_098-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/projeto_de_lei_no_098-2025.pdf</t>
   </si>
   <si>
     <t>"Institui no município de Buritis/RO a Política Municipal de saúde na escola".</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/projeto_de_lei_no_099-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/projeto_de_lei_no_099-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Fica alterado o artigo 4º da Lei Municipal 1647/2022 criando a Indenização Excepcional por Serviço de Campo e dá outras providências"</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/projeto_de_lei_no_100-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/projeto_de_lei_no_100-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 12 da Lei Municipal n° 2.174, de 2025, que dispõe sobre o Programa de Recuperação Fiscal - REFIS no âmbito do Município de Buritis/RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_lei_no_101-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_lei_no_101-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre auxílio de deslocamento e atividade de campo e dá outras providências"</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>"Acrescenta o parágrafo único no artigo 2º e altera o artigo 2º da Lei Municipal 1568/2021 que autoriza o Poder Executivo a Firmar Termo de Parceria pública e Privada através de convenio com a Associação São Luis Orione de Buritis - ASLOB, e da outras providências"</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_no_103-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_no_103-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo repassar recursos financeiros através de convênio a Associação São Luís Orione de Buritis - ASLOB, e dá outras providências.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_104-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_104-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para organização, manutenção e compartilhamento da infraestrutura de postes pelas empresas de distribuição de energia elétrica e demais prestadoras de serviços no Município de Buritis - RO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/projeto_de_lei_no_105-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/projeto_de_lei_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_no_106-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_no_106-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_lei_no_107-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_lei_no_107-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre auxílio de deslocamento e atividades de campo e dá outras providências"</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_109-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_109-2025.pdf</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_no_111-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_no_111-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo para execução de obras e serviços de infraestrutura no Parque de Exposição Mauro Roberto Gonçalves Silva, visando à realização da 8ª EXPOBUR, e dá outras providências".</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_112-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_112-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação da demanda atendida e da lista de espera por vagas em creches do Município"</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_113-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_113-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a entrega domiciliar de medicamentos de uso contínuo aos munícipes, e dá outras providências".</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_114-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_114-2025.pdf</t>
   </si>
   <si>
     <t>"lnstitui, no âmbito das instituições de ensino da rede pública municipal, a oferta de aulas extracurriculares de educação financeira, empreendedorismo e noções básicas de direito"</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_115-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_115-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os anexos das Leis Municipais 601/2011 e 603/2011 e dá outras providências"</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_de_lei_no_116-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_de_lei_no_116-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 2° da Lei Municipal Nº 2203/2025, e dá outras providências"</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_no_117-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis 103/2021 e 2.190/2025 e institui o dia 29 de julho como data comemorativa alusiva ao dia de Santa Marta</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/projeto_de_lei_no_118-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/projeto_de_lei_no_118-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo máximo para a expedição de alvará e licença de funcionamento no âmbito do Município de Buritis-RO e dá outras providências</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>Autoriza a regularização de desmembramento de terrenos e edificações com área menor a 125M²</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_no_120-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de vistoria e higienização periódica das caixas d'água e a troca de filtros de bebedouros nas escolas e repartições públicas municipais de Buritis e dá outras providências</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_no_121-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_no_121-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação de servidores das unidades escolares da rede pública municipal de Buritis/RO para o uso de extintores de incêncio e hidrantes, bem manutenção equipamentos, e da outras providências</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_no_122-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_no_122-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 10/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/projeto_de_lei_no_123-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/projeto_de_lei_no_123-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a regularização de desmembramento de terrenos e edificações com área menor a 125M²"</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/projeto_de_lei_no_124-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/projeto_de_lei_no_124-2025.pdf</t>
   </si>
   <si>
     <t>"Determina a substituição dos sinais sonoros nos estabelecimentos de ensino público e privado, em atenção aos alunos com transtorno do espectro autista."</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_de_lei_no_125-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_de_lei_no_125-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o Programa de incentivo e desconto denominado ´´IPTU Verde´´ no Município de Buritis, mediante o acréscimo do art. 3º –A á Lei Municipal Nº 2.159, de 2025, e dá outras providências"</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_no_126-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_no_126-2025.pdf</t>
   </si>
   <si>
     <t>"Revoga as Leis 103/2021 e 2.190/2025 e institui o dia 29 de julho como data comemorativa alusiva ao dia de Santa Marta e a Lei 2.188/2025"</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_no_127-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_no_127-2025.pdf</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1864/projeto_de_lei_no_128-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1864/projeto_de_lei_no_128-2025.pdf</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1865/projeto_de_lei_no_129-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1865/projeto_de_lei_no_129-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os direitos e as diretrizes da Política Municipal de Proteção da Pessoa com Transtorno do Espectro Autista (TEA) no Município de Buritis, e dá outras providências"</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_lei_no_130-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_lei_no_130-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de sinalização de obras realizadas por empresas contratadas ou órgãos da administração pública em vias públicas e estabelece sanções para o descumprimento."</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1868/projeto_de_lei_no_131-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1868/projeto_de_lei_no_131-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Serviço Voluntário Educacional para atuar com oficinas na Creche da Educação em Tempo Integral - ETI, pertencentes ao Sistema Municipal de Ensino de Buritis/RO"</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1869/projeto_de_lei_no_132-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1869/projeto_de_lei_no_132-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a acessibilidade de pessoas com deficiência ou mobilidade reduzida a brinquedos e equipamentos de academia em espaços, creches e escolas públicas municipais."</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_no_133-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_no_133-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e superávit financeiro no orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_no_134-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_no_134-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal 2204/2025 e dá outras providências"</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1906/projetodeleino135.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1906/projetodeleino135.pdf</t>
   </si>
   <si>
     <t>"Declaração de Utilidade Pública a Associação de Capoeira, Esporte e Cultura Sombra da Mata"</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_136-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_136-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a custear despesa com alimentação aos servidores do cargo de vigilante, que atuem em regime de plantão e dá outras providências"</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_137-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_137-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 12 da Lei Municipal Nº 2.174, de 2025, que dispõe sobe o programa de recuperação fiscal - REFIS no âmbito do município de Buritis/RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_138-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_138-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público através de teste seletivo simplificado mediante a análise de currículo de profissionais para a Secretaria Municipal de Educação, Esporte, Cultura e Lazer- SEMEC e dá outras providências".</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_139-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_139-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o § 1º do artigo 1º da Lei 1708/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_no_140-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_no_140-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar por anulação ao orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_no_141-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_no_141-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 12 da Lei Municipal nº2.174 de 2025, que dispõe sobre o programa de recuperação fiscal - REFIS no âmbito do município de Buritis/RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1959/projeto_de_lei_no_142-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1959/projeto_de_lei_no_142-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a disponibilizar maquinário para apoio à realização da Cavalgada como evento de Lazer e dá outras providências"</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_de_lei_no_143-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_de_lei_no_143-2025.pdf</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_no_144-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_no_144-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 4º da Lei Municipal n° 1.647/2022 criando a Diária Excepcional de Deslocamento para a realização de serviços fora da área Urbana Municipal, regulamentando a sua concessão no âmbito das Secretarias Municipais e dando outras providências"</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_no_145-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_no_145-2025.pdf</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_no_146-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_no_146-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Buritis/RO, por intermédio da Secretaria Municipal de fazenda por intermédio do Departamento Municipal de Trânsito DMTRAN, a celebrar convênio com o Estado de Rondônia, por intermédio da Polícia Militar de Rondônia - PMRO, e dá outras providências".</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_no_147-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_no_147-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o § 1° do artigo 1° da Lei 1708/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1980/projeto_de_lei_no_148-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1980/projeto_de_lei_no_148-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 005/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_lei_no_149-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_lei_no_149-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a custear despesa com alimentação aos servidores do cargo de vigilante, que atuem em regime de plantão e da outras providências."</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_no_150-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_no_150-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências"</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_no_151-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_no_151-2025.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Buritis/RO para o Exercício Financeiro de 2026 - Lei Orçamentária Anual (LOA)"</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_no_152-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_no_152-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do objeto da Emenda Impositiva 11/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_lei_no_153-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_lei_no_153-2025.pdf</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_lei_no_154-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_lei_no_154-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 003/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_no_155-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_no_155-2025.pdf</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2020/projeto_de_lei_no_156-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2020/projeto_de_lei_no_156-2025.pdf</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_lei_no_157-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_lei_no_157-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Política de Proteção aos Direitos da Pessoa com Câncer no Município de Buritis-RO e dá outras providências"</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2030/projeto_de_lei_no_158-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2030/projeto_de_lei_no_158-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da contratação de seguro para todos os veículos públicos pertencentes ao Município de Buritis, seiam leves ou pesados, e dá outras providências."</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_no_159-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_no_159-2025.pdf</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_no_160-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_no_160-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2061/projeto_de_lei_no_161-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2061/projeto_de_lei_no_161-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da secretaria Municipal de Agricultura de Buritis/RO publicar os agendamentos, atendimentos e serviços realizados, e dá outras providências"</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_no_162-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_no_162-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2073/projeto_de_lei_no_163-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2073/projeto_de_lei_no_163-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 11/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2074/projeto_de_lei_no_164-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2074/projeto_de_lei_no_164-2025.pdf</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_no_165-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_no_165-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda de Bancada 01/MDB e dá outras provicências"</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>Professora Juliana Cibelly, Psicólogo Dhionatas Tassos</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_no_166-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_no_166-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição da semana Municipal de Incentivo à Leitura no Município de Buritis, Estado de Rondônia."</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_no_167-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_no_167-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 4º da Lei Municipal nº 1.647/2022 para instituir a Diária Excepcional para Deslocamento em serviços realizados fora da área urbana do Município, regulamenta sua concessão e dá outras providências"</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2105/projeto_de_lei_no_168-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2105/projeto_de_lei_no_168-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar sessão de uso de bem imóvel para cooperativas para reciclagem e coleta de lixo seletiva, e dá outras providências"</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar o pagamento de indenização decorrente de acordo judicial a ser firmado entre o Município de Buritis/RO e a Sra. Maria de Souza Caldeira, e dá outras providências"</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_no_170-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_no_170-2025.pdf</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2112/projeto_de_lei_no_171-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2112/projeto_de_lei_no_171-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar o pagamento a executar obrigação de fazer de indenização decorrentes de acordo judicial a ser firmado entre o Município de Buritis/RO e a Sra. Maria de Souza Caldeira, e dá outras providências."</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2113/projeto_de_lei_no_172-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2113/projeto_de_lei_no_172-2025.pdf</t>
   </si>
   <si>
     <t>‘’Concede Cessão de Uso Permanente de bem imóvel ao Poder Legislativo Municipal de Buritis/RO e dá outras providências’’.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_no_173-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_no_173-2025.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade Pública a Associação Evangélica Ágape, com sede no Município de Buritis-RO e dá outras providências".</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_de_lei_no_174-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_de_lei_no_174-2025.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do município de Buritis, a semana de prevenção à adultização e erotização infantil e dá outras providências".</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2149/projeto_de_lei_no_175-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2149/projeto_de_lei_no_175-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>Aparicio, Leo Silva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_no_176-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_no_176-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da Secretaria Municipal de Obras em realizar sinalização frontal e instalar corrimões com estirantes de segurança em pontes de madeira localizadas no município de Buritis/RO e dá outras providências"</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_no_177-2025_tratado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_no_177-2025_tratado.pdf</t>
   </si>
   <si>
     <t>"Declaração de utilidade Pública da Associação de Eventos, Esporte e Cultura do Vale do Jamari - AFESC."</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2209/projeto_de_lei_no_178-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2209/projeto_de_lei_no_178-2025.pdf</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_no_179-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_no_179-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação de películas refletivas (insulfilm) ou cortinas nos ônibus destinados ao transporte escolar no âmbito do Município de Buritis, Estado de Rondônia, e dá outras providências"</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_no_180-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_no_180-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2.116/2024 que Estima a Receita e Fixa a Despesa - LOA do Município de Buritis para o Exercício de 2025."</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_181-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_181-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 1º da Lei Nº 1.767/2022 referente ao valor do repasse financeiro as Escolas da Rede de Ensino municipal e dá outras Providências".</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e da outras providências"</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2226/projeto_de_lei_no_183-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2226/projeto_de_lei_no_183-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da emenda impositiva 004/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2227/projeto_de_lei_no_184-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2227/projeto_de_lei_no_184-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do regime de sobreaviso no âmbito da Administração Pública Direita, Autárquica e Fundacional no Município de Buritis/RO  e dá outras providências".</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2254/projeto_de_lei_no_185-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2254/projeto_de_lei_no_185-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a Prorrogar os contratos dos Agentes comunitários de Saúde - ACS e dos Agentes De Endemias - ACE firmados com autorização das Leis Municipais nº 1.515/2021, nº 1.681/2022 e nº 2.110/2024.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2256/projeto_de_lei_no_186-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2256/projeto_de_lei_no_186-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá outras Providências".</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2257/projeto_de_lei_no_187-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2257/projeto_de_lei_no_187-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre regulamentação do regime de sobreaviso no âmbito da Administração Pública Direta, Autárquica e Fundacional do Municipío de Buritis-RO e da outras providências ."</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_no_188-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_no_188-2025.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2268/projeto_de_lei_no_189-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2268/projeto_de_lei_no_189-2025.pdf</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação do regime de sobreaviso no âmbito da Administração Pública Direta, Autárquia e Fundacional do Município de Buritis/RO e dá outras providências"</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_no_191-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_no_191-2025.pdf</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2283/projeto_de_lei_no_192-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2283/projeto_de_lei_no_192-2025.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 438/2009, que institui o Conselho Municipal de Trânsito - COMTRAN, para atualização de sua composição"</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2284/projeto_de_lei_no_193-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2284/projeto_de_lei_no_193-2025.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2285/projeto_de_lei_no_194-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2285/projeto_de_lei_no_194-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação de imóvel urbano ao Governo do Estado de Rondônia para funcionamento e construção da Entidade Autárquica de Assistência Técnica e Extensão Rural do Estado de Rondônia, e dá outras providências"</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2286/projeto_de_lei_no_195-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2286/projeto_de_lei_no_195-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei 2.078 de 11/09/2024, e dá outras providências"</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2288/projeto_de_lei_no_196-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2288/projeto_de_lei_no_196-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 03/2024 e 11/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2293/projetode_lei_no_197-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2293/projetode_lei_no_197-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a possibilidade de conversão da penalidade pecuniária de multas de trânsito de natureza leve, aplicadas pelo Município de Buritis, em benefício concedido ao doador voluntário e efetivo de sangue e/ou de medula óssea"</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_no_198-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_no_198-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Art 1º da Lei Municipal nº 1.699/2022, para atualizar o valor da subvenção social destinada à Associação dos Idosos Unidos Venceremos-ASSIUV, e dá Outras Providências".</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_lei_no_199-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_lei_no_199-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1º da Lei Municipal nº 1.201/2018, para atualizar o valor da subvenção social destinada à Polícia Militar Mirim de Buritis-PMMB, e dá Outras Providências".</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2325/projeto_de_lei_no_200-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2325/projeto_de_lei_no_200-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a promover acordo judicial e dá Outras Providências".</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_de_lei_no_201-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_de_lei_no_201-2025.pdf</t>
   </si>
   <si>
     <t>"Revoga integralmente a Lei Municipal nº 2.125, 13 de janeiro de 2025, e dá outras providências".</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2328/projeto_de_lei_no_205-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2328/projeto_de_lei_no_205-2025.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2329/projeto_de_lei_no_206-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2329/projeto_de_lei_no_206-2025.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2330/projeto_de_lei_no_207-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2330/projeto_de_lei_no_207-2025.pdf</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/parecer_do_projeto_de_lei_no_001-2025.pdf</t>
+    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/parecer_do_projeto_de_lei_no_001-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 001/2025 MENSAGEM DE LEI Nº 641/2025</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/parecer_do_projeto_de_lei_no_002-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/parecer_do_projeto_de_lei_no_002-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 002/2025 MENSAGEM DE LEI Nº 001/2025</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/parecer_do_projeto_de_lei_no_003-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/parecer_do_projeto_de_lei_no_003-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 003-2025 MENSAGEM DE LEI Nº 002/2025</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_do_projeto_de_lei_no_004-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_do_projeto_de_lei_no_004-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 004-2025 MENSAGEM DE LEI Nº 003/2025</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/parecer_do_projeto_de_lei_no_005-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/parecer_do_projeto_de_lei_no_005-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 005-2025 MENSAGEM DE LEI Nº 004/2025</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/parecer_do_projeto_de_lei_no_008-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/parecer_do_projeto_de_lei_no_008-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 008-2025 MENSAGEM DE LEI Nº 645/2025</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/parecer_do_projeto_de_lei_no_009-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/parecer_do_projeto_de_lei_no_009-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 009-2025 MENSAGEM DE LEI Nº 644/2025</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/parecer_do_projeto_de_lei_no_010-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/parecer_do_projeto_de_lei_no_010-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 010-2025 MENSAGEM DE LEI Nº 643/2025</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/parecer_plo_no_006-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/parecer_plo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>PARECERES DO PROJETO DE LEI Nº 006-2025 MENSAGEM DE LEI Nº 005/2025</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plo_no_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 007-2025 MENSAGEM DE LEI Nº 642/2025</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plo_no_011-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 011-2025 MENSAGEM DE LEI Nº 646/2025</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/parecer_plo_no_012-2025_.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DO PROJETO DE LEI Nº 012/2025 MENSAGEM DE LEI Nº 647/2025</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/parecer_plo_no_013-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DO PROJETO DE LEI Nº 013/2025 MENSA DE LEI Nº 648/2025</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/parecer_plo_no_014-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DO PROJETO DE LEI Nº 014/2025 MENSAGEM DE LEI Nº 649/2025</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/parecer_plo_no_015-2025_.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 015/2025 MENSAGEM DE LEI Nº 650/2025</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/parecer_plo_no_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 016/2025 MENSAGEM DE LEI Nº 651/2025</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_plo_no_017-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 017/2025 MENSAGEM DE LEI Nº 653/2025</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/parecer_plo_no_018-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 018/2025 MENSAGEM DE LEI 655/2025</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/parecer_plo_no_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 019/2025 MENSAGEM DE LEI Nº 656/2025</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/parecer_plo_no_020-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 020/2025 MENSAGEM DE LEI Nº 657/2025</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_plo_no_021-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 021/2025 MENSAGEM DE LEI Nº 658/2025</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/parecer_plo_no_022-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 022/2025 MENSAGEM DE LEI Nº 659/2025</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_plo_no_023-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 023/2025 MENSAGEM DE LEI Nº 663/2025</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/parecer_plo_no_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 024/2025 MENSAGEM DE LEI Nº 661/2025</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/parecer_plo_no_025-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 025/2025 MENSAGEM DE LEI Nº 662/2025</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/parecer_plo_no_026-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 026/2025 MENSAGEM DE LEI Nº 660/2025</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/parecer_plo_no_027-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 027/2025 MENSAGEM DE LEI Nº 652/2025</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_plo_no_029-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 029/2025 MENSAGEM DE LEI Nº 665/2025</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_plo_no_031-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DO PROJETO DE LEI Nº 031/2025 MENSAGEM DE LEI Nº 006/2025</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_projeto_de_resolucao__no_024-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DO PROJETO DE RESOLUÇÃO Nº 024/2025 MENSAGEM DE AO PROJETO DE RESOLUÇÃO Nº 024/2025</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CAMA - Comissão de Agricultura e Meio Ambiente, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plo_no_035-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES DO PROJETO DE LEI Nº 035/2025 MENSAGEM DE LEI Nº 007/2025</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_plo_no_037-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 037/2025 MENSAGEM DE LEI Nº 671/2025</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_plo_no_038-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 038/2025 MENSAGEM DE LEI Nº 008/2025</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_plo_no_039-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 039/2025 MENSAGEM DE LEI Nº 672/2025</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CAMA - Comissão de Agricultura e Meio Ambiente, CFOF - Comissão de Finanças, Orçamento e Fiscalização...</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_plo_no_040-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 040/2025 MENSAGEM DE LEI Nº 675/2025</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_plo_no_041-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 041/2025 MENSAGEM DE LEI Nº 674/2025.</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/parecer_plo_no_044-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 044/2025 MENSAGEM DE LEI Nº 680/2025</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/parecer_plo_no_045-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 045/2025 MENSAGEM DE LEI Nº 681/2025.</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/parecer_plo_no_046-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei nº 046/2025 Mensagem de lei nº 010/2025</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/parecer_plo_no_047-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei nº 047/2025 Mensagem de Lei nº 682/2025</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/parecer_plo_no_048-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 048/2025 MENSAGEM DE LEI Nº 683/2025.</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/parecer_plo_no_049-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei nº 049/2025 Mensagem de Lei nº 684/2025</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/parecer_plo_no_050-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei nº 050/2025 Mensagem de Lei nº 679/2025</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/parecer_plo_no_051-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 051/2025 MENSAGEM DE LEI Nº 685/2025</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/parecer_plo_no_052-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 052/2025 MENSAGEM DE LEI Nº 678/2025</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/parecer_plo_no_053-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 053/2025 MENSAGEM DE LEI Nº 687/2025.</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/parecer_plo_no_079-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI Nº 079/2025 MENSAGEM DE LEI Nº 709/2025</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/parecer_plo_no_048-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, projeto de Lei nº 047/2025 mensagem de Lei nº 682/2025</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/parecer_plo_no_049-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>pareceres, projeto de lei nº 049/2025 Mensagem de Lei nº 684/2025</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/parecer_plo_no_050-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de lei nº 050/2025 Mensagem de lei nº 679/2025.</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/parecer_plo_no_051-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 051/2025 Mensagem de Lei nº 685/2025.</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/parecer_plo_no_052-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 052/2025 Mensagem de Lei 678/2025.</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/parecer_plo_no_053-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 053/2025 Mensagem de Lei nº 687/2025.</t>
+  </si>
+  <si>
+    <t>1581</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/parecer_plo_no_054-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 054/2025 Mensagem de Lei nº 689/2025.</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CAMA - Comissão de Agricultura e Meio Ambiente, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/parecer_plo_no_055-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 055/2025 mensagem de Lei nº 690/2025.</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/parecer_plo_no_056-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 056/2025 Mensagem de Lei nº 691/2025.</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1584/parecer_plo_no_057-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 057/2025 Mensagem de Lei nº 692/2025.</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/parecer_plo_no_058-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 058/2025 Mensagem de Lei 694/2025.</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/parecer_plo_no_059-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 059/2025 Mensagem de Lei 693/2025.</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/parecer_plo_no_060-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 060/2025 Mensagem de Lei 688/2025.</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/parecer_plo_no_062-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 062/2025 Mensagem de Lei 701/2025.</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/parecer_plo_no_063-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 063/2025 Mensagem de Lei 700/2025.</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/parecer_plo_no_064-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 064/2025 Mensagem de Lei 699/2025.</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_plo_no_065-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 065/2025 Mensagem de Lei 696/2025.</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_plo_no_066-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 066/2025 Mensagem de Lei 698/2025.</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 067/2025 Mensagem de Lei 697/2025.</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_plo_no_069-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 069/2025 Mensagem de Lei 013/2025.</t>
+  </si>
+  <si>
+    <t>1596</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/parecer_plo_no_073-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 073/2025 Mensagem de Lei 703/2025.</t>
+  </si>
+  <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/parecer_plo_no_075-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 075/2025 Mensagem de Lei 704/2025.</t>
+  </si>
+  <si>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/parecer_plo_no_077-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 077/2025 Mensagem de Lei 706/2025.</t>
+  </si>
+  <si>
+    <t>1599</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/parecer_plo_no_078-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 078/2025 Mensagem de Lei 708/2025.</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 080/2025 Mensagem de Lei 710/2025.</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1601/parecer_plo_no_081-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 081/2025 Mensagem de Lei 711/2025.</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/parecer_plo_no_085-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres projeto de lei nº 085/2025, mensagem de lei nº 018/2025.</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/parecer_plo_no_097-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres projeto de Lei nº 097/2025, Mensagem de Lei nº 726/2025</t>
+  </si>
+  <si>
+    <t>1689</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/parecer_plo_no_088-2025_.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei Nº 088/2025 Mensagem de Lei nº 717/2025</t>
+  </si>
+  <si>
+    <t>1692</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/parecer_plo_no_092-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 092/2025 Mensagem de Lei nº 722/2025</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/parecer_plo_no_093-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 093/2025 Mensagem de Lei nº 723/2025</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/parecer_plo_no_094-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 094/2025 Mensagem de Lei nº 724/2025</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/parecer_plo_no_095-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 095/2025 Mensagem de Lei nº 020/2025</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_plo_no_096-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 096/2025 Mensagem de Lei nº 725/2025</t>
+  </si>
+  <si>
+    <t>1697</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_plo_no_098-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 098/2025 Mensagem de Lei nº 021/2025</t>
+  </si>
+  <si>
+    <t>1698</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_plo_no_099-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 099/2025 Mensagem de Lei nº 731/2025</t>
+  </si>
+  <si>
+    <t>1699</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_plo_no_100-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 100/2025 Mensagem de Lei nº 732/2025</t>
+  </si>
+  <si>
+    <t>1734</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plo_no_084-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 084/2025, Mensagem de Lei Nº 017/2025.</t>
+  </si>
+  <si>
+    <t>1735</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/parecer_plo_no_086-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 086/2025, Mensagem de Lei Nº 718/2025.</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/parecer_plo_no_087-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 087/2025, Mensagem de Lei Nº 719/2025.</t>
+  </si>
+  <si>
+    <t>1737</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/parecer_plo_no_089-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 089/2025, Mensagem de Lei Nº 720/2025.</t>
+  </si>
+  <si>
+    <t>1738</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/parecer_plo_no_090-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 090/2025, Mensagem de Lei Nº 019/2025.</t>
+  </si>
+  <si>
+    <t>1767</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_plo_no_103-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 103/2025 Mensagem de Lei nº 736/2025</t>
+  </si>
+  <si>
+    <t>1776</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_plo_no_068-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 068/2025, Mensagem de Lei Nº 012/2025.</t>
+  </si>
+  <si>
+    <t>1777</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_plo_no_071-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 071/2025, Mensagem de Lei Nº 015/2025.</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_plo_no_104-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 104/2025, Mensagem de Lei Nº 022/2025.</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plo_no_107-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 107/2025, Mensagem de Lei Nº 737/2025.</t>
+  </si>
+  <si>
+    <t>1784</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/parecer_plo_no_091-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 091/2025 Mensagem de Lei nº 721/2025</t>
+  </si>
+  <si>
+    <t>1793</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_plo_no_105-2025-_publicado_com_no_96.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 105/2025 Mensagem de Lei nº 734/2025.</t>
+  </si>
+  <si>
+    <t>1794</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_plo_no_076-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 076/2025 Mensagem de Lei nº 705/2025</t>
+  </si>
+  <si>
+    <t>1795</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_plo_no_106-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 106/2025 Mensagem de Lei nº 733/2025.</t>
+  </si>
+  <si>
+    <t>1796</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_plo_no_111-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres do Projeto de Lei nº 111/2025 Mensagem de Lei nº 741/2025.</t>
+  </si>
+  <si>
+    <t>1820</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI COMPLEMENTAR Nº 001/2025 MENSAGM DE LEI Nº 654/2025.</t>
+  </si>
+  <si>
+    <t>1821</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/perecer_plc_no_002-2025_.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI COMPLEMENTAR Nº 002/2025 MENSAGM DE LEI Nº 670/2025.</t>
+  </si>
+  <si>
+    <t>1822</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI COMPLEMENTAR Nº 004/2025 MENSAGM DE LEI Nº 686/2025.</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_plc_no_009-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI COMPLEMENTAR Nº 009/2025 MENSAGM DE LEI Nº 728/2025.</t>
+  </si>
+  <si>
+    <t>1824</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_plc_no_010-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI COMPLEMENTAR Nº 010/2025 MENSAGM DE LEI Nº 729/2025.</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_plc_no_011-2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECERES PROJETO DE LEI COMPLEMENTAR Nº 011/2025 MENSAGM DE LEI Nº 738/2025.</t>
+  </si>
+  <si>
+    <t>1836</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1836/parecer_plo_no_106-2025-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 106/2025, Mensagem de Lei Nº 733/2025.</t>
+  </si>
+  <si>
+    <t>1837</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/parecer_plo_no_107-2025-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 107/2025, Mensagem de Lei Nº 737/2025.</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/parecer_plo_no_111-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 111/2025, Mensagem de Lei Nº 741/2025.</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_plo_no_112-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 112/2025, Mensagem de Lei Nº 023/2025.</t>
+  </si>
+  <si>
+    <t>1840</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_plo_no_113-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 113/2025, Mensagem de Lei Nº 024/2025.</t>
+  </si>
+  <si>
+    <t>1841</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/parecer_plo_no_115-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 115/2025, Mensagem de Lei Nº 742/2025.</t>
+  </si>
+  <si>
+    <t>1842</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_plo_no_116-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 116/2025, Mensagem de Lei Nº 743/2025.</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1843/parecer_plo_no_118-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 118/2025, Mensagem de Lei Nº 027/2025.</t>
+  </si>
+  <si>
+    <t>1844</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1844/parecer_plo_no_121-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 121/2025, Mensagem de Lei Nº 029/2025.</t>
+  </si>
+  <si>
+    <t>1845</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1845/perecer_plo_no_120-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Nº 120/2025, Mensagem de Lei Nº 028/2025.</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_pr_no_027-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres PROJETO DE RESOLUÇÃO nº 027/2025, mensagem ao projeto de resolução nº 027/2025.</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_pr_no_025-2025_-_publicado.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça Projeto de Resolução nº 025/2025</t>
+  </si>
+  <si>
+    <t>1872</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_pr_no_026-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça Projeto de Resolução nº 026/2025</t>
+  </si>
+  <si>
+    <t>1873</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1873/parecer_plo_no_126-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição e Justiça Projeto de Lei nº 126/2025 Mensagem de lei nº 031/2025</t>
+  </si>
+  <si>
+    <t>1874</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1874/parecer_veto_parcial_referente_ao_plc_no_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça Mensagem de Veto Parcial Projeto de Lei Complementar nº 002/2025 Mensagem de lei nº 670/2025 Autografo nº 036/2025</t>
+  </si>
+  <si>
+    <t>1875</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1875/parecer_veto_total_referente_ao_plo_no_049-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça Mensagem de Veto Projeto de Lei nº 049/2025 Mensagem de Lei nº 684/2025</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_plo_no_043-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei nº 043/2025 Mensagem de Lei nº 667/2025</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_plo_no_083-2025_-_publicado_com_no_123.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Projeto de Lei Nº 083/2025, Mensagem de Lei Nº 716/2025</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_plo_no_114-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 114/2025. Mensagem de Lei Nº 025/2025.</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1922/parecer_plo_no_123-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 123/2025. Mensagem de Lei Nº 746/2025.</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1923/parecer_plo_no_122-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 122/2025. Mensagem de Lei Nº 745/2025.</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1924/parecer_plo_no_109-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres Projeto de Lei Ordinária nº 109/2025 Mensagem de Lei nº 739/2025</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1930/parecer_plc_no_008-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Complementar nº 008/2025, Mensagem de Lei nº 727/2025.</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1931/parecer_plo_no_109-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 109/2025, Mensagem de Lei nº 739/2025.</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1932/parecer_plo_no_122-2025_-_publicado_com_no_130.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 122/2025, Mensagem de Lei nº 745/2025.</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_plo_no_125-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 125/2025, Mensagem de Lei nº 749/2025.</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer_plo_no_128-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 128/2025, Mensagem de Lei nº 748/2025.</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1944/parecer_veto_total_referente_ao_plo_no_049-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça Mensagem de Veto Total Projeto de Lei Complementar nº 049/2025 Mensagem de lei nº 684/2025</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1945/parecer_veto_total_referente_ao_plo_no_068-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça Mensagem de Veto Projeto de Lei Complementar nº 068/2025 Mensagem de lei nº 012/2025.</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição e Justiça Mensagem de Veto Projeto de Lei Complementar nº 071/2025 Mensagem de lei nº 015/2025.</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_plo_no_131-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 131/2025, mensagem de Lei nº 750/2025.</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_plo_no_140-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 140/2025, mensagem de Lei nº 755/2025.</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_pr_no_028-2025_.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Resolução nº 028/2025, mensagem de Projeto de Resoluções nº 028/2025</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1964/parecer_plo_no_141-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 141/2025, mensagem de Lei nº 764/2025.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1970/parecer_plo_no_124-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 124/2025, Mensagem de Lei nº 030/2025.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1971/parecer_plo_no_132-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 132/2025, Mensagem de Lei nº 034/2025.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1972/parecer_plo_no_138-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 138/2025, Mensagem de Lei nº 756/2025</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_plc_no_012-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Complementar nº 012/2025, Mensagem de Lei nº 753/2025</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 129/2025, Mensagem de Lei Nº 032/2025.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_emenda_a_lei_organica_no_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer, Projeto De Lei Mensagem a Lei Orgânica Nº 002/2025. Mensagem de Lei Orgânica 762/2025.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_plo_no_135-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Pareceres Projeto de Lei Nº 135/2025, Mensagem de Lei Nº 035/2025."</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2015/parecer_plo_no_146-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Pareceres Projeto de Lei Nº 146/2025, Mensagem de Lei Nº 768/2025."</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2038/parecer_plo_no_127-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 127/2025, Mensagem de Lei Nº 747/2025</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2039/parecer_plo_no_130-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres,  Projeto de Lei Nº130/2025, Mensagem de Lei Nº 033/2025</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2040/parecer_plo_no_133-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres,  Projeto de Lei Nº 133/2025, Mensagem de Lei Nº 751/2025</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>CESBES - Comissão de Educação, Saúde e Bem Estar Social</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2041/parecer_plo_no_135-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres,  Projeto de Lei Nº 135/2025, Mensagem de Lei Nº 035/2025</t>
+  </si>
+  <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_plo_no_143-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres,  Projeto de Lei Nº 143/2025, Mensagem de Lei Nº 765/2025</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2043/parecer_plo_no_148-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres,  Projeto de Lei Nº 148/2025, Mensagem de Lei Nº 774/2025.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2044/parecer_plo_no_152-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres,  Projeto de Lei Nº 152/2025, Mensagem de Lei Nº 778/2025</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2066/parecer_plo_no_149-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 149/2025, Mensagem de Lei Nº 755/2025.</t>
+  </si>
+  <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_plo_no_145-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 145/2025, Mensagem de Lei Nº 769/2025.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2076/parecer_plo_no_154-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 154/2025, Mensagem de Lei Nº 800/2025.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_plo_no_155-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 155/2025, Mensagem de Lei Nº 780/2025.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_plo_no_156-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 156/2025, Mensagem de Lei Nº 782/2025.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2079/parecer_plo_no_157-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 157/2025, Mensagem de Lei Nº 036/2025.</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2080/parecer_plo_no_159-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 159/2025, Mensagem de Lei Nº 783/2025.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2096/parecer_plo_no_153-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 153/2025, Mensagem de Lei Nº 779/2025.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_plo_no_162-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 162/2025, Mensagem de Lei Nº 788/2025.</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_plo_no_164-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 164/2025, Mensagem de Lei Nº 790/2025.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_plo_no_165-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 165/2025, Mensagem de Lei Nº 791/2025.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_plo_no_166-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 166/2025, Mensagem de Lei Nº 039/2025.</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_plo_no_172-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 172/2025, Mensagem de Lei Nº 795/2025.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2164/parecer_plo_no_173-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 173/2025, Mensagem de Lei nº 040/2025.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2202/parecer_plo_no_163-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 163/2025, Mensagem de Lei nº 789/2025.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2203/parecer_plo_no_170-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 170/2025, Mensagem de Lei nº 793/2025.</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2204/parecer_plo_no_174-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 174/2025, Mensagem de Lei nº 041/2025.</t>
+  </si>
+  <si>
+    <t>2218</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2218/parecer_plo_no_158-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Pareceres, Projeto de Lei nº 158/2025, Mensagem de Lei Nº 037/2025.</t>
+  </si>
+  <si>
+    <t>2219</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2219/parecer_plo_no_177-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Pareceres, Projeto de Lei nº 177/2025, Mensagem de Lei Nº 043/2025.</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Complementar Nº 015/2025, Mensagem de Lei Nº  767/2025.</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_plo_no_168-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 168/2025, Mensagem de Lei Nº 787/2025.</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2234/parecer_plo_no_171-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 171/2025, Mensagem de Lei Nº 796/2025.</t>
+  </si>
+  <si>
+    <t>2235</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2235/parecer_plo_no_175-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 175/2025, Mensagem de Lei Nº 799/2025.</t>
+  </si>
+  <si>
+    <t>2236</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Nº 176/2025, Mensagem de Lei Nº 042/2025.</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2244/parecer_plc_no_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Complementar Nº 016/2025, Mensagem de Lei Nº 722/2025.</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2262/precer_plo_no_180-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei nº 180/2025, Mensagem de Lei nº 803/2025.</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_plc_no_016-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei Complementar nº 016/2025, Mensagem de Lei nº 772/2025.</t>
+  </si>
+  <si>
+    <t>2295</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2295/parecer_plo_no_178-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 178/2025, Mensagem de Lei 801/2025.</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plo_no_007-2025.pdf</t>
-[...1019 lines deleted...]
-    <t>1893</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2296/parecer_plo_no_179-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 179/2025, Mensagem de Lei 044/2025.</t>
+  </si>
+  <si>
+    <t>2297</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2297/parecer_plo_no_181-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 181/2025, Mensagem de Lei 804/2025.</t>
+  </si>
+  <si>
+    <t>2298</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2298/parecer_plo_no_185-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 185/2025, Mensagem de Lei 808/2025.</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2299/parecer_plo_no_186-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 186/2025, Mensagem de Lei 809/2025.</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 188/2025, Mensagem de Lei 816/2025.</t>
+  </si>
+  <si>
+    <t>2301</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_plo_no_189-2025.pdf</t>
+  </si>
+  <si>
+    <t>Pareceres, Projeto de Lei 189/2025, Mensagem de Lei 817/2025.</t>
+  </si>
+  <si>
+    <t>2302</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_plo_no_083-2025_-_publicado_com_no_123.pdf</t>
-[...581 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_plo_no_191-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_plo_no_191-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, Projeto de Lei 191/2025, Mensagem de Lei 819/2025.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2303/parecer_plo_no_196-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2303/parecer_plo_no_196-2025.pdf</t>
   </si>
   <si>
     <t>Pareceres, Projeto de Lei 196/2025, Mensagem de Lei 827/2025.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2304/parecer_plo_no_183-2025_-_publicado_com_no_191.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2304/parecer_plo_no_183-2025_-_publicado_com_no_191.pdf</t>
   </si>
   <si>
     <t>Pareceres, Projeto de Lei 183/2025, Mensagem de Lei 806/2025.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2319/parecer_plo_no_158-2025_-_publicado_com_no_172.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2319/parecer_plo_no_158-2025_-_publicado_com_no_172.pdf</t>
   </si>
   <si>
     <t>Pareceres, Projeto de Lei Nº 158/2025, Mensagem de lei Nº 149/2025, Autoria Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/autografo_no_001-2025_-_plo_no_001-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/autografo_no_001-2025_-_plo_no_001-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial para os servidores Públicos efetivos do Executivo Municipal referente ao exercício de 2023 e dá Outras Providências"</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/autografo_no_002-2025_-_plo_no_002-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/autografo_no_002-2025_-_plo_no_002-2025.pdf</t>
   </si>
   <si>
     <t>"Concede aumento salarial para os servidores efetivos e comissionados no âmbito da Câmara Municipal de Buritis-RO"</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/autografo_no_003-2025_-_plo_no_003-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/autografo_no_003-2025_-_plo_no_003-2025.pdf</t>
   </si>
   <si>
     <t>"Revoga os artigos 47 a 61 da lei Municipal nº 1.909/2023 e os artigos 8º ao 13 da lei Municipal nº1.908/2023"</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>"Altera as Leis Municipal Nº 1942/2023 e nº 1943/2023"</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/autografo_no_005-2025_-_plo_no_005-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/autografo_no_005-2025_-_plo_no_005-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Proibe o desvio de função de servidores públicos municipais em estágio probatório no âmbito do município de Buritis e dá outras providências."</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/autografo_no_006-2025_-_plo_no_006-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/autografo_no_006-2025_-_plo_no_006-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a avaliação físico-fundamental e a aprovação de projetos arquitetônicos voltados para atividades de interesse da saúde, estabelece criterios para o liceamento sanitário e dá outras providências"</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/autografo_no_007-2025_-_plo_no_008-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/autografo_no_007-2025_-_plo_no_008-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit  financeiro no orçamento vigente e dá outras providências"</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/autografo_no_008-2025_-_plo_no_009-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/autografo_no_008-2025_-_plo_no_009-2025.pdf</t>
   </si>
   <si>
     <t>"Concede a reposição salarial para os servidores públicos efetivos do executivo municipal referente ao exercicio de 2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/autografo_no_009-2025_-_plo_no_010-2025_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/autografo_no_009-2025_-_plo_no_010-2025_-_.pdf</t>
   </si>
   <si>
     <t>"Altera a lei municipal nº 1867/2023 que institui o serviço voluntário no âmbito da administração pública municipal e dá outras providências"</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>"altera o artigo 10 da Lei municipal nº 1868/2023 que institui programa de estágio para estudantes de ensino médio, pós-médio, superior e pós superior no âmbito da prefeitura minucipal de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/autografo_no_011-2025_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/autografo_no_011-2025_.pdf</t>
   </si>
   <si>
     <t>"Altera o valor da diária especial de campo paga aos agentes honorificos por serviços especializados, prevista no ANEXO I da lei nas leis municipais nº 764/2013 e 880/2024, e da outras providências".</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/autografo_no_012-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/autografo_no_012-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit financeiro ao orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1456/autografo_no_013-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1456/autografo_no_013-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e superavit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1457/autografo_no_014-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1457/autografo_no_014-2025.pdf</t>
   </si>
   <si>
     <t>"Dipõe sobre abertura de crédito adicional especial por excesso de arrecadação e superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1458/autografo_no_015-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1458/autografo_no_015-2025.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/autografo_no_016-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/autografo_no_016-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/autografo_no_017-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/autografo_no_017-2025.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/autografo_no_018-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/autografo_no_018-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequadação da legislação municipipal ás diretrizes nacionais para a tarifa social da água e esgoto, previstas na Lei Ferderal nº 14.898/2024, e dá outras providências".</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/autografo_no_019-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/autografo_no_019-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de credito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/autografo_no_020-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/autografo_no_020-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por Superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1464/autografo_no_021-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1464/autografo_no_021-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superavit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/autografo_no_022-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/autografo_no_022-2025.pdf</t>
   </si>
   <si>
     <t>"Dipõe sobre abertura de crédito adicional especial por superavit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/autografo_no_023-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/autografo_no_023-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o repasse financeiro através de convênio para a APAE do municipio de Buritis/RO e dá outras providências."</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/autografo_no_024-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/autografo_no_024-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração no objeto da emenda impositiva nº 10/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/autografo_no_025-2025_-_plo_no_025-2025__-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/autografo_no_025-2025_-_plo_no_025-2025__-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo Municipal a Efetuar a alteração do objeto da emenda impositiva nº 10/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/autografo_no_026-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/autografo_no_026-2025.pdf</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/autografo_no_027-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/autografo_no_027-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público através de teste seletivo simplificado mediante análise de currículo de profissionais para secretaria municipal de educação, esporte, cultura e lazer- SEMECE e secretaria de assistência social e trabalho, e dá outras providências".</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/autografo_no_028-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/autografo_no_028-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de credito adicional especial por superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/autografo_no_029-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/autografo_no_029-2025.pdf</t>
   </si>
   <si>
     <t>"Proíbe a contratação de shows artistas e eventos abertos ao público infantojuvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado, ao uso de drogas ou conteúdos de cunho sexual, e da outras providências".</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/autografo_no_030-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/autografo_no_030-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de incentivo e desconto denominado IPTU VERDE no município de Buritis e dá outras providências".</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/autografo_no_031-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/autografo_no_031-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objetivo da emenda impositiva 006/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/autografo_no_032-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/autografo_no_032-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o sistema de contratação de médicos especialistas, no âmbito das unidades de atenção básica e atenção especializada do município de Buritis, mediante credenciamento por chamamento público e dá outras providências".</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/autografo_no_033-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/autografo_no_033-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/autografo_no_033-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/autografo_no_033-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito adicional e especial por superávit financeiro no orçamente vigente e dá outras providencias".</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/autografo_no_035-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/autografo_no_035-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objeto da emenda impositiva 003/2024 e dá outras providências" .</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/autografo_no_036-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/autografo_no_036-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de recuperação fiscal - REFIS 2025 no âmbito do município de Buritis/RO, e da outras providências".</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/autografo_no_037-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/autografo_no_037-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 10/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e da outras providências".</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/autografo_no_039-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/autografo_no_039-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção do auxilio alimentação aos vereadores do município de Buritis - Estado de Rondônia e dá outras providências".</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/autografo_no_040-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/autografo_no_040-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda de bancada 04/PP e dá outras providências".</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/autografo_no_041-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/autografo_no_041-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 02/2024 e dá outras providencias".</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objeto da emenda impositiva 006/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/autografo_no_043-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/autografo_no_043-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 008/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/autografo_no_044-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/autografo_no_044-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 006/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/autografo_no_045-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/autografo_no_045-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 005/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/autografo_no_046-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/autografo_no_046-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/autografo_no_047-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/autografo_no_047-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a lei complementar nº 601/2011 acrescentando o artigo 18 - A no plano de cargos e carreira da educação e da outras providências".</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/autografo_no_048-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/autografo_no_048-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autorizo o executivo municipal a efetuar a alteração da emenda impositiva 011/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/autografo_no_049-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/autografo_no_049-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autorizo o executivo municipal a efetuar a alteração da emenda impositiva 004/2024 e dá outras providências "</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/autografo_no_050-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/autografo_no_050-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autorizo o executivo municipal a efetuar a alteração da emenda impositiva 007/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/autografo_no_051-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/autografo_no_051-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/autografo_no_052-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/autografo_no_052-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 007/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/autografo_no_053-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/autografo_no_053-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a emenda impositiva 007/2024 e dá outras providências"</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/autografo_no_054-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/autografo_no_054-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Inclui § 3º ao artigo 2º d lei 202/2003."</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/autografo_no_055-2025__-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/autografo_no_055-2025__-_publicado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de divulgação anual do calendário de pagamento dos servidores públicos pelo poder executivo e legislativo do município de Buritis e dá outras providências".</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/autografo_no_056-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/autografo_no_056-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de que as aulas de educação física no ensino fundamental I da rede municipal de ensino sejam ministrados exclusivamente por profissionais com formação em licenciatura em educação física."</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1500/autografo_no_057-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1500/autografo_no_057-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Altera a lei municipal nº 1.147, de 2017, para concluir o artigo 26-A , que dispensa os estabelecimentos previstos no anexo I da obrigatoriedade de obtenção de alvará e licença de localização e funcionamento, e dá outras providências".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/autografo_no_058-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/autografo_no_058-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Cria o dia social do trabalhador urbano e autoriza o executivo repassar recursos financeiros e associação comercial  industrial de Buritis - ACIB, e da outras providências".</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/autografo_no_059-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/autografo_no_059-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o pagamento das requisições de pequeno valor devidas pelo municipal de Buritis, decorrentes de decisões judiciais judiciais, nos termos dos §§ 3º e 4º do artigo 100 da constituição federal".</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/autografo_no_060-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/autografo_no_060-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objetivo da emenda impositiva nº 006/2024 e dá outras providências."</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/autografo_no_061-2025_-_plo_no_054-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/autografo_no_061-2025_-_plo_no_054-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/autografo_no_062-2025_-_plo_no_077-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/autografo_no_062-2025_-_plo_no_077-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a  nova redação dos artigos 40,43 e 44 da lei municipal nº  601/2011, do inciso I do 1º do artigo 11 da Lei Municipal nº 603/2011 e do inciso i do 1º do artigo 10 da lei municipal nº 602/2011, além de outras providências."</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/autografo_no_063-2025-plo_no_078-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/autografo_no_063-2025-plo_no_078-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado os incisos I, II e XII do art. 27 e os art. 29 da lei municipal nº 759/2013 e da outras providências."</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/autografo_no_064-2025_-_plo_no_043-2025__.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/autografo_no_064-2025_-_plo_no_043-2025__.pdf</t>
   </si>
   <si>
     <t>"Institui o tratamento diferenciado, favorecido e simplificado ás microempresas (ME) empresas de pequeno porte (EPPE), Agricultores familiares, produtores rurais pessoa física, microepreendedores individuais  (MEI) e sociedades cooperativas de consumo nas contratações pública de bens, serviços e obras no âmbito da administração pública municipal. "</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/autografo_no_065-2025_-_plo_no_055-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/autografo_no_065-2025_-_plo_no_055-2025.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/autografo_no_066-2025_-_plo_no_056-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/autografo_no_066-2025_-_plo_no_056-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/autografo_no_067-2025_-_plo_no_057-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/autografo_no_067-2025_-_plo_no_057-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional espacial por excesso de arrecadação no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providências" .</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/autografo_no_069-2025_-_plo_no_059-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/autografo_no_069-2025_-_plo_no_059-2025.pdf</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/autografo_no_070-2025_-_plo_no_060-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/autografo_no_070-2025_-_plo_no_060-2025.pdf</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/autografo_no_071-2025_-_plo_no_075-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/autografo_no_071-2025_-_plo_no_075-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por e superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/autografo_no_072-2025_-_plo_no_080-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/autografo_no_072-2025_-_plo_no_080-2025.pdf</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/autografo_no_073-2025_-_plo_no_081-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/autografo_no_073-2025_-_plo_no_081-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar por anulação no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/autografo_no_074-2025_-_plo_no_085-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/autografo_no_074-2025_-_plo_no_085-2025.pdf</t>
   </si>
   <si>
     <t>Institui data comemorativa em Buritis-RO, no dia 18 de Junho como dia dos evangélicos.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/autografo_no_075-2025_-_plo_no_097-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/autografo_no_075-2025_-_plo_no_097-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo municipal a efetuar a alteração do objetivo da emenda impositiva 005/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/autografo_no_076-2025_-_plo_no_088-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/autografo_no_076-2025_-_plo_no_088-2025.pdf</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/autografo_no_077-2025_-_plo_no_092-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/autografo_no_077-2025_-_plo_no_092-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração do objetivo da emenda impositiva 003/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/autografo_no_078-2025_-_plo_no_093-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/autografo_no_078-2025_-_plo_no_093-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a efetuar a alteração da emenda impositiva 001/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/autografo_no_079-2025_-_plo_no_094-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/autografo_no_079-2025_-_plo_no_094-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e suplementação por anulação no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/autografo_no_080-2025_-_plo_no_096-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/autografo_no_080-2025_-_plo_no_096-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional por superávit financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/autografo_no_081-2025_-_plo_no_099-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/autografo_no_081-2025_-_plo_no_099-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado o artigo 4º da Lei Municipal 1647/2022 criando a indenização excepcional por serviço de campo e dá outras providências".</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/autografo_no_082-2025_-_plo_no_100-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/autografo_no_082-2025_-_plo_no_100-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 12 da Lei Municipal nº 2.174, de 2025, que dispõe sobre o programa de Recuperação Fiscal - REFIS no âmbito do município de Buritis/R, e dá outras providências".</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/autografo_no_083-2025_-_plo_no_098-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/autografo_no_083-2025_-_plo_no_098-2025.pdf</t>
   </si>
   <si>
     <t>"Institui no município de Buritis/RO a Política Municipal de Saúde na Escola".</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/autografo_no_084-2025_-_plo_no_095-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/autografo_no_084-2025_-_plo_no_095-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação de escola pública no Município de Buritis-RO".</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/autografo_no_085-2025_-_plo_no_084-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/autografo_no_085-2025_-_plo_no_084-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre normas de proteção ao consumidor contra práticas abusivas por parte da distribuidora de energia elétrica no município de Buritis-RO, e dá outras providências."</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/autografo_no_086-2025_-_plo_no_086-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/autografo_no_086-2025_-_plo_no_086-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por Superávit Financeiro no Orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/autografo_no_087-2025_-_plo_no_087-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/autografo_no_087-2025_-_plo_no_087-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit financeiro no Orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/autografo_no_088-2025_-_plo_no_089-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/autografo_no_088-2025_-_plo_no_089-2025.pdf</t>
   </si>
   <si>
     <t>"Fica alterado o inciso, III art. 1º da Lei Municipal nº 2.185/2025 e da outras providências."</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/autografo_no_089-2025_-_plo_no_090-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/autografo_no_089-2025_-_plo_no_090-2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para organização, manutenção e compartilhamento da infraestrutura de postes pelas empresas de distribuição de energia elétrica e demais prestadoras de serviços no município de Buritis-RO."</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/autografo_no_090-2025_-_plo_no_103-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/autografo_no_090-2025_-_plo_no_103-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo repassar recursos financeiros através de convênio a associação São Luís Orione de Buritis - ASLOB, e dá outras providências".</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/autografo_no_091-2025_-_plo_no_104-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/autografo_no_091-2025_-_plo_no_104-2025.pdf</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>"Dispõe sobre auxilio de deslocamento e atividade de campo e dá outras providências".</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/autografo_no_093-2025_-_plo_no_111-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/autografo_no_093-2025_-_plo_no_111-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo para execução de obras e serviços de infraestrutura no Parque de Exposição Mauro Roberto Gonçalves Silva, visando à_x000D_
  realização da 8" EXPOBUR, e dá outras providências".</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/autografo_no_094-2025_-_plc_no_006-2025_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/autografo_no_094-2025_-_plc_no_006-2025_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implementação da Escuta Especializada, validação do Protocolo do Escuta Especializada e Revelação Espontânea no Município_x000D_
  de Buritis/RO, conforme Lei Federal 13.431/17 e o Decreto 9.603/18 e da outras providencias".</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/autografo_no_095-2025_-_plc_no_009-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/autografo_no_095-2025_-_plc_no_009-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 acrescendo cargos e extinguindo cargos e dá outras providências".</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_no_096-2025_-_plc_no_010-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_no_096-2025_-_plc_no_010-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n' 003/2016 acrescendo cargos e extinguindo cargos e dá outras providências."</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/autografo_no_097-2025_-_plc_no_011-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/autografo_no_097-2025_-_plc_no_011-2025.pdf</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho Municipal dos Direitos da Pessoa idoso (COMID), e cria o Fundo Municipal dos Direitos da Pessoas Idosa (FMDPI) e dispõe_x000D_
  sobre a Política Municipal de efetivação e garantia dos direitos da Pessoa idosa no Município de Buritis/RO, e dá outras providencias"</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/autografo_no_098-2025_-_plo_no_091-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/autografo_no_098-2025_-_plo_no_091-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de  Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/autografo_no_099-2025_-_plo_no_105-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/autografo_no_099-2025_-_plo_no_105-2025.pdf</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1847/autografo_no_101-2025_-_plo_no_118-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1847/autografo_no_101-2025_-_plo_no_118-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o prazo máximo para a expedição de alvará e licença de funcionamento no âmbito do município de Buritis-RO e dá outras providências".</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1851/autografo_no_102-2025_-_plo_no_112-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1851/autografo_no_102-2025_-_plo_no_112-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação da demanda atendida e da lista de espera por vagas em creches do município".</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1852/autografo_no_103-2025_-_plo_no_113-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1852/autografo_no_103-2025_-_plo_no_113-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a entrega domiciliar de medicamentos de uso continuo aos munícipes, e dá outra providencia"</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1853/autografo_no_104-2025_-_plo_no_115-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1853/autografo_no_104-2025_-_plo_no_115-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os anexos das Leis Municipais 6001/2011 e 603/2011 e dá outras providências".</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1856/autografo_no_105-2025_-_plo_no_116-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1856/autografo_no_105-2025_-_plo_no_116-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 2º da Lei Municipal n. 2203/2025, e dá outras providências".</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1857/autografo_no_106-2025_-_plo_no_120-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1857/autografo_no_106-2025_-_plo_no_120-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de vistoria e higienização periódica das caixas d`água e a troca de filtros de bebedouros nas escolas e repartições públicas municipais de Buritis/RO, e dá outras providências".</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1858/autografo_no_107-2025_-_plo_no_121-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1858/autografo_no_107-2025_-_plo_no_121-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a capacitação de servidores das unidades escolares da rede pública municipal de Buritis /RO para o uso de extintores de incêndio e hidrantes, bem como sobre a manutenção periódica desses equipamentos, e dá outras providências".</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1894/autografo_no_108-2025_-_plo_no_083-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1894/autografo_no_108-2025_-_plo_no_083-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a lei de diretrizes orçamentária - LDO de 2026 e dá outras providências"</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1925/autografo_no_109-2025_-_plo_no_109-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1925/autografo_no_109-2025_-_plo_no_109-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Aberturo de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outros Providências".</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1926/autografo_no_110-2025_-_plo_no_114-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1926/autografo_no_110-2025_-_plo_no_114-2025.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito das instituições de ensino da rede pública municipal, a oferta de aulas extracurriculares de educação financeira, empreendedorismo e noções básicas de direito".</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1927/autografo_no_111-2025_-_plo_no_122-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1927/autografo_no_111-2025_-_plo_no_122-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo municipal a efetuar a alteração do objetivo da emenda impositiva 10/2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1928/autografo_no_112-2025_-_plo_no_123-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1928/autografo_no_112-2025_-_plo_no_123-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza a regularização de desmembramento de terrenos e edificações com área menor a  125M²."</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1929/autografo_no_113-2025_-_plc_no_008-2025_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1929/autografo_no_113-2025_-_plc_no_008-2025_.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 acrescentando cargos e extinguindo cargos e dá outra providências".</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1949/autografo_no_114-2025_-_plo_no_125-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1949/autografo_no_114-2025_-_plo_no_125-2025.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o Programa de Incentivo e Desconto denominado "IPTU Verde" no Município de Buritis, mediante o acréscimo do art. 3º-A á Lei Municipal nº 2..159, de 2025, e dá outras providências"</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1950/autografo_no_115-2025_-_plo_no_128-2025_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1950/autografo_no_115-2025_-_plo_no_128-2025_-_publicado.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal o efetuar o alteração da Emenda impositiva 004/2024 e dá outras providências" .</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1965/autografo_no_116-2025_-_plo_no_131-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1965/autografo_no_116-2025_-_plo_no_131-2025.pdf</t>
   </si>
   <si>
     <t>"Institui o serviço voluntário educacional para atuar com oficinas nas creches da Educação em Tempo Integral - ETI, pertencentes ao sistema Municipal de ensino de Buritis/RO".</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1967/autografo_no_117-2025_-_plo_no_140-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1967/autografo_no_117-2025_-_plo_no_140-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Especial Suplementar por Anulação ao orçamento e dá outras providências".</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1969/autografo_no_118-2025_-_plo_no_141-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1969/autografo_no_118-2025_-_plo_no_141-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 12 da Lei Municipal nº 2.174 de 2025, que dispõe sobre o programa de recuperação fiscal-REFIS no âmbito do munícipio de Buritis-RO, e dá outras providências ".</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1987/autografo_no_119-2025_-_plo_no_124-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1987/autografo_no_119-2025_-_plo_no_124-2025.pdf</t>
   </si>
   <si>
     <t>"Determina a substituição dos sinais sonoros nos estabelecimentos de ensino público e privado, em atenção aos alunos com transtornos do espetro autista".</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1988/autografo_no_120-2025_-_plo_no_132-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1988/autografo_no_120-2025_-_plo_no_132-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a acessibilidade de pessoas com deficiência ou mobilidade reduzida a brinquedos de academia em espaços, creches e escolas públicas municipais."</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1989/autografo_no_121-2025_-_plc_no_012-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1989/autografo_no_121-2025_-_plc_no_012-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 113-A da Lei Complementar nº 003/2016 e dá outras providências".</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2000/autografo_no_122-2025_-_plo_no_129-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2000/autografo_no_122-2025_-_plo_no_129-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre os direitos e as diretrizes da Política de Proteção da Pessoa com Transtorno do Espectro Autista (TEA) no município de Buritis, e dá outras providências".</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2031/autografo_no_123-2025_-_plo_no_127-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2031/autografo_no_123-2025_-_plo_no_127-2025.pdf</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/autografo_no_124-2025_-_plo_no_130-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/autografo_no_124-2025_-_plo_no_130-2025.pdf</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2033/autografo_no_125-2025_-_plo_no_133-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2033/autografo_no_125-2025_-_plo_no_133-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de Arrecadação e Superávit Financeiro no Orçamento Vigente e dá outras providências".</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2034/autografo_no_126-2025_-_plo_no_143-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2034/autografo_no_126-2025_-_plo_no_143-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por Superávit Financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2035/autografo_no_127-2025_-_plo_no_146-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2035/autografo_no_127-2025_-_plo_no_146-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Buritis/RO, por intermédio da Secretaria Municipal de fazenda por intermédio do Departamento Municipal de_x000D_
  Trânsito - DMTRAN, a celebrar convênio com o Estado de Rondônia, por intermédio da Polícia Militar de Rondônia - PMRO, e dá outras providências"</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2036/autografo_no_128-2025_-_plo_no_148-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2036/autografo_no_128-2025_-_plo_no_148-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda impositiva OO5/2O24 e dá outras providências"</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2037/autografo_no_129-2025_-_plo_no_152-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2037/autografo_no_129-2025_-_plo_no_152-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal o efetuar a alteração do objeto da Emendo impositiva 77/2O24 e dá outros providências".</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2045/autografo_no_130-2025_-_plo_no_135-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2045/autografo_no_130-2025_-_plo_no_135-2025.pdf</t>
   </si>
   <si>
     <t>"Declaração de utilidade Pública a Associação de Capoeira, Esporte e Cultura Sombra da Mata".</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2067/autografo_no_131-2025_-_plo_no_149-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2067/autografo_no_131-2025_-_plo_no_149-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a custear despesa com alimentação aos servidores do cargo de vigilante, que atuem em regime de plantão e dá outras providências".</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2087/autografo_no_132-2025_-_plo_no_145-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2087/autografo_no_132-2025_-_plo_no_145-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal o efetuar a alteração do Objeto da Emenda lmpositiva 006/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2088/autografo_no_133-2025_-_plo_no_154-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2088/autografo_no_133-2025_-_plo_no_154-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal o efetuar a alteração do Objeto da Emenda lmpositiva 003/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2089/autografo_no_134-2025_-_plo_no_155-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2089/autografo_no_134-2025_-_plo_no_155-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito adicional Especial por excesso de arrecadação no orçameno vigente e dá outras Providências".</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2090/autografo_no_135-2025_-_plo_no_156-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2090/autografo_no_135-2025_-_plo_no_156-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por exesso de arrecadação no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2091/autografo_no_136-2025_-_plo_no_157-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2091/autografo_no_136-2025_-_plo_no_157-2025.pdf</t>
   </si>
   <si>
     <t>"Institui política de proteção aos direitos da pessoa com Câncer no municipio de Buritis-RO e dá outras providências."</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2092/autografo_no_137-2025_-_plo_no_159-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2092/autografo_no_137-2025_-_plo_no_159-2025.pdf</t>
   </si>
   <si>
     <t>"Altoriza o executivo Municipal a efetuar a alteração da emenda impositiva 004/2024 e dá outras providências".</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2097/autografo_no_138-2025_-_plo_no_154-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2097/autografo_no_138-2025_-_plo_no_154-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras providência".</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2131/autografo_no_139-2025_-_plo_no_160-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2131/autografo_no_139-2025_-_plo_no_160-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Especial por Superávit Financeiro no orçamento vigente e dá outras providências".</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2152/autografo_no_140-2025_-_plo_no_162-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2152/autografo_no_140-2025_-_plo_no_162-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2153/autografo_no_141-2025_-_plo_no_163-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2153/autografo_no_141-2025_-_plo_no_163-2025.pdf</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2154/autografo_no_142-2025_-_plo_no_164-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2154/autografo_no_142-2025_-_plo_no_164-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial Por Excesso De Arrecadação No Orçamento Vigente e dá Outras providências".</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2155/autografo_no_143-2025_-_plo_no_165-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2155/autografo_no_143-2025_-_plo_no_165-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda de Bancada 01/MDB e dá outras providências".</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2156/autografo_no_144-2025_-_plo_no_166-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2156/autografo_no_144-2025_-_plo_no_166-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição da Semana Municipal de Incentivo á leitura no município de Buritis, Estado de Rondônia."</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2157/autografo_no_145-2025_-_plo_no_172-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2157/autografo_no_145-2025_-_plo_no_172-2025.pdf</t>
   </si>
   <si>
     <t>Concede Cessão de uso Permanente de uso bem imóvel ao poder Legislativo Municipal de Buritis/RO e dá outas providências".</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2158/autografo_no_146-2025_-_plo_no_173-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2158/autografo_no_146-2025_-_plo_no_173-2025.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Evangélica Ágape, com sede no Município de Buritis-RO, e dá outras Providências".</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2206/autografo_no_147-2025_-_plo_no_170-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2206/autografo_no_147-2025_-_plo_no_170-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional especial por Superávit Financeiro no orçamento vigente e dá outras Providências" .</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2207/autografo_no_148-2025_-_plo_no_174-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2207/autografo_no_148-2025_-_plo_no_174-2025.pdf</t>
   </si>
   <si>
     <t>"Institui, no âmbito do Município de Buritis, a Semana de Prevenção á Adultização e Erotização Infantil e dá outras Providências".</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da contratação de seguro para todos os veículos pública pertencentes aos Município de Buritis, sejam leves ou pesados, e dá outras Providencias."</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2221/autografo_no_150-2025_-_plo_no_177-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2221/autografo_no_150-2025_-_plo_no_177-2025.pdf</t>
   </si>
   <si>
     <t>"Declaração de utilidade Pública da Associação de Eventos, Esporte Cultura do Vale do Jamari - AFESC."</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2264/autografo_no_151-2025_-_plo_no_168-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2264/autografo_no_151-2025_-_plo_no_168-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a realizar cessão de uso de bem imóvel para cooperativas para reciclagem e coleta de lixo seletiva, e dá outras providências".</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2265/autografo_no_152-2025_-_plo_no_171-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2265/autografo_no_152-2025_-_plo_no_171-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a efetuar o pagamento a executar obrigação de fazer de indenização decorrentes de acordo judicial a ser firmado entre o Município de Buritis/RO e a Sra. Maria de Souza Caldeira, e dá outras providências".</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2266/autografo_no_153-2025_-_plo_no_175-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2266/autografo_no_153-2025_-_plo_no_175-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Aberura de Crédito Adicional por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2230/autografo_no_154-2025_-_plo_no_176-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2230/autografo_no_154-2025_-_plo_no_176-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Obrigatoriedade da Secretaria Municipal de Obras em realização frontal e instalar corrimões com estirantes de segurança em pontes de madeira localizadas no Município de Buritis-RO e dá outras providências."</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2270/autografo_no_155-2025_-_plc_no__015-2025.-_publicado_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2270/autografo_no_155-2025_-_plc_no__015-2025.-_publicado_.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 e dá outras Providências".</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2271/autografo_no_156-2025_-_plo_no_180-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2271/autografo_no_156-2025_-_plo_no_180-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 2.116/2024 que Estima a Receita e Fixa a Despesa -LOA do Município de Buritis para o Exercício de 2025."</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2272/autografo_no_157-2025_-_plc_no_016-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2272/autografo_no_157-2025_-_plc_no_016-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 acrescentando cargos e extinguindo cargos e dá outras Providências".</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2306/autografo_no_158-2025-_plo_150-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2306/autografo_no_158-2025-_plo_150-2025.pdf</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2307/autografo_no_160-2025_plo_179-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2307/autografo_no_160-2025_plo_179-2025.pdf</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2308/autografo_no_161-2025_plo_181-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2308/autografo_no_161-2025_plo_181-2025.pdf</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2309/autografo_no_162-2025_plo_no_183-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2309/autografo_no_162-2025_plo_no_183-2025.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2310/autografo_no_163-2025_plo_188-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2310/autografo_no_163-2025_plo_188-2025.pdf</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2311/autografo_no_164-2025_plo_189-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2311/autografo_no_164-2025_plo_189-2025.pdf</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2312/autografo_no_159-2025_plo_151-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2312/autografo_no_159-2025_plo_151-2025.pdf</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2313/autografo_no_170-2025_plo_no_196-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2313/autografo_no_170-2025_plo_no_196-2025.pdf</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2315/autografo_no_166-2025_plo_no_178-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2315/autografo_no_166-2025_plo_no_178-2025.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2316/autografo_no_167-2025_-plo_no_185-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2316/autografo_no_167-2025_-plo_no_185-2025.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2317/autografo_no_168-2025_plo_no_186-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2317/autografo_no_168-2025_plo_no_186-2025.pdf</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2318/autografo_no_169-2025_plo_191-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2318/autografo_no_169-2025_plo_191-2025.pdf</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>‘’Aprova a prestação de contas anuais do Município de Buritis Estado de Rondônia – Exercício 2023 e dá outras providências’’.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_complementar_no_001-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_complementar_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Altera os prazos paro envio do Plano Plurianual (PPA), da Lei de Diretrizes Orçamentários (LDO) e da Lei Orçamentária Anual (LOA), nos termos previstos na Lei Orgânica do Município no art. 72, §9º, inciso I, garantindo maior compatibilidade com os processos de planejamento orçamentário e dá outras providências. "</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_complementar_no_002-2025_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_complementar_no_002-2025_.pdf</t>
   </si>
   <si>
     <t>"Institui o programa de recuperação fiscal - REFIS 2025 no âmbito do município de Buritis/RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_complementar_no_003-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_complementar_no_003-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 acrescendo cargos e extinguindo cargos e dá outras providências"</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_complementar_no_004-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_complementar_no_004-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 601/2011 acrescentando o artigo 18 - A no Plano de Cargos e Carreira da Educação e dá outras Providências"</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_complementar_no_005-2025_com_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_complementar_no_005-2025_com_substitutivo.pdf</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1658/projeto_de_lei_complementar_no_006-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1658/projeto_de_lei_complementar_no_006-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implementação da Escuta Especializada, bem como a validação do Protocolo da Escuta Especializada e Revelação Espontânea Município de Buritis/RO, conforme Lei Federal 13.431/17 e o Decreto 9.603/18 e da outras providências"</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1659/projeto_de_lei_complementar_no_007-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1659/projeto_de_lei_complementar_no_007-2025.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal dos Direitos da Pessoa Idosa - COMID, bem como o Fundo Municipal Dos DIreitos da Pessoa Idosa - FMDPI e dispõe sobre a Política Municipal de efetivação e garantia dos direitos da Pessoa Idosa no município de Buritis/RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_lei_complementar_no_008-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_lei_complementar_no_008-2025.pdf</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_lei_complementar_no_009-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_lei_complementar_no_009-2025.pdf</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/projeto_de_lei_complementar_no_010-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/projeto_de_lei_complementar_no_010-2025.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_de_lei_complementar_no_011-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_de_lei_complementar_no_011-2025.pdf</t>
   </si>
   <si>
     <t>"Reestrutura o Conselho Municipal dos Direitos da Pessoa Idosa (COMID), e cria o Fundo Municipal dos Direitos da Pessoa Idosa (FMDPI) e dispõe sobre a Política Municipal de efetivação e garantia dos direitos da Pessoa Idosa no Município de Buritis/RO, e dá outras providências"</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_complementar_no_012-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_complementar_no_012-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 113-A da Lei Complementar nº 003/2016 e dá outras providências"</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_complementar_no_013-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_complementar_no_013-2025.pdf</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_complementar_no_014-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_complementar_no_014-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 autorizando a alteração de forma de contratação da Procuradoria Geral do Município e da Procuradoria Geral Adjunta acrescendo cargos na tabela do artigo 43 da Lei Complementar 003/2016 e dá outras providências"</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_de_lei_complementar_no_015-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_de_lei_complementar_no_015-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 003/2016 e dá outras providências."</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_complementar_no_016-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_complementar_no_016-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar n° 003/2016 acrescendo cargos e extinguindo cargos e dá outras providências."</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_complementar_no_017-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_complementar_no_017-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 2° da Lei Complementar n. 25/2025, e dá outras providências."</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2021/projeto_de_lei_complementar_no_018-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2021/projeto_de_lei_complementar_no_018-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 003/2016 regulamentando órgão de trânsito, concede auxílio fardamento anual e dá outras providências"</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2287/projeto_de_lei_complementar_no_019-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2287/projeto_de_lei_complementar_no_019-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 48 da Lei Complementar Municipal nº 003/2016 e dá outras providências"</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/resolucao_no_030-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/resolucao_no_030-2025.pdf</t>
   </si>
   <si>
     <t>"Altera o horário de realização das Sessões Ordinárias da Câmara Municipal de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_resolucao_no_025-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_resolucao_no_025-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso dos veículos oficiais pertencentes à frota da Câmara Municipal de Buritis, Estado de Rondônia, e dá outras providências"</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>Aparicio, Ivan da Farmácia, José Lopes, Psicólogo Dhionatas Tassos</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_de_resolucao_no_026-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_de_resolucao_no_026-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 104, o §3º do art. 147, o art. 149, o §1º do art. 164, o art. 165, o parágrafo único do art. 167, o art. 173 e art. 174, todos do Regimento Interno da Câmara Municipal de Buritis – RO.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/projeto_de_resolucao_no_027-2025_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/projeto_de_resolucao_no_027-2025_.pdf</t>
   </si>
   <si>
     <t>"Altera o horário de realização das sessões ordinárias da Câmara Municipal de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_resolucao_no_028-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_resolucao_no_028-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão, aplicação e comprovação de suprimento de fundos no âmbito da Câmara Municipal de Buritis/RO"</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>Adriano Almeida, Aparicio, Ivan da Farmácia, José Lopes, Leo Silva, Lucas da 50, Otoniel Bernardes, Professora Juliana Cibelly, Professor Ueder, Psicólogo Dhionatas Tassos, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2165/projeto_de_resolucao_no_029-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2165/projeto_de_resolucao_no_029-2025.pdf</t>
   </si>
   <si>
     <t>"Concede abono natalino pecuniário aos Servidores Públicos da Câmara Municipal de Buitis-RO"</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_emenda_a_lei_organica_no_001-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_emenda_a_lei_organica_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Seção IV da Procuradoria-Geral do Município, artigo 50, §§ lº, 2º e 3º da Lei Orgânica do Município de Buritis/RO".</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>‘’Altera a Sessão IV da Procuradoria Geral do Município, artigo 50, §§1º , 2º e 3º da Lei Orgânica do Município de Buritis/RO’’.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2289/emenda_aditiva_001-2025_plo_no_181-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2289/emenda_aditiva_001-2025_plo_no_181-2025.pdf</t>
   </si>
   <si>
     <t>"Emenda Aditiva 001/2025 Projeto de Lei nº 181/2025"</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Lucas da 50, Professora Juliana Cibelly, Psicólogo Dhionatas Tassos</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/emenda_modificativa_001-2025_referente_pjl_no_060-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/emenda_modificativa_001-2025_referente_pjl_no_060-2025.pdf</t>
   </si>
   <si>
     <t>"EMENDA MODIFICATIVA 001/2025 PROJETO DE LEI Nº 060/2025"</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2305/emenda_modificativa_001-2025_plo_151-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2305/emenda_modificativa_001-2025_plo_151-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Nº 001/2025 Projeto de Lei Nº 151/2025.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1876/substitutivo_projeto_de_lei_no_083-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1876/substitutivo_projeto_de_lei_no_083-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Lei de Diretrizes Orçamentária - LDO de 2026 e dá outras providências"</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1877/substitutivo_projeto_de_lei_no_130-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1877/substitutivo_projeto_de_lei_no_130-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de sinalização de obras realizadas por empresas contratadas ou órgãos da administração pública em vias públicas e estabelece sanções para o descumprimento"</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIA - LDO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1896/substitutivo_projeto_de_lei_no_083-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1896/substitutivo_projeto_de_lei_no_083-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a lei de diretrizes orçamentária - LDO de 2026 e dá outras providências".</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1897/substitutivo_projeto_de_lei_no_130-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1897/substitutivo_projeto_de_lei_no_130-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de sinalização de obras realizadas por empresas contratadas ou órgãos da administração pública em vias públicas e estabeleça sanções para o descumprimento".</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>MVP</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/mensagem_de_veto_parcial_plc_no_002-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/mensagem_de_veto_parcial_plc_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial Projeto de Lei Complementar nº 002/2025 ; Autógrafo nº 036/2025 ; Mensagem de Lei Complementar 670/2025</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/mensagem_de_veto_total__plo_no_049-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/mensagem_de_veto_total__plo_no_049-2025.pdf</t>
   </si>
   <si>
     <t>"Mensagem de Veto Total Projeto de Lei nº 049/2025; Autógrafo nº 042/2025; Mensagem de Lei 684/2025</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/mensagem_de_veto_total_plo_no_068-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/mensagem_de_veto_total_plo_no_068-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Total Projeto de Lei nº 068/2025 ; Autógrafo nº 054/2025 ; Mensagem de Lei nº 012/2025</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/mensagem_de_veto_total_plo_no_071-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/mensagem_de_veto_total_plo_no_071-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Total Projeto de Lei nº 071/2025 ; Autógrafo nº 057/2025 ; Mensagem de Lei nº 015/2025</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2258/mensagem_de_veto_total_plo_no_158-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2258/mensagem_de_veto_total_plo_no_158-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Total Projeto de Lei Nº 158/2025 mensagem de Lei Nº 037/2025 Autógrafo Nº 149/2025.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>SIND</t>
   </si>
   <si>
     <t>Sindicâncias</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/despacho_do_processo_integrado_id_5_51-30_2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/despacho_do_processo_integrado_id_5_51-30_2025.pdf</t>
   </si>
   <si>
     <t>Sindicância Administrativa - Despacho do Processo Integado (ID 5) 51-30/2025</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/despacho_do_processo_integrado_id_5_51-30_2025_3.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/despacho_do_processo_integrado_id_5_51-30_2025_3.pdf</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>RCPI</t>
   </si>
   <si>
     <t>Relatório - CPI</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2098/relatorio_final_da_comissao_parlamentar_de_inquerito_das_aguas_de_buritis.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2098/relatorio_final_da_comissao_parlamentar_de_inquerito_das_aguas_de_buritis.pdf</t>
   </si>
   <si>
     <t>"Relatório Final da Comissão Parlamentar de Inquérito das Águas de Buritis"</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2167/relatorio_final_consolidado_da_cpi_dos_precatorios-_municipio_de_buritis-ro.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2167/relatorio_final_consolidado_da_cpi_dos_precatorios-_municipio_de_buritis-ro.pdf</t>
   </si>
   <si>
     <t>"Relatório Final Consolidado da CPI dos Precatórios- Município de Buritis-RO."</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/emenda_substitutiva_001-2025_pjl_no_046-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/emenda_substitutiva_001-2025_pjl_no_046-2025.pdf</t>
   </si>
   <si>
     <t>"EMENDA SUBSTITUTIVA 001/2025 PROJETO DE LEI Nº 046/2025"</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/emenda_substitutiva_001-2025_projeto_no_007-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/emenda_substitutiva_001-2025_projeto_no_007-2025.pdf</t>
   </si>
   <si>
     <t>"EMENDA SUBSTITUTIVA 001/2025 PROJETO DE LEI Nº 007/2025"</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/emenda_substitutiva__projeto_de_lei_no_036-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/emenda_substitutiva__projeto_de_lei_no_036-2025.pdf</t>
   </si>
   <si>
     <t>"EMENTA SUBSTITUTIVA 001/2025 PROJETO DE LEI Nº 036/2025"</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Lucas da 50, Professora Juliana Cibelly, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/emenda_substitutiva_001-2025_pjl_no_077-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/emenda_substitutiva_001-2025_pjl_no_077-2025.pdf</t>
   </si>
   <si>
     <t>"EMENDA SUBSTITUTIVA 001/2025 PROJETO DE LEI Nº 077/2025"</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2026/emends_substitutiva_no_001-2025_referente_ao_projeto_de_emenda_a_lei_organica_no_002-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2026/emends_substitutiva_no_001-2025_referente_ao_projeto_de_emenda_a_lei_organica_no_002-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva 001/2025 Projeto de Lei nº 002/2025</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_substitutiva_no_001-2025._projeto_de_lei_complementar_no_014-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_substitutiva_no_001-2025._projeto_de_lei_complementar_no_014-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Substituitiva Nº 001/2025, Projeto de Lei Complementar Nº 014/2025.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_complementar_no_002-2025_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_complementar_no_002-2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_complementar_no_004-2025_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_complementar_no_004-2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 601/2011 acrescentando o artigo 18-A no Plano de Cargos e Carreira da Educação e da outras Providências".</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/oficio_11-gab-pmb-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/oficio_11-gab-pmb-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Chancela do Nome do Dr. Flávio Farina para Procurador Geral do Município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/oficio_no_004-ccj-cmb-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/oficio_no_004-ccj-cmb-2025.pdf</t>
   </si>
   <si>
     <t>Comunicação de reprovação do Projeto de Lei Ordinária nº072/2025</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/oficio_no_005-ccj-cmb-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/oficio_no_005-ccj-cmb-2025.pdf</t>
   </si>
   <si>
     <t>Comunicação de restituição do projeto de Lei Ordinária nº 074/2025</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>O projeto de lei nº 076/2025, mensagem de lei nº 705/2025, de autoria deste poder executivo municipal, reprova pela comissão de constituição e justiça.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1654/oficio_no_008-ccj-cmb-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1654/oficio_no_008-ccj-cmb-2025.pdf</t>
   </si>
   <si>
     <t>Autorização para retirada de mensagem de lei.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1898/oficio_no_009-ccj-cmb-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1898/oficio_no_009-ccj-cmb-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n" 126/2025, Mensagem de Lei Nº 031/2025, de autoria deste Poder Legislativo Municipal, que "Revoga as Leis 103/2021 e 2.790/2025 e institui o dia 29 de julho como data comemorativa alusiva ao dia de Santa Marta e a Lei 2.188/2O25.", foi reprovado pela Comissão de Constituição e Justiça.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>Retirada da Mensagem de Lei Complementar 707/2025 - Projeto de Lei Complementar 005/2025</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>Retirada da Mensagem de Lei 766/2025 - Projeto de Lei 144/25.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>EMSPU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Aparicio, CFOF - Comissão de Finanças, Orçamento e Fiscalização, José Lopes, Renato Leitão</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/emenda_supresiva_001-2025_projeto_de_lei__complementar_004-2025_.pdf</t>
+    <t>Aparicio, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1, José Lopes, Renato Leitão</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/emenda_supresiva_001-2025_projeto_de_lei__complementar_004-2025_.pdf</t>
   </si>
   <si>
     <t>"EMENDA SUPRESSIVA 001/2025 PROJETO DE LEI COMPLEMENTAR Nº 004/2025"</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>AMD</t>
   </si>
   <si>
     <t>Ato da Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/ato_da_mesa_diretora_no001.2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/ato_da_mesa_diretora_no001.2025.pdf</t>
   </si>
   <si>
     <t>"Adia a sessão ordinária prevista para o dia 05 de maio de 2025, em razão do falecimento da Sra. Júlia Maciel de Almeida Lima."</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>REQCP</t>
   </si>
   <si>
     <t>Requerimento de Instauração de CPI</t>
   </si>
   <si>
     <t>Aparicio, Ivan da Farmácia, Lucas da 50, Professora Juliana Cibelly, Professor Ueder, Psicólogo Dhionatas Tassos, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_de_intauracao_de_cpi-dos_precatorios.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_de_intauracao_de_cpi-dos_precatorios.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>EMND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/emenda_projeto_de_lei_organica_no_001-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/emenda_projeto_de_lei_organica_no_001-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Seção IV da Procuradoria-Geral do Município, artigo 50, §§ 1º, 2º e 3º da Lei Orgânica do Município de Buritis/RO"</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_no_002-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_no_002-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Sessão IV da Procuradoria Geral do Município, artigo 50, §§1º, 2º e 3º da Lei Orgânica do Município de Buritis/RO" .</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2086/emenda_a_lei_organica_municipal_no_004-2025.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2086/emenda_a_lei_organica_municipal_no_004-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA MUNICIPAL" Altera a sessão IV da Procuradoria Geral do município, artigo 50, §§ 1º, 2º e 3º da Lei Orgânica do Município de Buritis/RO".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10903,67 +10912,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_001-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_002-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_003-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_004-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao_no_005-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_006-2025_lucas_luiz_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_no_007-2025_dhionatas_de_tassos_fagner.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_008-2025_dhionatas_de_tassos_fagner_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_no_009-2025_dhionatas_de_tassos_fagner_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_010-2025_dhionatas_de_tassos_fagner.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_011-2025_renato_leitao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_no_012-2025_renato_leitao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_013-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_014-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_015-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao_no_016-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_017-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_no_018-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_no_019-2025_otoniel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_no_020-2025_otoniel_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_021-2025_otoniel_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_022-2025_otoniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_no_023-2025_dhionatas_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_024-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_025-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_026-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_027-2025_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_028-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_no_029-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_030-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_031-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_032-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_033-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_034-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_035-2025_otoniel_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_036-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_037-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_038-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_039-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_040-2025_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_041-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_042-2025_ueder_ferreira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_043-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_044-2025_lucas_luiz_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_045-2025_dhionatas__tassos_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_046-2025_dhionatas_tassos_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_047-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_048-2025_dhionatas_tassos__.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_049-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_050-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_051-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_052-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_053-2025_dhionatas_de__tassos_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_054-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_055-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_056-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_057-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_058-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_059-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_060-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_061-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_062-2025_dhionatas_de_thassos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_063-2025_ueder_ferreira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_064-2025_ivan_dutra_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_065-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_066-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_067-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_068-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_069-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_070-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_071-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_072-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_073-2025_leo_silva_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_074-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_075-2025_renato_leitao_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_076-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_077-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_078-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_079-2025_dhionatas_de_tassos_fagner.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_080-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_081-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_082-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_no_083-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_no_084-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_085-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_086-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_087-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_088-2025_juliana_cibelly_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_089-2025_juliana_cibelly__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_090-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_091-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_092-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_093-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_094-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_096-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_097-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_098-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_099-2025_juliana_cibelly_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_100-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_101-2025_ivan_carlos_dutra_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_102-2025_renato_leitao-_publicado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_103-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_104-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_105-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_106-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_107-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_108-2025_adriano_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_109-2025_leo_silva_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_110-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_111-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_112-2025_lucas_luiz_de_cristo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_113-2025_lucas_luiz_de_cristo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no__114-2025_ueder_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_115-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_116-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_117-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_118-2025_lucas_da_50.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_119-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_120-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_121-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_no_122-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_no_123-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_124-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_linha_05.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_recuperacao_da_rua_celso_daniel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_rua_jose_cunha_2805_-_oficial_28129_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_128_leo_silva_jorge_texeira_lampada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_129_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/scanner_20250529_rio_branco_72.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_136..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao-indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_138_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_139_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_140_aparicio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_141_aparicio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_142_aparicio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/renato30052025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_dmtran_-0205_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_146_assinada.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/scanner_20250529_alvorada_str_03_lampada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/scanner_20250529_jose_carlos_da_mata.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao-que_seja_realizado_com_urgencia_o_servico_de_tapa-_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/scanner_20250529_c22_gena_ferreti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_152-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/scanner_20250529santo_expedito_str_01_lampada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_vereador_ueder_158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/index.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/scanner_20250626.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_vereador_ueder_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_vereador_ueder_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/scanner_20250626_3.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_174_-_renato.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_175_-_renato.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no__178_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_179-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1849/180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1850/181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1859/183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1860/184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_185_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_ruas_186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1880/189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_190_-_samu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_vereador_ueder_191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_192_-_vaga_idoso.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1886/193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_194-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1887/195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_197_sistema.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1905/202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1938/205.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1939/206.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1940/207.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1941/208.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1942/209.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_vereador_ueder_210.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_211_assinada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_212-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_213-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_214-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1966/215.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1968/216.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_217_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1976/219.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1984/setor_04.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_221_assinada.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_222_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1996/223.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1991/scanner_20250903_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1997/225.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_226_-2025_linha_marco_de_aluminio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2002/elvandas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2001/assinada_229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2006/setor_lombadas_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2007/setor_p.a_sao_domingos_ze_pretinho.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2008/setor_01_gss.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2011/235.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2012/iptu_236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2025/237.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2027/238.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2053/rua_california_07.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao-_241_pintar_faixa_pedrestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2055/trilhao_aca_243_...linha_13_km_22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_244_rua_rodrigues_alves_setor_07_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2057/assinada_245.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2047/246_assinada.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2056/linha_c-40_quarentinha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2049/248.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2050/249.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2060/250.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2051/251.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2052/252.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_253-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2070/254.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2082/assinada_256.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2083/assinada_257.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2084/258.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2085/scanner_20251008_2.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2099/rua_belenc_vereador_nelinho_setor_07_260.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2100/261_assinada.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2101/262_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_263_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2103/264_assinada.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2108/265_assinada.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2109/266.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2114/267.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2115/268_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2116/269_assinada.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2117/270_semosp.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2119/271_assinada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2118/272_assinadas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2120/273_assinadas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_274_limp._esc._sebastiao_theo....pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2122/275.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2123/276.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2127/scanner_20251028.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2128/scanner_20251028_2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_20251028_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2130/scanner_20251028_4.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2132/scanner_20251029.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_282_lampada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2134/morro_do_bugao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2135/luiz_lapa.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2136/linha_07_p.a_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2137/formozinha.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2139/288_assinada.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_n_289-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2140/scanner_20251105.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2142/linha_2-a_e_3-a.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2143/292.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2144/293.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_294_lampada.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2145/rua_guimaraes_setor_06.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2147/scanner_20251106_3.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2148/scanner_20251106_4.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2199/298.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2200/299.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2201/300.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2208/scanner_20251118.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2212/302.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2213/assinada__303.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2214/assinadas_304.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_305-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2217/scanner_20251124.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2222/ilovepdf_merged_9.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2223/308.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2224/309.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2229/310.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2232/311.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2245/316.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2246/317.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_vereador_ueder_318_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_42_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2249/troca_de_lampadas_setor_08_rua_benjamin.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2250/linha_uniao_toninho_vermelho_portas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_vereador_ueder_322.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_324lampada.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2255/325.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2260/str__04_rua_pequena_vanessa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2259/327.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_328_assinada.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2273/329.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2274/330.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2275/331.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2276/332.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2277/333.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2278/334.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2280/335.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2281/336.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2294/assinada_337.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_338lampada_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_no_001-2025_2_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_no_002-2025_ivan_dutra.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_no_003-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_no_004-2025_lucas_da_50.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_no_005-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_no_006-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_no_007-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_no_008-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_no_009-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_no_010-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_no_011-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_012-2025_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_013-2025_ueder_ferreira.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/requerimento_no_014-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_no_015-2025_ueder_rodrigues_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_no_016-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/requerimento_no_017-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_no_018-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/requerimento_no_019-2025__ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_no_020-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_no_021-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_no_022-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_023-2025_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento_no_024-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_no_026-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_027-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_no_028-2025_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_029-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_030-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/requerimento_no_031-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_032-2025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_no_033-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_no_034-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_no_035-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/requerimento_no_036-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1518/requerimento_no_037-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_no_038-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_no_039-2025_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/requerimento_no_040-2025_gilberto_aparicio_ivan_carlos_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/requerimento_no_041-2025_gilberto_aparicio_ivan_dutra_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/requerimento_no_042-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_no_043-2025_ueder_rodrigues_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_044-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_045-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_046-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_no_047-2025_ivan_carlos_dutra_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_no_048-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_049-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_050-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_no_051-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_no_052-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_053-2025_renato_leitao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_no_054-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_renato_-_secretaria_de_agricultura5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_no_056-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_no_057-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_no_058-2025_jose_lopes.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_no_059-2025_jose_lopes.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_060-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_no_061-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_no_062-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_063-2025_gilberto_aparicio_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_064-2025_gilberto_aparicio_e_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_065-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_066-2025_jose_lopes_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_ivan_carlos_-_publicada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_no_069-2025_leo_silva_1.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_no_071-2025_ivan_carlos_gilberto_aparicio_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_no_072-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_no_073-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_074-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_no_075-2025_lucas_luiz.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_no_076-2025_lucas_luiz.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_no_077-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_078-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_079-2025_ivan_lucas_ueder_juliana.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_080-2025_lucasueder.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_081-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_no_082-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2110/requerimento_no_083-2025._ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_084-2025._renato_leitao..pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_086-2025_comissao_processante.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2215/requerimento_no_087-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_no_088-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_no_089-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_090-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2261/requerimento_no_091-2025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_lei_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/projeto_de_lei_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_lei_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_026-2025_-.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_no_032-2025_relatorio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/projeto_de_lei_no_046-2025_com_substituto_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_lei_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/projeto_de_lei_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/projeto_de_lei_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_068-2025_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/oficio_no_005-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_no_079-2025_com_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_lei_no_085-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_de_lei_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_de_lei_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/projeto_de_lei_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_lei_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/projeto_de_lei_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_lei_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_lei_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_lei_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/projeto_de_lei_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/projeto_de_lei_no_099-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/projeto_de_lei_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_lei_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_de_lei_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/projeto_de_lei_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/projeto_de_lei_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/projeto_de_lei_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_de_lei_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1864/projeto_de_lei_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1865/projeto_de_lei_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_lei_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1868/projeto_de_lei_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1869/projeto_de_lei_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1906/projetodeleino135.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1959/projeto_de_lei_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_de_lei_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1980/projeto_de_lei_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_lei_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_lei_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_lei_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2020/projeto_de_lei_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_lei_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2030/projeto_de_lei_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_no_160-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2061/projeto_de_lei_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2073/projeto_de_lei_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2074/projeto_de_lei_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2105/projeto_de_lei_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2112/projeto_de_lei_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2113/projeto_de_lei_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_de_lei_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2149/projeto_de_lei_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_no_177-2025_tratado.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2209/projeto_de_lei_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2226/projeto_de_lei_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2227/projeto_de_lei_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2254/projeto_de_lei_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2256/projeto_de_lei_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2257/projeto_de_lei_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2268/projeto_de_lei_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2283/projeto_de_lei_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2284/projeto_de_lei_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2285/projeto_de_lei_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2286/projeto_de_lei_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2288/projeto_de_lei_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2293/projetode_lei_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_lei_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2325/projeto_de_lei_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_de_lei_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2328/projeto_de_lei_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2329/projeto_de_lei_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2330/projeto_de_lei_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/parecer_do_projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/parecer_do_projeto_de_lei_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/parecer_do_projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_do_projeto_de_lei_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/parecer_do_projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/parecer_do_projeto_de_lei_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/parecer_do_projeto_de_lei_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/parecer_do_projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/parecer_plo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/parecer_plo_no_012-2025_.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/parecer_plo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/parecer_plo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/parecer_plo_no_015-2025_.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/parecer_plo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_plo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/parecer_plo_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/parecer_plo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/parecer_plo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_plo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/parecer_plo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_plo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/parecer_plo_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/parecer_plo_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/parecer_plo_no_026-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/parecer_plo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_plo_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_plo_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_projeto_de_resolucao__no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plo_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_plo_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_plo_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_plo_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_plo_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_plo_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/parecer_plo_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/parecer_plo_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/parecer_plo_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/parecer_plo_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/parecer_plo_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/parecer_plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/parecer_plo_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/parecer_plo_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/parecer_plo_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/parecer_plo_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/parecer_plo_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/parecer_plo_no_048-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/parecer_plo_no_049-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/parecer_plo_no_050-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/parecer_plo_no_051-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/parecer_plo_no_052-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/parecer_plo_no_053-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/parecer_plo_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/parecer_plo_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/parecer_plo_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1584/parecer_plo_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/parecer_plo_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/parecer_plo_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/parecer_plo_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/parecer_plo_no_062-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/parecer_plo_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/parecer_plo_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_plo_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_plo_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_plo_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/parecer_plo_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/parecer_plo_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/parecer_plo_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/parecer_plo_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1601/parecer_plo_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/parecer_plo_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/parecer_plo_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/parecer_plo_no_088-2025_.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/parecer_plo_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/parecer_plo_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/parecer_plo_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/parecer_plo_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_plo_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_plo_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_plo_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_plo_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plo_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/parecer_plo_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/parecer_plo_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/parecer_plo_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/parecer_plo_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_plo_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_plo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_plo_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_plo_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plo_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/parecer_plo_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_plo_no_105-2025-_publicado_com_no_96.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_plo_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_plo_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_plo_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/perecer_plc_no_002-2025_.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_plc_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_plc_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_plc_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1836/parecer_plo_no_106-2025-_publicado.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/parecer_plo_no_107-2025-_publicado.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/parecer_plo_no_111-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_plo_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_plo_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/parecer_plo_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_plo_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1843/parecer_plo_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1844/parecer_plo_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1845/perecer_plo_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_pr_no_027-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_pr_no_025-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_pr_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1873/parecer_plo_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1874/parecer_veto_parcial_referente_ao_plc_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1875/parecer_veto_total_referente_ao_plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_plo_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_plo_no_083-2025_-_publicado_com_no_123.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_plo_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1922/parecer_plo_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1923/parecer_plo_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1924/parecer_plo_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1930/parecer_plc_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1931/parecer_plo_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1932/parecer_plo_no_122-2025_-_publicado_com_no_130.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_plo_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer_plo_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1944/parecer_veto_total_referente_ao_plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1945/parecer_veto_total_referente_ao_plo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_plo_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_plo_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_pr_no_028-2025_.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1964/parecer_plo_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1970/parecer_plo_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1971/parecer_plo_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1972/parecer_plo_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_plc_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_emenda_a_lei_organica_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_plo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2015/parecer_plo_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2038/parecer_plo_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2039/parecer_plo_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2040/parecer_plo_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2041/parecer_plo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_plo_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2043/parecer_plo_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2044/parecer_plo_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2066/parecer_plo_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_plo_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2076/parecer_plo_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_plo_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_plo_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2079/parecer_plo_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2080/parecer_plo_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2096/parecer_plo_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_plo_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_plo_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_plo_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_plo_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_plo_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2164/parecer_plo_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2202/parecer_plo_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2203/parecer_plo_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2204/parecer_plo_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2218/parecer_plo_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2219/parecer_plo_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_plo_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2234/parecer_plo_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2235/parecer_plo_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2244/parecer_plc_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2262/precer_plo_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_plc_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2295/parecer_plo_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2296/parecer_plo_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2297/parecer_plo_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2298/parecer_plo_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2299/parecer_plo_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_plo_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_plo_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2303/parecer_plo_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2304/parecer_plo_no_183-2025_-_publicado_com_no_191.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2319/parecer_plo_no_158-2025_-_publicado_com_no_172.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/autografo_no_001-2025_-_plo_no_001-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/autografo_no_002-2025_-_plo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/autografo_no_003-2025_-_plo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/autografo_no_005-2025_-_plo_no_005-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/autografo_no_006-2025_-_plo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/autografo_no_007-2025_-_plo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/autografo_no_008-2025_-_plo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/autografo_no_009-2025_-_plo_no_010-2025_-_.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/autografo_no_011-2025_.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/autografo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1456/autografo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1457/autografo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1458/autografo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/autografo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/autografo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/autografo_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/autografo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/autografo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1464/autografo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/autografo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/autografo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/autografo_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/autografo_no_025-2025_-_plo_no_025-2025__-_publicado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/autografo_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/autografo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/autografo_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/autografo_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/autografo_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/autografo_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/autografo_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/autografo_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/autografo_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/autografo_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/autografo_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/autografo_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/autografo_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/autografo_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/autografo_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/autografo_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/autografo_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/autografo_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/autografo_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/autografo_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/autografo_no_048-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/autografo_no_049-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/autografo_no_050-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/autografo_no_051-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/autografo_no_052-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/autografo_no_053-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/autografo_no_054-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/autografo_no_055-2025__-_publicado.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/autografo_no_056-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1500/autografo_no_057-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/autografo_no_058-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/autografo_no_059-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/autografo_no_060-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/autografo_no_061-2025_-_plo_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/autografo_no_062-2025_-_plo_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/autografo_no_063-2025-plo_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/autografo_no_064-2025_-_plo_no_043-2025__.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/autografo_no_065-2025_-_plo_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/autografo_no_066-2025_-_plo_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/autografo_no_067-2025_-_plo_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/autografo_no_069-2025_-_plo_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/autografo_no_070-2025_-_plo_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/autografo_no_071-2025_-_plo_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/autografo_no_072-2025_-_plo_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/autografo_no_073-2025_-_plo_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/autografo_no_074-2025_-_plo_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/autografo_no_075-2025_-_plo_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/autografo_no_076-2025_-_plo_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/autografo_no_077-2025_-_plo_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/autografo_no_078-2025_-_plo_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/autografo_no_079-2025_-_plo_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/autografo_no_080-2025_-_plo_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/autografo_no_081-2025_-_plo_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/autografo_no_082-2025_-_plo_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/autografo_no_083-2025_-_plo_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/autografo_no_084-2025_-_plo_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/autografo_no_085-2025_-_plo_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/autografo_no_086-2025_-_plo_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/autografo_no_087-2025_-_plo_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/autografo_no_088-2025_-_plo_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/autografo_no_089-2025_-_plo_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/autografo_no_090-2025_-_plo_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/autografo_no_091-2025_-_plo_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/autografo_no_093-2025_-_plo_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/autografo_no_094-2025_-_plc_no_006-2025_.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/autografo_no_095-2025_-_plc_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_no_096-2025_-_plc_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/autografo_no_097-2025_-_plc_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/autografo_no_098-2025_-_plo_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/autografo_no_099-2025_-_plo_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1847/autografo_no_101-2025_-_plo_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1851/autografo_no_102-2025_-_plo_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1852/autografo_no_103-2025_-_plo_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1853/autografo_no_104-2025_-_plo_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1856/autografo_no_105-2025_-_plo_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1857/autografo_no_106-2025_-_plo_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1858/autografo_no_107-2025_-_plo_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1894/autografo_no_108-2025_-_plo_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1925/autografo_no_109-2025_-_plo_no_109-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1926/autografo_no_110-2025_-_plo_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1927/autografo_no_111-2025_-_plo_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1928/autografo_no_112-2025_-_plo_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1929/autografo_no_113-2025_-_plc_no_008-2025_.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1949/autografo_no_114-2025_-_plo_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1950/autografo_no_115-2025_-_plo_no_128-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1965/autografo_no_116-2025_-_plo_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1967/autografo_no_117-2025_-_plo_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1969/autografo_no_118-2025_-_plo_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1987/autografo_no_119-2025_-_plo_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1988/autografo_no_120-2025_-_plo_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1989/autografo_no_121-2025_-_plc_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2000/autografo_no_122-2025_-_plo_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2031/autografo_no_123-2025_-_plo_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/autografo_no_124-2025_-_plo_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2033/autografo_no_125-2025_-_plo_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2034/autografo_no_126-2025_-_plo_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2035/autografo_no_127-2025_-_plo_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2036/autografo_no_128-2025_-_plo_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2037/autografo_no_129-2025_-_plo_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2045/autografo_no_130-2025_-_plo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2067/autografo_no_131-2025_-_plo_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2087/autografo_no_132-2025_-_plo_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2088/autografo_no_133-2025_-_plo_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2089/autografo_no_134-2025_-_plo_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2090/autografo_no_135-2025_-_plo_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2091/autografo_no_136-2025_-_plo_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2092/autografo_no_137-2025_-_plo_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2097/autografo_no_138-2025_-_plo_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2131/autografo_no_139-2025_-_plo_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2152/autografo_no_140-2025_-_plo_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2153/autografo_no_141-2025_-_plo_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2154/autografo_no_142-2025_-_plo_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2155/autografo_no_143-2025_-_plo_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2156/autografo_no_144-2025_-_plo_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2157/autografo_no_145-2025_-_plo_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2158/autografo_no_146-2025_-_plo_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2206/autografo_no_147-2025_-_plo_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2207/autografo_no_148-2025_-_plo_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2221/autografo_no_150-2025_-_plo_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2264/autografo_no_151-2025_-_plo_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2265/autografo_no_152-2025_-_plo_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2266/autografo_no_153-2025_-_plo_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2230/autografo_no_154-2025_-_plo_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2270/autografo_no_155-2025_-_plc_no__015-2025.-_publicado_.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2271/autografo_no_156-2025_-_plo_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2272/autografo_no_157-2025_-_plc_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2306/autografo_no_158-2025-_plo_150-2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2307/autografo_no_160-2025_plo_179-2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2308/autografo_no_161-2025_plo_181-2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2309/autografo_no_162-2025_plo_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2310/autografo_no_163-2025_plo_188-2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2311/autografo_no_164-2025_plo_189-2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2312/autografo_no_159-2025_plo_151-2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2313/autografo_no_170-2025_plo_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2315/autografo_no_166-2025_plo_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2316/autografo_no_167-2025_-plo_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2317/autografo_no_168-2025_plo_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2318/autografo_no_169-2025_plo_191-2025.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_complementar_no_002-2025_.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_complementar_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_complementar_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_complementar_no_005-2025_com_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1658/projeto_de_lei_complementar_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1659/projeto_de_lei_complementar_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_lei_complementar_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_lei_complementar_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/projeto_de_lei_complementar_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_de_lei_complementar_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_complementar_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_complementar_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_complementar_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_de_lei_complementar_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_complementar_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_complementar_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2021/projeto_de_lei_complementar_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2287/projeto_de_lei_complementar_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/resolucao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_resolucao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_de_resolucao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/projeto_de_resolucao_no_027-2025_.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_resolucao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2165/projeto_de_resolucao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_emenda_a_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2289/emenda_aditiva_001-2025_plo_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/emenda_modificativa_001-2025_referente_pjl_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2305/emenda_modificativa_001-2025_plo_151-2025.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1876/substitutivo_projeto_de_lei_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1877/substitutivo_projeto_de_lei_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1896/substitutivo_projeto_de_lei_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1897/substitutivo_projeto_de_lei_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/mensagem_de_veto_parcial_plc_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/mensagem_de_veto_total__plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/mensagem_de_veto_total_plo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/mensagem_de_veto_total_plo_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2258/mensagem_de_veto_total_plo_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/despacho_do_processo_integrado_id_5_51-30_2025.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/despacho_do_processo_integrado_id_5_51-30_2025_3.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2098/relatorio_final_da_comissao_parlamentar_de_inquerito_das_aguas_de_buritis.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2167/relatorio_final_consolidado_da_cpi_dos_precatorios-_municipio_de_buritis-ro.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/emenda_substitutiva_001-2025_pjl_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/emenda_substitutiva_001-2025_projeto_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/emenda_substitutiva__projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/emenda_substitutiva_001-2025_pjl_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2026/emends_substitutiva_no_001-2025_referente_ao_projeto_de_emenda_a_lei_organica_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_substitutiva_no_001-2025._projeto_de_lei_complementar_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_complementar_no_002-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_complementar_no_004-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/oficio_11-gab-pmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/oficio_no_004-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/oficio_no_005-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1654/oficio_no_008-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1898/oficio_no_009-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/emenda_supresiva_001-2025_projeto_de_lei__complementar_004-2025_.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/ato_da_mesa_diretora_no001.2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_de_intauracao_de_cpi-dos_precatorios.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/emenda_projeto_de_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2086/emenda_a_lei_organica_municipal_no_004-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_001-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/indicacao_no_002-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/indicacao_no_003-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_no_004-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/indicacao_no_005-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_no_006-2025_lucas_luiz_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_no_007-2025_dhionatas_de_tassos_fagner.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/indicacao_no_008-2025_dhionatas_de_tassos_fagner_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/indicacao_no_009-2025_dhionatas_de_tassos_fagner_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/indicacao_no_010-2025_dhionatas_de_tassos_fagner.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_no_011-2025_renato_leitao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_no_012-2025_renato_leitao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_no_013-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/indicacao_no_014-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/indicacao_no_015-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/indicacao_no_016-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/indicacao_no_017-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_no_018-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_no_019-2025_otoniel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_no_020-2025_otoniel_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_021-2025_otoniel_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_022-2025_otoniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_no_023-2025_dhionatas_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_no_024-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_no_025-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_no_026-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_no_027-2025_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_no_028-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_no_029-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/indicacao_no_030-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/indicacao_no_031-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_no_032-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_no_033-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/indicacao_no_034-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/indicacao_no_035-2025_otoniel_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_036-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/indicacao_no_037-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_038-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_039-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_040-2025_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_041-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_042-2025_ueder_ferreira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_043-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_044-2025_lucas_luiz_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_045-2025_dhionatas__tassos_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_046-2025_dhionatas_tassos_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_047-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_048-2025_dhionatas_tassos__.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/indicacao_no_049-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no_050-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/indicacao_no_051-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_no_052-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/indicacao_no_053-2025_dhionatas_de__tassos_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_054-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_055-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_no_056-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_057-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_058-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_059-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_no_060-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_no_061-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_no_062-2025_dhionatas_de_thassos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_no_063-2025_ueder_ferreira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_064-2025_ivan_dutra_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_no_065-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_no_066-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_no_067-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_no_068-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_no_069-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_no_070-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_no_071-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_no_072-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_no_073-2025_leo_silva_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_no_074-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_no_075-2025_renato_leitao_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_no_076-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_no_077-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_no_078-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_079-2025_dhionatas_de_tassos_fagner.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_080-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_081-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_082-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_no_083-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_no_084-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_085-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_086-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_087-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_088-2025_juliana_cibelly_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_089-2025_juliana_cibelly__.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_no_090-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_091-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_no_092-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_093-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_094-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_096-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_097-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_098-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_099-2025_juliana_cibelly_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_100-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_101-2025_ivan_carlos_dutra_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_102-2025_renato_leitao-_publicado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1624/indicacao_no_103-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1625/indicacao_no_104-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1626/indicacao_no_105-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1627/indicacao_no_106-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1628/indicacao_no_107-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1629/indicacao_no_108-2025_adriano_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_109-2025_leo_silva_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_110-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_111-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_112-2025_lucas_luiz_de_cristo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_113-2025_lucas_luiz_de_cristo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no__114-2025_ueder_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_no_115-2025_dhionatas_de_tassos_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_no_116-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_no_117-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_no_118-2025_lucas_da_50.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_no_119-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_no_120-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_no_121-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_no_122-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_no_123-2025_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_no_124-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_linha_05.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_recuperacao_da_rua_celso_daniel.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_rua_jose_cunha_2805_-_oficial_28129_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1700/indicacao_128_leo_silva_jorge_texeira_lampada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_129_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1701/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao132.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1706/scanner_20250529_rio_branco_72.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_136..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1709/indicacao-indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1710/indicacao_138_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_139_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_140_aparicio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_141_aparicio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1714/indicacao_142_aparicio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1715/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1719/renato30052025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1732/indicacao_dmtran_-0205_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1739/indicacao_146_assinada.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1740/scanner_20250529_alvorada_str_03_lampada.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1748/scanner_20250529_jose_carlos_da_mata.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1749/indicacao-que_seja_realizado_com_urgencia_o_servico_de_tapa-_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1763/scanner_20250529_c22_gena_ferreti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1764/indicacao_no_152-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1762/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1765/scanner_20250529santo_expedito_str_01_lampada.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1766/155.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1768/156.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1785/indicacao_vereador_ueder_158.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1787/159.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1786/160.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1788/161.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1789/162.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1790/163.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1799/index.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1809/scanner_20250626.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1797/indicacao_vereador_ueder_168.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1798/indicacao_vereador_ueder_169.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1814/scanner_20250626_3.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_174_-_renato.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_175_-_renato.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1829/176.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1831/177.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_no__178_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_179-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1849/180.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1850/181.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1859/183.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1860/184.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_185_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_ruas_186.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao187.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1880/189.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_190_-_samu.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_vereador_ueder_191.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_192_-_vaga_idoso.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1886/193.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_194-2025_dhionatas_de_tassos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1887/195.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_197_sistema.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1905/202.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1936/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1937/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1938/205.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1939/206.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1940/207.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1941/208.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1942/209.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_vereador_ueder_210.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_211_assinada.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_212-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_no_213-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_no_214-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1966/215.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1968/216.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_217_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1976/219.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1984/setor_04.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_221_assinada.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_222_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1996/223.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1991/scanner_20250903_2.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1997/225.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_226_-2025_linha_marco_de_aluminio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2002/elvandas.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2001/assinada_229.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2006/setor_lombadas_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2007/setor_p.a_sao_domingos_ze_pretinho.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2008/setor_01_gss.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2011/235.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2012/iptu_236.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2025/237.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2027/238.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2053/rua_california_07.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao-_241_pintar_faixa_pedrestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2055/trilhao_aca_243_...linha_13_km_22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_244_rua_rodrigues_alves_setor_07_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2057/assinada_245.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2047/246_assinada.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2056/linha_c-40_quarentinha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2049/248.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2050/249.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2060/250.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2051/251.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2052/252.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_no_253-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2070/254.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2082/assinada_256.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2083/assinada_257.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2084/258.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2085/scanner_20251008_2.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2099/rua_belenc_vereador_nelinho_setor_07_260.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2100/261_assinada.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2101/262_assinada.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_263_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2103/264_assinada.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2108/265_assinada.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2109/266.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2114/267.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2115/268_assinada.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2116/269_assinada.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2117/270_semosp.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2119/271_assinada.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2118/272_assinadas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2120/273_assinadas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_274_limp._esc._sebastiao_theo....pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2122/275.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2123/276.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2127/scanner_20251028.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2128/scanner_20251028_2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2129/scanner_20251028_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2130/scanner_20251028_4.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2132/scanner_20251029.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_282_lampada.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2134/morro_do_bugao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2135/luiz_lapa.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2136/linha_07_p.a_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2137/formozinha.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2139/288_assinada.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_n_289-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2140/scanner_20251105.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2142/linha_2-a_e_3-a.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2143/292.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2144/293.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_294_lampada.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2145/rua_guimaraes_setor_06.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2147/scanner_20251106_3.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2148/scanner_20251106_4.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2199/298.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2200/299.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2201/300.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2208/scanner_20251118.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2212/302.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2213/assinada__303.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2214/assinadas_304.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_305-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2217/scanner_20251124.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2222/ilovepdf_merged_9.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2223/308.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2224/309.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2229/310.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2232/311.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2240/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2241/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2242/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2245/316.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2246/317.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2247/indicacao_vereador_ueder_318_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2248/indicacao_42_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2249/troca_de_lampadas_setor_08_rua_benjamin.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2250/linha_uniao_toninho_vermelho_portas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2251/indicacao_vereador_ueder_322.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2252/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_324lampada.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2255/325.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2260/str__04_rua_pequena_vanessa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2259/327.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2279/indicacao_328_assinada.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2273/329.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2274/330.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2275/331.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2276/332.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2277/333.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2278/334.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2280/335.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2281/336.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2294/assinada_337.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_338lampada_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_339.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/requerimento_no_001-2025_2_leo_silva.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/requerimento_no_002-2025_ivan_dutra.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/requerimento_no_003-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/requerimento_no_004-2025_lucas_da_50.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/requerimento_no_005-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/requerimento_no_006-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/requerimento_no_007-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/requerimento_no_008-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/requerimento_no_009-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/requerimento_no_010-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/requerimento_no_011-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/requerimento_no_012-2025_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no_013-2025_ueder_ferreira.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/requerimento_no_014-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/requerimento_no_015-2025_ueder_rodrigues_.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/requerimento_no_016-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/requerimento_no_017-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/requerimento_no_018-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/requerimento_no_019-2025__ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/requerimento_no_020-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/requerimento_no_021-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/requerimento_no_022-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/requerimento_no_023-2025_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/requerimento_no_024-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1393/requerimento_no_026-2025_ivan_carlos.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1394/requerimento_no_027-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1417/requerimento_no_028-2025_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1418/requerimento_no_029-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1419/requerimento_no_030-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1420/requerimento_no_031-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_032-2025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1514/requerimento_no_033-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1515/requerimento_no_034-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1516/requerimento_no_035-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1517/requerimento_no_036-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1518/requerimento_no_037-2025_ueder_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1540/requerimento_no_038-2025_renato_leitao_.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1541/requerimento_no_039-2025_gilberto_aparicio_.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1619/requerimento_no_040-2025_gilberto_aparicio_ivan_carlos_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1620/requerimento_no_041-2025_gilberto_aparicio_ivan_dutra_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1621/requerimento_no_042-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1622/requerimento_no_043-2025_ueder_rodrigues_.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_044-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1630/requerimento_no_045-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1631/requerimento_no_046-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1650/requerimento_no_047-2025_ivan_carlos_dutra_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1669/requerimento_no_048-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1670/requerimento_no_049-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_050-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1687/requerimento_no_051-2025_gilberto_aparicio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1716/requerimento_no_052-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1721/requerimento_no_053-2025_renato_leitao_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1742/requerimento_no_054-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1741/requerimento_renato_-_secretaria_de_agricultura5b15d_assinado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1752/requerimento_no_056-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1758/requerimento_no_057-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1759/requerimento_no_058-2025_jose_lopes.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1783/requerimento_no_059-2025_jose_lopes.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_060-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1811/requerimento_no_061-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1812/requerimento_no_062-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_no_063-2025_gilberto_aparicio_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_no_064-2025_gilberto_aparicio_e_ivan_carlos_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_no_065-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1878/requerimento_no_066-2025_jose_lopes_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_067-2025_ivan_carlos_-_publicada.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1891/requerimento_no_068-2025_ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_no_069-2025_leo_silva_1.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_no_071-2025_ivan_carlos_gilberto_aparicio_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1990/requerimento_no_072-2025_juliana_cibelly.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1999/requerimento_no_073-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_074-2025_dhionatas_tassos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2023/requerimento_no_075-2025_lucas_luiz.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2024/requerimento_no_076-2025_lucas_luiz.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_no_077-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2062/requerimento_no_078-2025_otoniel_bernardes.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2063/requerimento_no_079-2025_ivan_lucas_ueder_juliana.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2064/requerimento_no_080-2025_lucasueder.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2065/requerimento_no_081-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_no_082-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2110/requerimento_no_083-2025._ivan_carlos_dutra.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2111/requerimento_084-2025._renato_leitao..pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2124/requerimento_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2151/requerimento_no_086-2025_comissao_processante.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2215/requerimento_no_087-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2237/requerimento_no_088-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2238/requerimento_no_089-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_090-2025_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2261/requerimento_no_091-2025_vereadores.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/projeto_de_lei_n_005-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_n_006-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/projeto_de_lei_n_007-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1221/projeto_de_lei_n_008-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/projeto_de_lei_n_009-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/projeto_de_lei_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/projeto_de_lei_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/projeto_de_lei_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/projeto_de_lei_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/projeto_de_lei_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/projeto_de_lei_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/projeto_de_lei_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/projeto_de_lei_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/projeto_de_lei_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/projeto_de_lei_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/projeto_de_lei_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/projeto_de_lei_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/projeto_de_lei_no_026-2025_-.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/projeto_de_lei_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/projeto_de_lei_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/projeto_de_lei_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_no_032-2025_relatorio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/projeto_de_lei_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/projeto_de_lei_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_lei_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/projeto_de_lei_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/projeto_de_lei_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/projeto_de_lei_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/projeto_de_lei_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/projeto_de_lei_no_046-2025_com_substituto_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/projeto_de_lei_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/projeto_de_lei_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/projeto_de_lei_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/projeto_de_lei_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/projeto_de_lei_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_lei_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/projeto_de_lei_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/projeto_de_lei_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/projeto_de_lei_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/projeto_de_lei_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/projeto_de_lei_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/projeto_de_lei_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/projeto_de_lei_no_061-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/projeto_de_lei_no_062-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1398/projeto_de_lei_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1399/projeto_de_lei_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_068-2025_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1401/projeto_de_lei_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1402/projeto_de_lei_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1403/projeto_de_lei_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1404/projeto_de_lei_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_de_lei_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1428/oficio_no_005-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1422/projeto_de_lei_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1423/projeto_de_lei_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1424/projeto_de_lei_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1425/projeto_de_lei_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1426/projeto_de_lei_no_079-2025_com_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1429/projeto_de_lei_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1430/projeto_de_lei_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1431/projeto_de_lei_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1504/projeto_de_lei_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_lei_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1562/projeto_de_lei_no_085-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_de_lei_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_de_lei_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_de_lei_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_de_lei_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1636/projeto_de_lei_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1637/projeto_de_lei_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1638/projeto_de_lei_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1639/projeto_de_lei_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1641/projeto_de_lei_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1642/projeto_de_lei_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1643/projeto_de_lei_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1644/projeto_de_lei_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1655/projeto_de_lei_no_099-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1652/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1656/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1683/projeto_de_lei_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1684/projeto_de_lei_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1685/projeto_de_lei_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_de_lei_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1755/projeto_de_lei_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1756/projeto_de_lei_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1757/projeto_de_lei_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1761/projeto_de_lei_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1769/projeto_de_lei_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1770/projeto_de_lei_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1773/projeto_de_lei_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1815/projeto_de_lei_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1816/projeto_de_lei_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1817/projeto_de_lei_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1830/projeto_de_lei_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1864/projeto_de_lei_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1865/projeto_de_lei_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1867/projeto_de_lei_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1868/projeto_de_lei_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1869/projeto_de_lei_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1882/projeto_de_lei_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1883/projeto_de_lei_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1906/projetodeleino135.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1907/projeto_de_lei_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_de_lei_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_de_lei_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1915/projeto_de_lei_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1943/projeto_de_lei_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1947/projeto_de_lei_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1959/projeto_de_lei_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1960/projeto_de_lei_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1977/projeto_de_lei_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1978/projeto_de_lei_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1979/projeto_de_lei_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1980/projeto_de_lei_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1981/projeto_de_lei_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1992/projeto_de_lei_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1993/projeto_de_lei_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1994/projeto_de_lei_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2017/projeto_de_lei_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2018/projeto_de_lei_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2019/projeto_de_lei_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2020/projeto_de_lei_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2016/projeto_de_lei_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2030/projeto_de_lei_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2028/projeto_de_lei_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2058/projeto_de_lei_no_160-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2061/projeto_de_lei_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2073/projeto_de_lei_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2074/projeto_de_lei_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_lei_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2095/projeto_de_lei_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2104/projeto_de_lei_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2105/projeto_de_lei_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2107/projeto_de_lei_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2112/projeto_de_lei_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2113/projeto_de_lei_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2125/projeto_de_lei_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2126/projeto_de_lei_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2149/projeto_de_lei_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2150/projeto_de_lei_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2166/projeto_de_lei_no_177-2025_tratado.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2209/projeto_de_lei_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2210/projeto_de_lei_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2211/projeto_de_lei_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2225/projeto_de_lei_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2226/projeto_de_lei_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2227/projeto_de_lei_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2254/projeto_de_lei_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2256/projeto_de_lei_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2257/projeto_de_lei_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2267/projeto_de_lei_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2268/projeto_de_lei_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2282/projeto_de_lei_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2283/projeto_de_lei_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2284/projeto_de_lei_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2285/projeto_de_lei_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2286/projeto_de_lei_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2288/projeto_de_lei_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2293/projetode_lei_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2323/projeto_de_lei_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2324/projeto_de_lei_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2325/projeto_de_lei_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_de_lei_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2328/projeto_de_lei_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2329/projeto_de_lei_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2330/projeto_de_lei_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/parecer_do_projeto_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/parecer_do_projeto_de_lei_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/parecer_do_projeto_de_lei_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_do_projeto_de_lei_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/parecer_do_projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/parecer_do_projeto_de_lei_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/parecer_do_projeto_de_lei_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/parecer_do_projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/parecer_plo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/parecer_plo_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/parecer_plo_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/parecer_plo_no_012-2025_.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/parecer_plo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/parecer_plo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/parecer_plo_no_015-2025_.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/parecer_plo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/parecer_plo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/parecer_plo_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/parecer_plo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/parecer_plo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer_plo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/parecer_plo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/parecer_plo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/parecer_plo_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/parecer_plo_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/parecer_plo_no_026-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/parecer_plo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/parecer_plo_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/parecer_plo_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/parecer_projeto_de_resolucao__no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_plo_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_plo_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_plo_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_plo_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_plo_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_plo_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1529/parecer_plo_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1530/parecer_plo_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1531/parecer_plo_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1532/parecer_plo_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1533/parecer_plo_no_048-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1534/parecer_plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1535/parecer_plo_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1536/parecer_plo_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1537/parecer_plo_no_052-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1538/parecer_plo_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1539/parecer_plo_no_079-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1575/parecer_plo_no_048-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1576/parecer_plo_no_049-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1577/parecer_plo_no_050-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1578/parecer_plo_no_051-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1579/parecer_plo_no_052-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1580/parecer_plo_no_053-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1581/parecer_plo_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1582/parecer_plo_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1583/parecer_plo_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1584/parecer_plo_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1585/parecer_plo_no_058-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1586/parecer_plo_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1587/parecer_plo_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1588/parecer_plo_no_062-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1589/parecer_plo_no_063-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1590/parecer_plo_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_plo_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_plo_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_plo_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1596/parecer_plo_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1597/parecer_plo_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1598/parecer_plo_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1599/parecer_plo_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1601/parecer_plo_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1667/parecer_plo_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1668/parecer_plo_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1689/parecer_plo_no_088-2025_.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1692/parecer_plo_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1693/parecer_plo_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1694/parecer_plo_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1695/parecer_plo_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_plo_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_plo_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_plo_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_plo_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1734/parecer_plo_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1735/parecer_plo_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1736/parecer_plo_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1737/parecer_plo_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1738/parecer_plo_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_plo_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1776/parecer_plo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1777/parecer_plo_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1778/parecer_plo_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1779/parecer_plo_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1784/parecer_plo_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_plo_no_105-2025-_publicado_com_no_96.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_plo_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_plo_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_plo_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1821/perecer_plc_no_002-2025_.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_plc_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_plc_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_plc_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1836/parecer_plo_no_106-2025-_publicado.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1837/parecer_plo_no_107-2025-_publicado.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1838/parecer_plo_no_111-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_plo_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_plo_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1841/parecer_plo_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_plo_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1843/parecer_plo_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1844/parecer_plo_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1845/perecer_plo_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_pr_no_027-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_pr_no_025-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_pr_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1873/parecer_plo_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1874/parecer_veto_parcial_referente_ao_plc_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1875/parecer_veto_total_referente_ao_plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_plo_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_plo_no_083-2025_-_publicado_com_no_123.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_plo_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1922/parecer_plo_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1923/parecer_plo_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1924/parecer_plo_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1930/parecer_plc_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1931/parecer_plo_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1932/parecer_plo_no_122-2025_-_publicado_com_no_130.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_plo_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1934/parecer_plo_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1944/parecer_veto_total_referente_ao_plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1945/parecer_veto_total_referente_ao_plo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_plo_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_plo_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_pr_no_028-2025_.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1964/parecer_plo_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1970/parecer_plo_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1971/parecer_plo_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1972/parecer_plo_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_plc_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_emenda_a_lei_organica_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_plo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2015/parecer_plo_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2038/parecer_plo_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2039/parecer_plo_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2040/parecer_plo_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2041/parecer_plo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_plo_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2043/parecer_plo_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2044/parecer_plo_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2066/parecer_plo_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_plo_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2076/parecer_plo_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2077/parecer_plo_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2078/parecer_plo_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2079/parecer_plo_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2080/parecer_plo_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2096/parecer_plo_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_plo_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_plo_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_plo_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_plo_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_plo_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2164/parecer_plo_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2202/parecer_plo_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2203/parecer_plo_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2204/parecer_plo_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2218/parecer_plo_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2219/parecer_plo_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_plo_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2234/parecer_plo_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2235/parecer_plo_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2244/parecer_plc_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2262/precer_plo_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_plc_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2295/parecer_plo_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2296/parecer_plo_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2297/parecer_plo_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2298/parecer_plo_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2299/parecer_plo_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_plo_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_plo_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2303/parecer_plo_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2304/parecer_plo_no_183-2025_-_publicado_com_no_191.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2319/parecer_plo_no_158-2025_-_publicado_com_no_172.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1395/autografo_no_001-2025_-_plo_no_001-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1445/autografo_no_002-2025_-_plo_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1446/autografo_no_003-2025_-_plo_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1448/autografo_no_005-2025_-_plo_no_005-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1449/autografo_no_006-2025_-_plo_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1450/autografo_no_007-2025_-_plo_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1451/autografo_no_008-2025_-_plo_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1452/autografo_no_009-2025_-_plo_no_010-2025_-_.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1454/autografo_no_011-2025_.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1455/autografo_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1456/autografo_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1457/autografo_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1458/autografo_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1459/autografo_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1460/autografo_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1461/autografo_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1462/autografo_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1463/autografo_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1464/autografo_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1465/autografo_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1466/autografo_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1467/autografo_no_024-2025.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1750/autografo_no_025-2025_-_plo_no_025-2025__-_publicado.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1469/autografo_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1470/autografo_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1471/autografo_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1472/autografo_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1473/autografo_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1474/autografo_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1475/autografo_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1476/autografo_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1477/autografo_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1478/autografo_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1479/autografo_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1480/autografo_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1482/autografo_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1483/autografo_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1484/autografo_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1486/autografo_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1487/autografo_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1488/autografo_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1489/autografo_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1490/autografo_no_047-2025.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1491/autografo_no_048-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1492/autografo_no_049-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1493/autografo_no_050-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1494/autografo_no_051-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1495/autografo_no_052-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1496/autografo_no_053-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1497/autografo_no_054-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1498/autografo_no_055-2025__-_publicado.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1499/autografo_no_056-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1500/autografo_no_057-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1501/autografo_no_058-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1502/autografo_no_059-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1503/autografo_no_060-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1520/autografo_no_061-2025_-_plo_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1521/autografo_no_062-2025_-_plo_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1522/autografo_no_063-2025-plo_no_078-2025.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1545/autografo_no_064-2025_-_plo_no_043-2025__.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1546/autografo_no_065-2025_-_plo_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1547/autografo_no_066-2025_-_plo_no_056-2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1548/autografo_no_067-2025_-_plo_no_057-2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1550/autografo_no_069-2025_-_plo_no_059-2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1551/autografo_no_070-2025_-_plo_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1552/autografo_no_071-2025_-_plo_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1553/autografo_no_072-2025_-_plo_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1554/autografo_no_073-2025_-_plo_no_081-2025.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1665/autografo_no_074-2025_-_plo_no_085-2025.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1666/autografo_no_075-2025_-_plo_no_097-2025.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1722/autografo_no_076-2025_-_plo_no_088-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1723/autografo_no_077-2025_-_plo_no_092-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1724/autografo_no_078-2025_-_plo_no_093-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1725/autografo_no_079-2025_-_plo_no_094-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1726/autografo_no_080-2025_-_plo_no_096-2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1727/autografo_no_081-2025_-_plo_no_099-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1728/autografo_no_082-2025_-_plo_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1729/autografo_no_083-2025_-_plo_no_098-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1730/autografo_no_084-2025_-_plo_no_095-2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1743/autografo_no_085-2025_-_plo_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1744/autografo_no_086-2025_-_plo_no_086-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1745/autografo_no_087-2025_-_plo_no_087-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1746/autografo_no_088-2025_-_plo_no_089-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1747/autografo_no_089-2025_-_plo_no_090-2025.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1780/autografo_no_090-2025_-_plo_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1781/autografo_no_091-2025_-_plo_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1800/autografo_no_093-2025_-_plo_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1801/autografo_no_094-2025_-_plc_no_006-2025_.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1802/autografo_no_095-2025_-_plc_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1803/autografo_no_096-2025_-_plc_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1804/autografo_no_097-2025_-_plc_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1805/autografo_no_098-2025_-_plo_no_091-2025.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1806/autografo_no_099-2025_-_plo_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1847/autografo_no_101-2025_-_plo_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1851/autografo_no_102-2025_-_plo_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1852/autografo_no_103-2025_-_plo_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1853/autografo_no_104-2025_-_plo_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1856/autografo_no_105-2025_-_plo_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1857/autografo_no_106-2025_-_plo_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1858/autografo_no_107-2025_-_plo_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1894/autografo_no_108-2025_-_plo_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1925/autografo_no_109-2025_-_plo_no_109-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1926/autografo_no_110-2025_-_plo_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1927/autografo_no_111-2025_-_plo_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1928/autografo_no_112-2025_-_plo_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1929/autografo_no_113-2025_-_plc_no_008-2025_.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1949/autografo_no_114-2025_-_plo_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1950/autografo_no_115-2025_-_plo_no_128-2025_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1965/autografo_no_116-2025_-_plo_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1967/autografo_no_117-2025_-_plo_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1969/autografo_no_118-2025_-_plo_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1987/autografo_no_119-2025_-_plo_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1988/autografo_no_120-2025_-_plo_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1989/autografo_no_121-2025_-_plc_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2000/autografo_no_122-2025_-_plo_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2031/autografo_no_123-2025_-_plo_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2032/autografo_no_124-2025_-_plo_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2033/autografo_no_125-2025_-_plo_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2034/autografo_no_126-2025_-_plo_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2035/autografo_no_127-2025_-_plo_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2036/autografo_no_128-2025_-_plo_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2037/autografo_no_129-2025_-_plo_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2045/autografo_no_130-2025_-_plo_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2067/autografo_no_131-2025_-_plo_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2087/autografo_no_132-2025_-_plo_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2088/autografo_no_133-2025_-_plo_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2089/autografo_no_134-2025_-_plo_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2090/autografo_no_135-2025_-_plo_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2091/autografo_no_136-2025_-_plo_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2092/autografo_no_137-2025_-_plo_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2097/autografo_no_138-2025_-_plo_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2131/autografo_no_139-2025_-_plo_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2152/autografo_no_140-2025_-_plo_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2153/autografo_no_141-2025_-_plo_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2154/autografo_no_142-2025_-_plo_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2155/autografo_no_143-2025_-_plo_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2156/autografo_no_144-2025_-_plo_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2157/autografo_no_145-2025_-_plo_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2158/autografo_no_146-2025_-_plo_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2206/autografo_no_147-2025_-_plo_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2207/autografo_no_148-2025_-_plo_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2221/autografo_no_150-2025_-_plo_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2264/autografo_no_151-2025_-_plo_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2265/autografo_no_152-2025_-_plo_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2266/autografo_no_153-2025_-_plo_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2230/autografo_no_154-2025_-_plo_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2270/autografo_no_155-2025_-_plc_no__015-2025.-_publicado_.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2271/autografo_no_156-2025_-_plo_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2272/autografo_no_157-2025_-_plc_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2306/autografo_no_158-2025-_plo_150-2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2307/autografo_no_160-2025_plo_179-2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2308/autografo_no_161-2025_plo_181-2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2309/autografo_no_162-2025_plo_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2310/autografo_no_163-2025_plo_188-2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2311/autografo_no_164-2025_plo_189-2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2312/autografo_no_159-2025_plo_151-2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2313/autografo_no_170-2025_plo_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2315/autografo_no_166-2025_plo_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2316/autografo_no_167-2025_-plo_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2317/autografo_no_168-2025_plo_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2318/autografo_no_169-2025_plo_191-2025.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1405/projeto_de_lei_complementar_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_complementar_no_002-2025_.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1408/projeto_de_lei_complementar_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1409/projeto_de_lei_complementar_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1519/projeto_de_lei_complementar_no_005-2025_com_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1658/projeto_de_lei_complementar_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1659/projeto_de_lei_complementar_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1660/projeto_de_lei_complementar_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1661/projeto_de_lei_complementar_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1662/projeto_de_lei_complementar_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_de_lei_complementar_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_de_lei_complementar_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_de_lei_complementar_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1916/projeto_de_lei_complementar_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1962/projeto_de_lei_complementar_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1982/projeto_de_lei_complementar_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1983/projeto_de_lei_complementar_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2021/projeto_de_lei_complementar_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2287/projeto_de_lei_complementar_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/resolucao_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/projeto_de_resolucao_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_de_resolucao_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1819/projeto_de_resolucao_no_027-2025_.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1919/projeto_de_resolucao_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2165/projeto_de_resolucao_no_029-2025.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_emenda_a_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2289/emenda_aditiva_001-2025_plo_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1559/emenda_modificativa_001-2025_referente_pjl_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2305/emenda_modificativa_001-2025_plo_151-2025.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1876/substitutivo_projeto_de_lei_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1877/substitutivo_projeto_de_lei_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1896/substitutivo_projeto_de_lei_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1897/substitutivo_projeto_de_lei_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1633/mensagem_de_veto_parcial_plc_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1632/mensagem_de_veto_total__plo_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1634/mensagem_de_veto_total_plo_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1635/mensagem_de_veto_total_plo_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2258/mensagem_de_veto_total_plo_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1410/despacho_do_processo_integrado_id_5_51-30_2025.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1444/despacho_do_processo_integrado_id_5_51-30_2025_3.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2098/relatorio_final_da_comissao_parlamentar_de_inquerito_das_aguas_de_buritis.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2167/relatorio_final_consolidado_da_cpi_dos_precatorios-_municipio_de_buritis-ro.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1555/emenda_substitutiva_001-2025_pjl_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1556/emenda_substitutiva_001-2025_projeto_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1557/emenda_substitutiva__projeto_de_lei_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1558/emenda_substitutiva_001-2025_pjl_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2026/emends_substitutiva_no_001-2025_referente_ao_projeto_de_emenda_a_lei_organica_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2068/emenda_substitutiva_no_001-2025._projeto_de_lei_complementar_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1407/projeto_de_lei_complementar_no_002-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1899/projeto_de_lei_complementar_no_004-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/oficio_11-gab-pmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1411/oficio_no_004-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1563/oficio_no_005-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1654/oficio_no_008-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1898/oficio_no_009-ccj-cmb-2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1560/emenda_supresiva_001-2025_projeto_de_lei__complementar_004-2025_.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1566/ato_da_mesa_diretora_no001.2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_de_intauracao_de_cpi-dos_precatorios.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1688/emenda_projeto_de_lei_organica_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/1951/projeto_de_emenda_a_lei_organica_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2025/2086/emenda_a_lei_organica_municipal_no_004-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1061"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="192.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="194" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -32039,6443 +32048,6443 @@
       </c>
       <c r="G813" s="1" t="s">
         <v>2767</v>
       </c>
       <c r="H813" t="s">
         <v>2768</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
         <v>2769</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>740</v>
       </c>
       <c r="D814" t="s">
         <v>2222</v>
       </c>
       <c r="E814" t="s">
         <v>2223</v>
       </c>
       <c r="F814" t="s">
-        <v>2288</v>
+        <v>2770</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="H814" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>744</v>
       </c>
       <c r="D815" t="s">
         <v>2222</v>
       </c>
       <c r="E815" t="s">
         <v>2223</v>
       </c>
       <c r="F815" t="s">
-        <v>2253</v>
+        <v>2774</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="H815" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>748</v>
       </c>
       <c r="D816" t="s">
         <v>2222</v>
       </c>
       <c r="E816" t="s">
         <v>2223</v>
       </c>
       <c r="F816" t="s">
-        <v>2288</v>
+        <v>2770</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="H816" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>752</v>
       </c>
       <c r="D817" t="s">
         <v>2222</v>
       </c>
       <c r="E817" t="s">
         <v>2223</v>
       </c>
       <c r="F817" t="s">
         <v>1857</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="H817" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>756</v>
       </c>
       <c r="D818" t="s">
         <v>2222</v>
       </c>
       <c r="E818" t="s">
         <v>2223</v>
       </c>
       <c r="F818" t="s">
-        <v>2288</v>
+        <v>2770</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="H818" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>760</v>
       </c>
       <c r="D819" t="s">
         <v>2222</v>
       </c>
       <c r="E819" t="s">
         <v>2223</v>
       </c>
       <c r="F819" t="s">
-        <v>2253</v>
+        <v>2774</v>
       </c>
       <c r="G819" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H819" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>764</v>
       </c>
       <c r="D820" t="s">
         <v>2222</v>
       </c>
       <c r="E820" t="s">
         <v>2223</v>
       </c>
       <c r="F820" t="s">
-        <v>2288</v>
+        <v>2770</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="H820" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
         <v>768</v>
       </c>
       <c r="D821" t="s">
         <v>2222</v>
       </c>
       <c r="E821" t="s">
         <v>2223</v>
       </c>
       <c r="F821" t="s">
-        <v>2595</v>
+        <v>2792</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="H821" t="s">
-        <v>2791</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>2792</v>
+        <v>2795</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
         <v>772</v>
       </c>
       <c r="D822" t="s">
         <v>2222</v>
       </c>
       <c r="E822" t="s">
         <v>2223</v>
       </c>
       <c r="F822" t="s">
-        <v>2253</v>
+        <v>2774</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>2793</v>
+        <v>2796</v>
       </c>
       <c r="H822" t="s">
-        <v>2794</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
         <v>776</v>
       </c>
       <c r="D823" t="s">
         <v>2222</v>
       </c>
       <c r="E823" t="s">
         <v>2223</v>
       </c>
       <c r="F823" t="s">
         <v>1857</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="H823" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
         <v>780</v>
       </c>
       <c r="D824" t="s">
         <v>2222</v>
       </c>
       <c r="E824" t="s">
         <v>2223</v>
       </c>
       <c r="F824" t="s">
         <v>1857</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="H824" t="s">
-        <v>2800</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
         <v>10</v>
       </c>
       <c r="D825" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E825" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F825" t="s">
         <v>145</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>2804</v>
+        <v>2807</v>
       </c>
       <c r="H825" t="s">
-        <v>2805</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>2806</v>
+        <v>2809</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
         <v>17</v>
       </c>
       <c r="D826" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E826" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F826" t="s">
         <v>145</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="H826" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>2809</v>
+        <v>2812</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
         <v>21</v>
       </c>
       <c r="D827" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E827" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F827" t="s">
         <v>145</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="H827" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>2812</v>
+        <v>2815</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
         <v>25</v>
       </c>
       <c r="D828" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E828" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F828" t="s">
         <v>145</v>
       </c>
       <c r="G828" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H828" t="s">
-        <v>2813</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>2814</v>
+        <v>2817</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
         <v>30</v>
       </c>
       <c r="D829" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E829" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F829" t="s">
         <v>145</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="H829" t="s">
-        <v>2816</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>2817</v>
+        <v>2820</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
         <v>34</v>
       </c>
       <c r="D830" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E830" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F830" t="s">
         <v>145</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="H830" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>2820</v>
+        <v>2823</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
         <v>39</v>
       </c>
       <c r="D831" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E831" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F831" t="s">
         <v>145</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
       <c r="H831" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
         <v>44</v>
       </c>
       <c r="D832" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E832" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F832" t="s">
         <v>145</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="H832" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
         <v>48</v>
       </c>
       <c r="D833" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E833" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F833" t="s">
         <v>145</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="H833" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
         <v>52</v>
       </c>
       <c r="D834" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E834" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F834" t="s">
         <v>145</v>
       </c>
       <c r="G834" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H834" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
         <v>56</v>
       </c>
       <c r="D835" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E835" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F835" t="s">
         <v>145</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="H835" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>60</v>
       </c>
       <c r="D836" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E836" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F836" t="s">
         <v>145</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="H836" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>2837</v>
+        <v>2840</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
         <v>64</v>
       </c>
       <c r="D837" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E837" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>2838</v>
+        <v>2841</v>
       </c>
       <c r="H837" t="s">
-        <v>2839</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>2840</v>
+        <v>2843</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
         <v>68</v>
       </c>
       <c r="D838" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E838" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F838" t="s">
         <v>145</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
       <c r="H838" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
         <v>73</v>
       </c>
       <c r="D839" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E839" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F839" t="s">
         <v>145</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>2844</v>
+        <v>2847</v>
       </c>
       <c r="H839" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>2845</v>
+        <v>2848</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
         <v>77</v>
       </c>
       <c r="D840" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E840" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F840" t="s">
         <v>145</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>2846</v>
+        <v>2849</v>
       </c>
       <c r="H840" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
         <v>81</v>
       </c>
       <c r="D841" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E841" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F841" t="s">
         <v>145</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>2849</v>
+        <v>2852</v>
       </c>
       <c r="H841" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>2850</v>
+        <v>2853</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
         <v>85</v>
       </c>
       <c r="D842" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E842" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F842" t="s">
         <v>145</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>2851</v>
+        <v>2854</v>
       </c>
       <c r="H842" t="s">
-        <v>2852</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>2853</v>
+        <v>2856</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
         <v>89</v>
       </c>
       <c r="D843" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E843" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F843" t="s">
         <v>145</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>2854</v>
+        <v>2857</v>
       </c>
       <c r="H843" t="s">
-        <v>2855</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>2856</v>
+        <v>2859</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
         <v>94</v>
       </c>
       <c r="D844" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E844" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F844" t="s">
         <v>145</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>2857</v>
+        <v>2860</v>
       </c>
       <c r="H844" t="s">
-        <v>2858</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>2859</v>
+        <v>2862</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>98</v>
       </c>
       <c r="D845" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E845" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F845" t="s">
         <v>145</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>2860</v>
+        <v>2863</v>
       </c>
       <c r="H845" t="s">
-        <v>2861</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
         <v>102</v>
       </c>
       <c r="D846" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E846" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F846" t="s">
         <v>145</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>2863</v>
+        <v>2866</v>
       </c>
       <c r="H846" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
         <v>106</v>
       </c>
       <c r="D847" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E847" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F847" t="s">
         <v>145</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>2866</v>
+        <v>2869</v>
       </c>
       <c r="H847" t="s">
-        <v>2867</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
         <v>110</v>
       </c>
       <c r="D848" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E848" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F848" t="s">
         <v>145</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
       <c r="H848" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
         <v>114</v>
       </c>
       <c r="D849" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E849" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F849" t="s">
         <v>145</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>2872</v>
+        <v>2875</v>
       </c>
       <c r="H849" t="s">
-        <v>2873</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
         <v>118</v>
       </c>
       <c r="D850" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E850" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F850" t="s">
         <v>145</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>2875</v>
+        <v>2878</v>
       </c>
       <c r="H850" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>2876</v>
+        <v>2879</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
         <v>122</v>
       </c>
       <c r="D851" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E851" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F851" t="s">
         <v>145</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>2877</v>
+        <v>2880</v>
       </c>
       <c r="H851" t="s">
-        <v>2878</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>2879</v>
+        <v>2882</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
         <v>127</v>
       </c>
       <c r="D852" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E852" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F852" t="s">
         <v>145</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>2880</v>
+        <v>2883</v>
       </c>
       <c r="H852" t="s">
-        <v>2881</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>2882</v>
+        <v>2885</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
         <v>131</v>
       </c>
       <c r="D853" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E853" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F853" t="s">
         <v>145</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="H853" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>2885</v>
+        <v>2888</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
         <v>136</v>
       </c>
       <c r="D854" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E854" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F854" t="s">
         <v>145</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>2886</v>
+        <v>2889</v>
       </c>
       <c r="H854" t="s">
-        <v>2887</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>2888</v>
+        <v>2891</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
         <v>140</v>
       </c>
       <c r="D855" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E855" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F855" t="s">
         <v>145</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>2889</v>
+        <v>2892</v>
       </c>
       <c r="H855" t="s">
-        <v>2890</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
         <v>144</v>
       </c>
       <c r="D856" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E856" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F856" t="s">
         <v>145</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>2892</v>
+        <v>2895</v>
       </c>
       <c r="H856" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>2894</v>
+        <v>2897</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
         <v>149</v>
       </c>
       <c r="D857" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E857" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F857" t="s">
         <v>145</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="H857" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
         <v>153</v>
       </c>
       <c r="D858" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E858" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F858" t="s">
         <v>145</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>2898</v>
+        <v>2901</v>
       </c>
       <c r="H858" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
         <v>157</v>
       </c>
       <c r="D859" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E859" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F859" t="s">
         <v>145</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="H859" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>2903</v>
+        <v>2906</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
         <v>161</v>
       </c>
       <c r="D860" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E860" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F860" t="s">
         <v>145</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>2904</v>
+        <v>2907</v>
       </c>
       <c r="H860" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
         <v>165</v>
       </c>
       <c r="D861" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E861" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F861" t="s">
         <v>145</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
       <c r="H861" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>2909</v>
+        <v>2912</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
         <v>169</v>
       </c>
       <c r="D862" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E862" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F862" t="s">
         <v>145</v>
       </c>
       <c r="G862" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H862" t="s">
-        <v>2910</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>2911</v>
+        <v>2914</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
         <v>173</v>
       </c>
       <c r="D863" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E863" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F863" t="s">
         <v>145</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>2912</v>
+        <v>2915</v>
       </c>
       <c r="H863" t="s">
-        <v>2913</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>2914</v>
+        <v>2917</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
         <v>177</v>
       </c>
       <c r="D864" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E864" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F864" t="s">
         <v>145</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>2915</v>
+        <v>2918</v>
       </c>
       <c r="H864" t="s">
-        <v>2916</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>2917</v>
+        <v>2920</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
         <v>181</v>
       </c>
       <c r="D865" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E865" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F865" t="s">
         <v>145</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="H865" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
         <v>185</v>
       </c>
       <c r="D866" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E866" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F866" t="s">
         <v>145</v>
       </c>
       <c r="G866" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H866" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
         <v>189</v>
       </c>
       <c r="D867" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E867" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F867" t="s">
         <v>145</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="H867" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
         <v>193</v>
       </c>
       <c r="D868" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E868" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F868" t="s">
         <v>145</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="H868" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
         <v>197</v>
       </c>
       <c r="D869" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E869" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F869" t="s">
         <v>145</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="H869" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
         <v>201</v>
       </c>
       <c r="D870" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E870" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F870" t="s">
         <v>145</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c r="H870" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
         <v>205</v>
       </c>
       <c r="D871" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E871" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F871" t="s">
         <v>145</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="H871" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
         <v>209</v>
       </c>
       <c r="D872" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E872" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F872" t="s">
         <v>145</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="H872" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
         <v>213</v>
       </c>
       <c r="D873" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E873" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F873" t="s">
         <v>145</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
       <c r="H873" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>2943</v>
+        <v>2946</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
         <v>217</v>
       </c>
       <c r="D874" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E874" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F874" t="s">
         <v>145</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="H874" t="s">
-        <v>2945</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>2946</v>
+        <v>2949</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
         <v>221</v>
       </c>
       <c r="D875" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E875" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F875" t="s">
         <v>145</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>2947</v>
+        <v>2950</v>
       </c>
       <c r="H875" t="s">
         <v>2025</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>2948</v>
+        <v>2951</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
         <v>225</v>
       </c>
       <c r="D876" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E876" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F876" t="s">
         <v>145</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>2949</v>
+        <v>2952</v>
       </c>
       <c r="H876" t="s">
-        <v>2950</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>2951</v>
+        <v>2954</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
         <v>229</v>
       </c>
       <c r="D877" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E877" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F877" t="s">
         <v>145</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>2952</v>
+        <v>2955</v>
       </c>
       <c r="H877" t="s">
-        <v>2953</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>2954</v>
+        <v>2957</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
         <v>233</v>
       </c>
       <c r="D878" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E878" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F878" t="s">
         <v>145</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="H878" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>2957</v>
+        <v>2960</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
         <v>237</v>
       </c>
       <c r="D879" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E879" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F879" t="s">
         <v>145</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>2958</v>
+        <v>2961</v>
       </c>
       <c r="H879" t="s">
-        <v>2959</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>2960</v>
+        <v>2963</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
         <v>241</v>
       </c>
       <c r="D880" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E880" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F880" t="s">
         <v>145</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>2961</v>
+        <v>2964</v>
       </c>
       <c r="H880" t="s">
-        <v>2962</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>2963</v>
+        <v>2966</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
         <v>245</v>
       </c>
       <c r="D881" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E881" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F881" t="s">
         <v>145</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>2964</v>
+        <v>2967</v>
       </c>
       <c r="H881" t="s">
-        <v>2965</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>2966</v>
+        <v>2969</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
         <v>249</v>
       </c>
       <c r="D882" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E882" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F882" t="s">
         <v>145</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>2967</v>
+        <v>2970</v>
       </c>
       <c r="H882" t="s">
-        <v>2968</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
         <v>253</v>
       </c>
       <c r="D883" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E883" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F883" t="s">
         <v>145</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
       <c r="H883" t="s">
-        <v>2971</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>2972</v>
+        <v>2975</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
         <v>257</v>
       </c>
       <c r="D884" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E884" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F884" t="s">
         <v>145</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>2973</v>
+        <v>2976</v>
       </c>
       <c r="H884" t="s">
-        <v>2974</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
         <v>261</v>
       </c>
       <c r="D885" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E885" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F885" t="s">
         <v>145</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="H885" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
         <v>265</v>
       </c>
       <c r="D886" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E886" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F886" t="s">
         <v>145</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>2979</v>
+        <v>2982</v>
       </c>
       <c r="H886" t="s">
-        <v>2980</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>2981</v>
+        <v>2984</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
         <v>269</v>
       </c>
       <c r="D887" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E887" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F887" t="s">
         <v>145</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>2982</v>
+        <v>2985</v>
       </c>
       <c r="H887" t="s">
-        <v>2983</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>2984</v>
+        <v>2987</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
         <v>273</v>
       </c>
       <c r="D888" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E888" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F888" t="s">
         <v>145</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>2985</v>
+        <v>2988</v>
       </c>
       <c r="H888" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
         <v>277</v>
       </c>
       <c r="D889" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E889" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F889" t="s">
         <v>145</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>2988</v>
+        <v>2991</v>
       </c>
       <c r="H889" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>2989</v>
+        <v>2992</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
         <v>281</v>
       </c>
       <c r="D890" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E890" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F890" t="s">
         <v>145</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>2990</v>
+        <v>2993</v>
       </c>
       <c r="H890" t="s">
-        <v>2991</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>2992</v>
+        <v>2995</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
         <v>285</v>
       </c>
       <c r="D891" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E891" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F891" t="s">
         <v>145</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>2993</v>
+        <v>2996</v>
       </c>
       <c r="H891" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
         <v>289</v>
       </c>
       <c r="D892" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E892" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F892" t="s">
         <v>145</v>
       </c>
       <c r="G892" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H892" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
         <v>293</v>
       </c>
       <c r="D893" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E893" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F893" t="s">
         <v>145</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
       <c r="H893" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
         <v>297</v>
       </c>
       <c r="D894" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E894" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F894" t="s">
         <v>145</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
       <c r="H894" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3001</v>
+        <v>3004</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
         <v>301</v>
       </c>
       <c r="D895" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E895" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F895" t="s">
         <v>145</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>3002</v>
+        <v>3005</v>
       </c>
       <c r="H895" t="s">
-        <v>3003</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3004</v>
+        <v>3007</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
         <v>305</v>
       </c>
       <c r="D896" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E896" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F896" t="s">
         <v>145</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
       <c r="H896" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
         <v>309</v>
       </c>
       <c r="D897" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E897" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F897" t="s">
         <v>145</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="H897" t="s">
-        <v>3008</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
         <v>313</v>
       </c>
       <c r="D898" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E898" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F898" t="s">
         <v>145</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="H898" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
         <v>317</v>
       </c>
       <c r="D899" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E899" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F899" t="s">
         <v>145</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>3013</v>
+        <v>3016</v>
       </c>
       <c r="H899" t="s">
-        <v>3014</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3015</v>
+        <v>3018</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
         <v>321</v>
       </c>
       <c r="D900" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E900" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>3016</v>
+        <v>3019</v>
       </c>
       <c r="H900" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>3017</v>
+        <v>3020</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
         <v>325</v>
       </c>
       <c r="D901" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E901" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F901" t="s">
         <v>145</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
       <c r="H901" t="s">
-        <v>3019</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>3020</v>
+        <v>3023</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
         <v>329</v>
       </c>
       <c r="D902" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E902" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F902" t="s">
         <v>145</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>3021</v>
+        <v>3024</v>
       </c>
       <c r="H902" t="s">
-        <v>3022</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>3023</v>
+        <v>3026</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
         <v>333</v>
       </c>
       <c r="D903" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E903" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F903" t="s">
         <v>145</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>3024</v>
+        <v>3027</v>
       </c>
       <c r="H903" t="s">
-        <v>3025</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3026</v>
+        <v>3029</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
         <v>337</v>
       </c>
       <c r="D904" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E904" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F904" t="s">
         <v>145</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3027</v>
+        <v>3030</v>
       </c>
       <c r="H904" t="s">
-        <v>3028</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3029</v>
+        <v>3032</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
         <v>341</v>
       </c>
       <c r="D905" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E905" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F905" t="s">
         <v>145</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>3030</v>
+        <v>3033</v>
       </c>
       <c r="H905" t="s">
-        <v>3031</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3032</v>
+        <v>3035</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
         <v>345</v>
       </c>
       <c r="D906" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E906" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F906" t="s">
         <v>145</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
       <c r="H906" t="s">
-        <v>3034</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3035</v>
+        <v>3038</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
         <v>349</v>
       </c>
       <c r="D907" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E907" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F907" t="s">
         <v>145</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>3036</v>
+        <v>3039</v>
       </c>
       <c r="H907" t="s">
-        <v>3037</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3038</v>
+        <v>3041</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
         <v>353</v>
       </c>
       <c r="D908" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E908" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F908" t="s">
         <v>145</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>3039</v>
+        <v>3042</v>
       </c>
       <c r="H908" t="s">
-        <v>3040</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3041</v>
+        <v>3044</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
         <v>357</v>
       </c>
       <c r="D909" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E909" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F909" t="s">
         <v>145</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>3042</v>
+        <v>3045</v>
       </c>
       <c r="H909" t="s">
-        <v>3043</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
         <v>361</v>
       </c>
       <c r="D910" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E910" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F910" t="s">
         <v>145</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>3045</v>
+        <v>3048</v>
       </c>
       <c r="H910" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
         <v>365</v>
       </c>
       <c r="D911" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E911" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F911" t="s">
         <v>145</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
       <c r="H911" t="s">
-        <v>3049</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3050</v>
+        <v>3053</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
         <v>369</v>
       </c>
       <c r="D912" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E912" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F912" t="s">
         <v>145</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>3051</v>
+        <v>3054</v>
       </c>
       <c r="H912" t="s">
-        <v>3052</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3053</v>
+        <v>3056</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
         <v>373</v>
       </c>
       <c r="D913" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E913" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F913" t="s">
         <v>145</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>3054</v>
+        <v>3057</v>
       </c>
       <c r="H913" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3056</v>
+        <v>3059</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
         <v>377</v>
       </c>
       <c r="D914" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E914" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F914" t="s">
         <v>145</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>3057</v>
+        <v>3060</v>
       </c>
       <c r="H914" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
         <v>381</v>
       </c>
       <c r="D915" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E915" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F915" t="s">
         <v>145</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>3060</v>
+        <v>3063</v>
       </c>
       <c r="H915" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3061</v>
+        <v>3064</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
         <v>385</v>
       </c>
       <c r="D916" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E916" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F916" t="s">
         <v>145</v>
       </c>
       <c r="G916" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H916" t="s">
-        <v>3062</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>3063</v>
+        <v>3066</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
         <v>389</v>
       </c>
       <c r="D917" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E917" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F917" t="s">
         <v>145</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>3064</v>
+        <v>3067</v>
       </c>
       <c r="H917" t="s">
-        <v>3065</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>3066</v>
+        <v>3069</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
         <v>393</v>
       </c>
       <c r="D918" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E918" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F918" t="s">
         <v>145</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="H918" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
         <v>1920</v>
       </c>
       <c r="D919" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E919" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F919" t="s">
         <v>145</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>3070</v>
+        <v>3073</v>
       </c>
       <c r="H919" t="s">
-        <v>3071</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
         <v>397</v>
       </c>
       <c r="D920" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E920" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F920" t="s">
         <v>145</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>3073</v>
+        <v>3076</v>
       </c>
       <c r="H920" t="s">
-        <v>3074</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3075</v>
+        <v>3078</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
         <v>401</v>
       </c>
       <c r="D921" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E921" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F921" t="s">
         <v>145</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>3076</v>
+        <v>3079</v>
       </c>
       <c r="H921" t="s">
-        <v>3077</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3078</v>
+        <v>3081</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
         <v>405</v>
       </c>
       <c r="D922" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E922" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F922" t="s">
         <v>145</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>3079</v>
+        <v>3082</v>
       </c>
       <c r="H922" t="s">
-        <v>3080</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3081</v>
+        <v>3084</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
         <v>409</v>
       </c>
       <c r="D923" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E923" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F923" t="s">
         <v>145</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>3082</v>
+        <v>3085</v>
       </c>
       <c r="H923" t="s">
         <v>2105</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>3083</v>
+        <v>3086</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
         <v>413</v>
       </c>
       <c r="D924" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E924" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F924" t="s">
         <v>145</v>
       </c>
       <c r="G924" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H924" t="s">
-        <v>3084</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3085</v>
+        <v>3088</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
         <v>417</v>
       </c>
       <c r="D925" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E925" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>3086</v>
+        <v>3089</v>
       </c>
       <c r="H925" t="s">
-        <v>3087</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3088</v>
+        <v>3091</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
         <v>421</v>
       </c>
       <c r="D926" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E926" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F926" t="s">
         <v>145</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
       <c r="H926" t="s">
-        <v>3090</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>3091</v>
+        <v>3094</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
         <v>425</v>
       </c>
       <c r="D927" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E927" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F927" t="s">
         <v>145</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>3092</v>
+        <v>3095</v>
       </c>
       <c r="H927" t="s">
-        <v>3093</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
         <v>429</v>
       </c>
       <c r="D928" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E928" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F928" t="s">
         <v>145</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>3095</v>
+        <v>3098</v>
       </c>
       <c r="H928" t="s">
-        <v>3096</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3097</v>
+        <v>3100</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
         <v>433</v>
       </c>
       <c r="D929" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E929" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F929" t="s">
         <v>145</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>3098</v>
+        <v>3101</v>
       </c>
       <c r="H929" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>3100</v>
+        <v>3103</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
         <v>437</v>
       </c>
       <c r="D930" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E930" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F930" t="s">
         <v>145</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>3101</v>
+        <v>3104</v>
       </c>
       <c r="H930" t="s">
-        <v>3102</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3103</v>
+        <v>3106</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
         <v>441</v>
       </c>
       <c r="D931" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E931" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F931" t="s">
         <v>145</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>3104</v>
+        <v>3107</v>
       </c>
       <c r="H931" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>3106</v>
+        <v>3109</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
         <v>445</v>
       </c>
       <c r="D932" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E932" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F932" t="s">
         <v>145</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>3107</v>
+        <v>3110</v>
       </c>
       <c r="H932" t="s">
-        <v>3108</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>3109</v>
+        <v>3112</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
         <v>450</v>
       </c>
       <c r="D933" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E933" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F933" t="s">
         <v>145</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>3110</v>
+        <v>3113</v>
       </c>
       <c r="H933" t="s">
-        <v>3111</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>3112</v>
+        <v>3115</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
         <v>454</v>
       </c>
       <c r="D934" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E934" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F934" t="s">
         <v>145</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
       <c r="H934" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3115</v>
+        <v>3118</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
         <v>458</v>
       </c>
       <c r="D935" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E935" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F935" t="s">
         <v>145</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>3116</v>
+        <v>3119</v>
       </c>
       <c r="H935" t="s">
-        <v>3117</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3118</v>
+        <v>3121</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
         <v>462</v>
       </c>
       <c r="D936" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E936" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F936" t="s">
         <v>145</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>3119</v>
+        <v>3122</v>
       </c>
       <c r="H936" t="s">
-        <v>3120</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3121</v>
+        <v>3124</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
         <v>466</v>
       </c>
       <c r="D937" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E937" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F937" t="s">
         <v>145</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>3122</v>
+        <v>3125</v>
       </c>
       <c r="H937" t="s">
-        <v>3123</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3124</v>
+        <v>3127</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
         <v>470</v>
       </c>
       <c r="D938" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E938" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F938" t="s">
         <v>145</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>3125</v>
+        <v>3128</v>
       </c>
       <c r="H938" t="s">
-        <v>3126</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3127</v>
+        <v>3130</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
         <v>474</v>
       </c>
       <c r="D939" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E939" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F939" t="s">
         <v>145</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>3128</v>
+        <v>3131</v>
       </c>
       <c r="H939" t="s">
-        <v>3129</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3130</v>
+        <v>3133</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
         <v>478</v>
       </c>
       <c r="D940" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E940" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F940" t="s">
         <v>145</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="H940" t="s">
-        <v>3132</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3133</v>
+        <v>3136</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
         <v>482</v>
       </c>
       <c r="D941" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E941" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F941" t="s">
         <v>145</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>3134</v>
+        <v>3137</v>
       </c>
       <c r="H941" t="s">
-        <v>3135</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3136</v>
+        <v>3139</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
         <v>486</v>
       </c>
       <c r="D942" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E942" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F942" t="s">
         <v>145</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>3137</v>
+        <v>3140</v>
       </c>
       <c r="H942" t="s">
-        <v>3138</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>3139</v>
+        <v>3142</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
         <v>490</v>
       </c>
       <c r="D943" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E943" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F943" t="s">
         <v>145</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>3140</v>
+        <v>3143</v>
       </c>
       <c r="H943" t="s">
-        <v>3141</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
         <v>494</v>
       </c>
       <c r="D944" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E944" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F944" t="s">
         <v>145</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
       <c r="H944" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
         <v>498</v>
       </c>
       <c r="D945" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E945" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F945" t="s">
         <v>145</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
       <c r="H945" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
         <v>502</v>
       </c>
       <c r="D946" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E946" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F946" t="s">
         <v>145</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>3149</v>
+        <v>3152</v>
       </c>
       <c r="H946" t="s">
-        <v>3150</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>3151</v>
+        <v>3154</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
         <v>506</v>
       </c>
       <c r="D947" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E947" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F947" t="s">
         <v>145</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="H947" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
         <v>510</v>
       </c>
       <c r="D948" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E948" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F948" t="s">
         <v>145</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>3154</v>
+        <v>3157</v>
       </c>
       <c r="H948" t="s">
         <v>2016</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>3155</v>
+        <v>3158</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
         <v>514</v>
       </c>
       <c r="D949" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E949" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F949" t="s">
         <v>145</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>3156</v>
+        <v>3159</v>
       </c>
       <c r="H949" t="s">
-        <v>3157</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>3158</v>
+        <v>3161</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
         <v>518</v>
       </c>
       <c r="D950" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E950" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F950" t="s">
         <v>145</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>3159</v>
+        <v>3162</v>
       </c>
       <c r="H950" t="s">
-        <v>3160</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>3161</v>
+        <v>3164</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
         <v>522</v>
       </c>
       <c r="D951" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E951" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F951" t="s">
         <v>145</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>3162</v>
+        <v>3165</v>
       </c>
       <c r="H951" t="s">
-        <v>3163</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>3164</v>
+        <v>3167</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
         <v>526</v>
       </c>
       <c r="D952" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E952" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F952" t="s">
         <v>145</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>3165</v>
+        <v>3168</v>
       </c>
       <c r="H952" t="s">
-        <v>3166</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>3167</v>
+        <v>3170</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
         <v>530</v>
       </c>
       <c r="D953" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E953" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F953" t="s">
         <v>145</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>3168</v>
+        <v>3171</v>
       </c>
       <c r="H953" t="s">
-        <v>3169</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>3170</v>
+        <v>3173</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
         <v>534</v>
       </c>
       <c r="D954" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E954" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F954" t="s">
         <v>145</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>3171</v>
+        <v>3174</v>
       </c>
       <c r="H954" t="s">
-        <v>3172</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>3173</v>
+        <v>3176</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
         <v>538</v>
       </c>
       <c r="D955" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E955" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F955" t="s">
         <v>145</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>3174</v>
+        <v>3177</v>
       </c>
       <c r="H955" t="s">
-        <v>3175</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3176</v>
+        <v>3179</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
         <v>542</v>
       </c>
       <c r="D956" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E956" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F956" t="s">
         <v>145</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3177</v>
+        <v>3180</v>
       </c>
       <c r="H956" t="s">
-        <v>3178</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3179</v>
+        <v>3182</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
         <v>546</v>
       </c>
       <c r="D957" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E957" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F957" t="s">
         <v>145</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>3180</v>
+        <v>3183</v>
       </c>
       <c r="H957" t="s">
-        <v>3181</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3182</v>
+        <v>3185</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
         <v>550</v>
       </c>
       <c r="D958" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E958" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F958" t="s">
         <v>145</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>3183</v>
+        <v>3186</v>
       </c>
       <c r="H958" t="s">
-        <v>3184</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3185</v>
+        <v>3188</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
         <v>554</v>
       </c>
       <c r="D959" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E959" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F959" t="s">
         <v>145</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="H959" t="s">
-        <v>3187</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3188</v>
+        <v>3191</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
         <v>558</v>
       </c>
       <c r="D960" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E960" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F960" t="s">
         <v>145</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="H960" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
         <v>562</v>
       </c>
       <c r="D961" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E961" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F961" t="s">
         <v>145</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3192</v>
+        <v>3195</v>
       </c>
       <c r="H961" t="s">
-        <v>3193</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
         <v>566</v>
       </c>
       <c r="D962" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E962" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F962" t="s">
         <v>145</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3195</v>
+        <v>3198</v>
       </c>
       <c r="H962" t="s">
-        <v>3196</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3197</v>
+        <v>3200</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
         <v>570</v>
       </c>
       <c r="D963" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E963" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3198</v>
+        <v>3201</v>
       </c>
       <c r="H963" t="s">
-        <v>3199</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3200</v>
+        <v>3203</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
         <v>574</v>
       </c>
       <c r="D964" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E964" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F964" t="s">
         <v>123</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3201</v>
+        <v>3204</v>
       </c>
       <c r="H964" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
         <v>578</v>
       </c>
       <c r="D965" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E965" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F965" t="s">
         <v>123</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3204</v>
+        <v>3207</v>
       </c>
       <c r="H965" t="s">
         <v>2108</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3205</v>
+        <v>3208</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
         <v>582</v>
       </c>
       <c r="D966" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E966" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F966" t="s">
         <v>123</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>3206</v>
+        <v>3209</v>
       </c>
       <c r="H966" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3208</v>
+        <v>3211</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
         <v>586</v>
       </c>
       <c r="D967" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E967" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F967" t="s">
         <v>123</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>3209</v>
+        <v>3212</v>
       </c>
       <c r="H967" t="s">
-        <v>3210</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3211</v>
+        <v>3214</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
         <v>590</v>
       </c>
       <c r="D968" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E968" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F968" t="s">
         <v>123</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>3212</v>
+        <v>3215</v>
       </c>
       <c r="H968" t="s">
-        <v>3213</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3214</v>
+        <v>3217</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
         <v>594</v>
       </c>
       <c r="D969" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E969" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F969" t="s">
         <v>123</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>3215</v>
+        <v>3218</v>
       </c>
       <c r="H969" t="s">
-        <v>3216</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3217</v>
+        <v>3220</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
         <v>598</v>
       </c>
       <c r="D970" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E970" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F970" t="s">
         <v>123</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>3218</v>
+        <v>3221</v>
       </c>
       <c r="H970" t="s">
-        <v>3219</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3220</v>
+        <v>3223</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
         <v>602</v>
       </c>
       <c r="D971" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E971" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F971" t="s">
         <v>123</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>3221</v>
+        <v>3224</v>
       </c>
       <c r="H971" t="s">
-        <v>3222</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3223</v>
+        <v>3226</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
         <v>606</v>
       </c>
       <c r="D972" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E972" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F972" t="s">
         <v>123</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>3224</v>
+        <v>3227</v>
       </c>
       <c r="H972" t="s">
-        <v>3225</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3226</v>
+        <v>3229</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
         <v>610</v>
       </c>
       <c r="D973" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E973" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F973" t="s">
         <v>123</v>
       </c>
       <c r="G973" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H973" t="s">
-        <v>3227</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3228</v>
+        <v>3231</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
         <v>614</v>
       </c>
       <c r="D974" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E974" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F974" t="s">
         <v>123</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>3229</v>
+        <v>3232</v>
       </c>
       <c r="H974" t="s">
-        <v>3230</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3231</v>
+        <v>3234</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
         <v>618</v>
       </c>
       <c r="D975" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E975" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F975" t="s">
         <v>123</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3232</v>
+        <v>3235</v>
       </c>
       <c r="H975" t="s">
-        <v>3233</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3234</v>
+        <v>3237</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
         <v>622</v>
       </c>
       <c r="D976" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E976" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F976" t="s">
         <v>123</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>3235</v>
+        <v>3238</v>
       </c>
       <c r="H976" t="s">
-        <v>3236</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3237</v>
+        <v>3240</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
         <v>626</v>
       </c>
       <c r="D977" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E977" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F977" t="s">
         <v>123</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="H977" t="s">
-        <v>3239</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>3240</v>
+        <v>3243</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
         <v>630</v>
       </c>
       <c r="D978" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E978" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F978" t="s">
         <v>123</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>3241</v>
+        <v>3244</v>
       </c>
       <c r="H978" t="s">
-        <v>3242</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3243</v>
+        <v>3246</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
         <v>634</v>
       </c>
       <c r="D979" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E979" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F979" t="s">
         <v>123</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>3244</v>
+        <v>3247</v>
       </c>
       <c r="H979" t="s">
-        <v>3245</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3246</v>
+        <v>3249</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
         <v>638</v>
       </c>
       <c r="D980" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E980" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F980" t="s">
         <v>123</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>3247</v>
+        <v>3250</v>
       </c>
       <c r="H980" t="s">
-        <v>3248</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3249</v>
+        <v>3252</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
         <v>642</v>
       </c>
       <c r="D981" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E981" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F981" t="s">
         <v>123</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>3250</v>
+        <v>3253</v>
       </c>
       <c r="H981" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3252</v>
+        <v>3255</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
         <v>646</v>
       </c>
       <c r="D982" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E982" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F982" t="s">
         <v>123</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>3253</v>
+        <v>3256</v>
       </c>
       <c r="H982" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3254</v>
+        <v>3257</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
         <v>650</v>
       </c>
       <c r="D983" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E983" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F983" t="s">
         <v>123</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>3255</v>
+        <v>3258</v>
       </c>
       <c r="H983" t="s">
         <v>2154</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984" t="s">
-        <v>3256</v>
+        <v>3259</v>
       </c>
       <c r="B984" t="s">
         <v>9</v>
       </c>
       <c r="C984" t="s">
         <v>654</v>
       </c>
       <c r="D984" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E984" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F984" t="s">
         <v>123</v>
       </c>
       <c r="G984" s="1" t="s">
-        <v>3257</v>
+        <v>3260</v>
       </c>
       <c r="H984" t="s">
         <v>2160</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985" t="s">
-        <v>3258</v>
+        <v>3261</v>
       </c>
       <c r="B985" t="s">
         <v>9</v>
       </c>
       <c r="C985" t="s">
         <v>657</v>
       </c>
       <c r="D985" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E985" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F985" t="s">
         <v>123</v>
       </c>
       <c r="G985" s="1" t="s">
-        <v>3259</v>
+        <v>3262</v>
       </c>
       <c r="H985" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986" t="s">
-        <v>3260</v>
+        <v>3263</v>
       </c>
       <c r="B986" t="s">
         <v>9</v>
       </c>
       <c r="C986" t="s">
         <v>661</v>
       </c>
       <c r="D986" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E986" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F986" t="s">
         <v>123</v>
       </c>
       <c r="G986" s="1" t="s">
-        <v>3261</v>
+        <v>3264</v>
       </c>
       <c r="H986" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987" t="s">
-        <v>3262</v>
+        <v>3265</v>
       </c>
       <c r="B987" t="s">
         <v>9</v>
       </c>
       <c r="C987" t="s">
         <v>665</v>
       </c>
       <c r="D987" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E987" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F987" t="s">
         <v>123</v>
       </c>
       <c r="G987" s="1" t="s">
-        <v>3263</v>
+        <v>3266</v>
       </c>
       <c r="H987" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988" t="s">
-        <v>3264</v>
+        <v>3267</v>
       </c>
       <c r="B988" t="s">
         <v>9</v>
       </c>
       <c r="C988" t="s">
         <v>668</v>
       </c>
       <c r="D988" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E988" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F988" t="s">
         <v>123</v>
       </c>
       <c r="G988" s="1" t="s">
-        <v>3265</v>
+        <v>3268</v>
       </c>
       <c r="H988" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989" t="s">
-        <v>3266</v>
+        <v>3269</v>
       </c>
       <c r="B989" t="s">
         <v>9</v>
       </c>
       <c r="C989" t="s">
         <v>672</v>
       </c>
       <c r="D989" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E989" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F989" t="s">
         <v>123</v>
       </c>
       <c r="G989" s="1" t="s">
-        <v>3267</v>
+        <v>3270</v>
       </c>
       <c r="H989" t="s">
         <v>2199</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990" t="s">
-        <v>3268</v>
+        <v>3271</v>
       </c>
       <c r="B990" t="s">
         <v>9</v>
       </c>
       <c r="C990" t="s">
         <v>676</v>
       </c>
       <c r="D990" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E990" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F990" t="s">
         <v>123</v>
       </c>
       <c r="G990" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H990" t="s">
         <v>2102</v>
       </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991" t="s">
-        <v>3269</v>
+        <v>3272</v>
       </c>
       <c r="B991" t="s">
         <v>9</v>
       </c>
       <c r="C991" t="s">
         <v>680</v>
       </c>
       <c r="D991" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E991" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F991" t="s">
         <v>123</v>
       </c>
       <c r="G991" s="1" t="s">
-        <v>3270</v>
+        <v>3273</v>
       </c>
       <c r="H991" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992" t="s">
-        <v>3271</v>
+        <v>3274</v>
       </c>
       <c r="B992" t="s">
         <v>9</v>
       </c>
       <c r="C992" t="s">
         <v>684</v>
       </c>
       <c r="D992" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E992" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F992" t="s">
         <v>123</v>
       </c>
       <c r="G992" s="1" t="s">
-        <v>3272</v>
+        <v>3275</v>
       </c>
       <c r="H992" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993" t="s">
-        <v>3273</v>
+        <v>3276</v>
       </c>
       <c r="B993" t="s">
         <v>9</v>
       </c>
       <c r="C993" t="s">
         <v>688</v>
       </c>
       <c r="D993" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E993" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F993" t="s">
         <v>123</v>
       </c>
       <c r="G993" s="1" t="s">
-        <v>3274</v>
+        <v>3277</v>
       </c>
       <c r="H993" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994" t="s">
-        <v>3275</v>
+        <v>3278</v>
       </c>
       <c r="B994" t="s">
         <v>9</v>
       </c>
       <c r="C994" t="s">
         <v>692</v>
       </c>
       <c r="D994" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="E994" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="F994" t="s">
         <v>123</v>
       </c>
       <c r="G994" s="1" t="s">
-        <v>3276</v>
+        <v>3279</v>
       </c>
       <c r="H994" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995" t="s">
-        <v>3277</v>
+        <v>3280</v>
       </c>
       <c r="B995" t="s">
         <v>9</v>
       </c>
       <c r="C995" t="s">
         <v>10</v>
       </c>
       <c r="D995" t="s">
-        <v>3278</v>
+        <v>3281</v>
       </c>
       <c r="E995" t="s">
-        <v>3279</v>
+        <v>3282</v>
       </c>
       <c r="G995" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H995" t="s">
-        <v>3280</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996" t="s">
-        <v>3281</v>
+        <v>3284</v>
       </c>
       <c r="B996" t="s">
         <v>9</v>
       </c>
       <c r="C996" t="s">
         <v>10</v>
       </c>
       <c r="D996" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E996" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F996" t="s">
         <v>1649</v>
       </c>
       <c r="G996" s="1" t="s">
-        <v>3284</v>
+        <v>3287</v>
       </c>
       <c r="H996" t="s">
-        <v>3285</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997" t="s">
-        <v>3286</v>
+        <v>3289</v>
       </c>
       <c r="B997" t="s">
         <v>9</v>
       </c>
       <c r="C997" t="s">
         <v>17</v>
       </c>
       <c r="D997" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E997" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F997" t="s">
         <v>1649</v>
       </c>
       <c r="G997" s="1" t="s">
-        <v>3287</v>
+        <v>3290</v>
       </c>
       <c r="H997" t="s">
-        <v>3288</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998" t="s">
-        <v>3289</v>
+        <v>3292</v>
       </c>
       <c r="B998" t="s">
         <v>9</v>
       </c>
       <c r="C998" t="s">
         <v>21</v>
       </c>
       <c r="D998" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E998" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F998" t="s">
         <v>1649</v>
       </c>
       <c r="G998" s="1" t="s">
-        <v>3290</v>
+        <v>3293</v>
       </c>
       <c r="H998" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999" t="s">
-        <v>3292</v>
+        <v>3295</v>
       </c>
       <c r="B999" t="s">
         <v>9</v>
       </c>
       <c r="C999" t="s">
         <v>25</v>
       </c>
       <c r="D999" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E999" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F999" t="s">
         <v>1649</v>
       </c>
       <c r="G999" s="1" t="s">
-        <v>3293</v>
+        <v>3296</v>
       </c>
       <c r="H999" t="s">
-        <v>3294</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000" t="s">
-        <v>3295</v>
+        <v>3298</v>
       </c>
       <c r="B1000" t="s">
         <v>9</v>
       </c>
       <c r="C1000" t="s">
         <v>30</v>
       </c>
       <c r="D1000" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1000" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1000" t="s">
         <v>1649</v>
       </c>
       <c r="G1000" s="1" t="s">
-        <v>3296</v>
+        <v>3299</v>
       </c>
       <c r="H1000" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001" t="s">
-        <v>3297</v>
+        <v>3300</v>
       </c>
       <c r="B1001" t="s">
         <v>9</v>
       </c>
       <c r="C1001" t="s">
         <v>34</v>
       </c>
       <c r="D1001" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1001" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1001" t="s">
         <v>1649</v>
       </c>
       <c r="G1001" s="1" t="s">
-        <v>3298</v>
+        <v>3301</v>
       </c>
       <c r="H1001" t="s">
-        <v>3299</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002" t="s">
-        <v>3300</v>
+        <v>3303</v>
       </c>
       <c r="B1002" t="s">
         <v>9</v>
       </c>
       <c r="C1002" t="s">
         <v>39</v>
       </c>
       <c r="D1002" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1002" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1002" t="s">
         <v>1649</v>
       </c>
       <c r="G1002" s="1" t="s">
-        <v>3301</v>
+        <v>3304</v>
       </c>
       <c r="H1002" t="s">
-        <v>3302</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="B1003" t="s">
         <v>9</v>
       </c>
       <c r="C1003" t="s">
         <v>44</v>
       </c>
       <c r="D1003" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1003" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1003" t="s">
         <v>1649</v>
       </c>
       <c r="G1003" s="1" t="s">
-        <v>3304</v>
+        <v>3307</v>
       </c>
       <c r="H1003" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004" t="s">
-        <v>3305</v>
+        <v>3308</v>
       </c>
       <c r="B1004" t="s">
         <v>9</v>
       </c>
       <c r="C1004" t="s">
         <v>48</v>
       </c>
       <c r="D1004" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1004" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1004" t="s">
         <v>1649</v>
       </c>
       <c r="G1004" s="1" t="s">
-        <v>3306</v>
+        <v>3309</v>
       </c>
       <c r="H1004" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005" t="s">
-        <v>3307</v>
+        <v>3310</v>
       </c>
       <c r="B1005" t="s">
         <v>9</v>
       </c>
       <c r="C1005" t="s">
         <v>52</v>
       </c>
       <c r="D1005" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1005" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1005" t="s">
         <v>1649</v>
       </c>
       <c r="G1005" s="1" t="s">
-        <v>3308</v>
+        <v>3311</v>
       </c>
       <c r="H1005" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006" t="s">
-        <v>3309</v>
+        <v>3312</v>
       </c>
       <c r="B1006" t="s">
         <v>9</v>
       </c>
       <c r="C1006" t="s">
         <v>56</v>
       </c>
       <c r="D1006" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1006" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1006" t="s">
         <v>1649</v>
       </c>
       <c r="G1006" s="1" t="s">
-        <v>3310</v>
+        <v>3313</v>
       </c>
       <c r="H1006" t="s">
-        <v>3311</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007" t="s">
-        <v>3312</v>
+        <v>3315</v>
       </c>
       <c r="B1007" t="s">
         <v>9</v>
       </c>
       <c r="C1007" t="s">
         <v>60</v>
       </c>
       <c r="D1007" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1007" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1007" t="s">
         <v>1649</v>
       </c>
       <c r="G1007" s="1" t="s">
-        <v>3313</v>
+        <v>3316</v>
       </c>
       <c r="H1007" t="s">
-        <v>3314</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008" t="s">
-        <v>3315</v>
+        <v>3318</v>
       </c>
       <c r="B1008" t="s">
         <v>9</v>
       </c>
       <c r="C1008" t="s">
         <v>64</v>
       </c>
       <c r="D1008" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1008" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1008" t="s">
         <v>1649</v>
       </c>
       <c r="G1008" s="1" t="s">
-        <v>3316</v>
+        <v>3319</v>
       </c>
       <c r="H1008" t="s">
-        <v>3291</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009" t="s">
-        <v>3317</v>
+        <v>3320</v>
       </c>
       <c r="B1009" t="s">
         <v>9</v>
       </c>
       <c r="C1009" t="s">
         <v>68</v>
       </c>
       <c r="D1009" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1009" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1009" t="s">
         <v>1649</v>
       </c>
       <c r="G1009" s="1" t="s">
-        <v>3318</v>
+        <v>3321</v>
       </c>
       <c r="H1009" t="s">
-        <v>3319</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010" t="s">
-        <v>3320</v>
+        <v>3323</v>
       </c>
       <c r="B1010" t="s">
         <v>9</v>
       </c>
       <c r="C1010" t="s">
         <v>73</v>
       </c>
       <c r="D1010" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1010" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1010" t="s">
         <v>1649</v>
       </c>
       <c r="G1010" s="1" t="s">
-        <v>3321</v>
+        <v>3324</v>
       </c>
       <c r="H1010" t="s">
-        <v>3322</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011" t="s">
-        <v>3323</v>
+        <v>3326</v>
       </c>
       <c r="B1011" t="s">
         <v>9</v>
       </c>
       <c r="C1011" t="s">
         <v>77</v>
       </c>
       <c r="D1011" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1011" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1011" t="s">
         <v>1649</v>
       </c>
       <c r="G1011" s="1" t="s">
-        <v>3324</v>
+        <v>3327</v>
       </c>
       <c r="H1011" t="s">
-        <v>3325</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012" t="s">
-        <v>3326</v>
+        <v>3329</v>
       </c>
       <c r="B1012" t="s">
         <v>9</v>
       </c>
       <c r="C1012" t="s">
         <v>81</v>
       </c>
       <c r="D1012" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1012" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1012" t="s">
         <v>1649</v>
       </c>
       <c r="G1012" s="1" t="s">
-        <v>3327</v>
+        <v>3330</v>
       </c>
       <c r="H1012" t="s">
-        <v>3328</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013" t="s">
-        <v>3329</v>
+        <v>3332</v>
       </c>
       <c r="B1013" t="s">
         <v>9</v>
       </c>
       <c r="C1013" t="s">
         <v>85</v>
       </c>
       <c r="D1013" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1013" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1013" t="s">
         <v>1649</v>
       </c>
       <c r="G1013" s="1" t="s">
-        <v>3330</v>
+        <v>3333</v>
       </c>
       <c r="H1013" t="s">
-        <v>3331</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014" t="s">
-        <v>3332</v>
+        <v>3335</v>
       </c>
       <c r="B1014" t="s">
         <v>9</v>
       </c>
       <c r="C1014" t="s">
         <v>89</v>
       </c>
       <c r="D1014" t="s">
-        <v>3282</v>
+        <v>3285</v>
       </c>
       <c r="E1014" t="s">
-        <v>3283</v>
+        <v>3286</v>
       </c>
       <c r="F1014" t="s">
         <v>1649</v>
       </c>
       <c r="G1014" s="1" t="s">
-        <v>3333</v>
+        <v>3336</v>
       </c>
       <c r="H1014" t="s">
-        <v>3334</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015" t="s">
-        <v>3335</v>
+        <v>3338</v>
       </c>
       <c r="B1015" t="s">
         <v>9</v>
       </c>
       <c r="C1015" t="s">
         <v>110</v>
       </c>
       <c r="D1015" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="E1015" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="F1015" t="s">
         <v>145</v>
       </c>
       <c r="G1015" s="1" t="s">
-        <v>3338</v>
+        <v>3341</v>
       </c>
       <c r="H1015" t="s">
-        <v>3339</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016" t="s">
-        <v>3340</v>
+        <v>3343</v>
       </c>
       <c r="B1016" t="s">
         <v>9</v>
       </c>
       <c r="C1016" t="s">
         <v>114</v>
       </c>
       <c r="D1016" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="E1016" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="F1016" t="s">
         <v>145</v>
       </c>
       <c r="G1016" s="1" t="s">
-        <v>3341</v>
+        <v>3344</v>
       </c>
       <c r="H1016" t="s">
-        <v>3342</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017" t="s">
-        <v>3343</v>
+        <v>3346</v>
       </c>
       <c r="B1017" t="s">
         <v>9</v>
       </c>
       <c r="C1017" t="s">
         <v>118</v>
       </c>
       <c r="D1017" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="E1017" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="F1017" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
       <c r="G1017" s="1" t="s">
-        <v>3345</v>
+        <v>3348</v>
       </c>
       <c r="H1017" t="s">
-        <v>3346</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018" t="s">
-        <v>3347</v>
+        <v>3350</v>
       </c>
       <c r="B1018" t="s">
         <v>9</v>
       </c>
       <c r="C1018" t="s">
         <v>122</v>
       </c>
       <c r="D1018" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="E1018" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="F1018" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
       <c r="G1018" s="1" t="s">
-        <v>3348</v>
+        <v>3351</v>
       </c>
       <c r="H1018" t="s">
-        <v>3349</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019" t="s">
-        <v>3350</v>
+        <v>3353</v>
       </c>
       <c r="B1019" t="s">
         <v>9</v>
       </c>
       <c r="C1019" t="s">
         <v>127</v>
       </c>
       <c r="D1019" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="E1019" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="F1019" t="s">
-        <v>3344</v>
+        <v>3347</v>
       </c>
       <c r="G1019" s="1" t="s">
-        <v>3351</v>
+        <v>3354</v>
       </c>
       <c r="H1019" t="s">
-        <v>3352</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020" t="s">
-        <v>3353</v>
+        <v>3356</v>
       </c>
       <c r="B1020" t="s">
         <v>9</v>
       </c>
       <c r="C1020" t="s">
         <v>131</v>
       </c>
       <c r="D1020" t="s">
-        <v>3336</v>
+        <v>3339</v>
       </c>
       <c r="E1020" t="s">
-        <v>3337</v>
+        <v>3340</v>
       </c>
       <c r="F1020" t="s">
-        <v>3354</v>
+        <v>3357</v>
       </c>
       <c r="G1020" s="1" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
       <c r="H1020" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
       <c r="B1021" t="s">
         <v>9</v>
       </c>
       <c r="C1021" t="s">
         <v>10</v>
       </c>
       <c r="D1021" t="s">
-        <v>3358</v>
+        <v>3361</v>
       </c>
       <c r="E1021" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
       <c r="F1021" t="s">
         <v>1649</v>
       </c>
       <c r="G1021" s="1" t="s">
-        <v>3360</v>
+        <v>3363</v>
       </c>
       <c r="H1021" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022" t="s">
-        <v>3362</v>
+        <v>3365</v>
       </c>
       <c r="B1022" t="s">
         <v>9</v>
       </c>
       <c r="C1022" t="s">
         <v>17</v>
       </c>
       <c r="D1022" t="s">
-        <v>3358</v>
+        <v>3361</v>
       </c>
       <c r="E1022" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
       <c r="F1022" t="s">
         <v>1649</v>
       </c>
       <c r="G1022" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H1022" t="s">
-        <v>3363</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023" t="s">
-        <v>3364</v>
+        <v>3367</v>
       </c>
       <c r="B1023" t="s">
         <v>9</v>
       </c>
       <c r="C1023" t="s">
         <v>10</v>
       </c>
       <c r="D1023" t="s">
-        <v>3365</v>
+        <v>3368</v>
       </c>
       <c r="E1023" t="s">
-        <v>3366</v>
+        <v>3369</v>
       </c>
       <c r="F1023" t="s">
         <v>13</v>
       </c>
       <c r="G1023" s="1" t="s">
-        <v>3367</v>
+        <v>3370</v>
       </c>
       <c r="H1023" t="s">
-        <v>3368</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024" t="s">
-        <v>3369</v>
+        <v>3372</v>
       </c>
       <c r="B1024" t="s">
         <v>9</v>
       </c>
       <c r="C1024" t="s">
         <v>10</v>
       </c>
       <c r="D1024" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
       <c r="E1024" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
       <c r="F1024" t="s">
-        <v>3372</v>
+        <v>3375</v>
       </c>
       <c r="G1024" s="1" t="s">
-        <v>3373</v>
+        <v>3376</v>
       </c>
       <c r="H1024" t="s">
-        <v>3374</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
       <c r="B1025" t="s">
         <v>9</v>
       </c>
       <c r="C1025" t="s">
         <v>17</v>
       </c>
       <c r="D1025" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
       <c r="E1025" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
       <c r="F1025" t="s">
         <v>13</v>
       </c>
       <c r="G1025" s="1" t="s">
-        <v>3376</v>
+        <v>3379</v>
       </c>
       <c r="H1025" t="s">
-        <v>3377</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026" t="s">
-        <v>3378</v>
+        <v>3381</v>
       </c>
       <c r="B1026" t="s">
         <v>9</v>
       </c>
       <c r="C1026" t="s">
         <v>349</v>
       </c>
       <c r="D1026" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="E1026" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="F1026" t="s">
         <v>1649</v>
       </c>
       <c r="G1026" s="1" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
       <c r="H1026" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
       <c r="B1027" t="s">
         <v>9</v>
       </c>
       <c r="C1027" t="s">
         <v>534</v>
       </c>
       <c r="D1027" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="E1027" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="F1027" t="s">
         <v>40</v>
       </c>
       <c r="G1027" s="1" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
       <c r="H1027" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
       <c r="B1028" t="s">
         <v>9</v>
       </c>
       <c r="C1028" t="s">
         <v>538</v>
       </c>
       <c r="D1028" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="E1028" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="F1028" t="s">
         <v>1649</v>
       </c>
       <c r="G1028" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H1028" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
       <c r="B1029" t="s">
         <v>9</v>
       </c>
       <c r="C1029" t="s">
         <v>542</v>
       </c>
       <c r="D1029" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="E1029" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="F1029" t="s">
         <v>1649</v>
       </c>
       <c r="G1029" s="1" t="s">
-        <v>3389</v>
+        <v>3392</v>
       </c>
       <c r="H1029" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030" t="s">
-        <v>3391</v>
+        <v>3394</v>
       </c>
       <c r="B1030" t="s">
         <v>9</v>
       </c>
       <c r="C1030" t="s">
         <v>546</v>
       </c>
       <c r="D1030" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="E1030" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="F1030" t="s">
         <v>40</v>
       </c>
       <c r="G1030" s="1" t="s">
-        <v>3392</v>
+        <v>3395</v>
       </c>
       <c r="H1030" t="s">
-        <v>3393</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031" t="s">
-        <v>3394</v>
+        <v>3397</v>
       </c>
       <c r="B1031" t="s">
         <v>9</v>
       </c>
       <c r="C1031" t="s">
         <v>10</v>
       </c>
       <c r="D1031" t="s">
-        <v>3395</v>
+        <v>3398</v>
       </c>
       <c r="E1031" t="s">
-        <v>3396</v>
+        <v>3399</v>
       </c>
       <c r="F1031" t="s">
         <v>1649</v>
       </c>
       <c r="G1031" s="1" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
       <c r="H1031" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032" t="s">
-        <v>3399</v>
+        <v>3402</v>
       </c>
       <c r="B1032" t="s">
         <v>9</v>
       </c>
       <c r="C1032" t="s">
         <v>10</v>
       </c>
       <c r="D1032" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="E1032" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
       <c r="F1032" t="s">
         <v>1649</v>
       </c>
       <c r="G1032" s="1" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="H1032" t="s">
-        <v>3403</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033" t="s">
-        <v>3404</v>
+        <v>3407</v>
       </c>
       <c r="B1033" t="s">
         <v>9</v>
       </c>
       <c r="C1033" t="s">
         <v>17</v>
       </c>
       <c r="D1033" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="E1033" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
       <c r="F1033" t="s">
         <v>1649</v>
       </c>
       <c r="G1033" s="1" t="s">
-        <v>3405</v>
+        <v>3408</v>
       </c>
       <c r="H1033" t="s">
-        <v>3406</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034" t="s">
-        <v>3407</v>
+        <v>3410</v>
       </c>
       <c r="B1034" t="s">
         <v>9</v>
       </c>
       <c r="C1034" t="s">
         <v>21</v>
       </c>
       <c r="D1034" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="E1034" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
       <c r="F1034" t="s">
         <v>1649</v>
       </c>
       <c r="G1034" s="1" t="s">
-        <v>3408</v>
+        <v>3411</v>
       </c>
       <c r="H1034" t="s">
-        <v>3409</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035" t="s">
-        <v>3410</v>
+        <v>3413</v>
       </c>
       <c r="B1035" t="s">
         <v>9</v>
       </c>
       <c r="C1035" t="s">
         <v>25</v>
       </c>
       <c r="D1035" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="E1035" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
       <c r="F1035" t="s">
         <v>1649</v>
       </c>
       <c r="G1035" s="1" t="s">
-        <v>3411</v>
+        <v>3414</v>
       </c>
       <c r="H1035" t="s">
-        <v>3412</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036" t="s">
-        <v>3413</v>
+        <v>3416</v>
       </c>
       <c r="B1036" t="s">
         <v>9</v>
       </c>
       <c r="C1036" t="s">
         <v>10</v>
       </c>
       <c r="D1036" t="s">
-        <v>3414</v>
+        <v>3417</v>
       </c>
       <c r="E1036" t="s">
-        <v>3415</v>
+        <v>3418</v>
       </c>
       <c r="G1036" s="1" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="H1036" t="s">
-        <v>3417</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1037" spans="1:8">
       <c r="A1037" t="s">
-        <v>3418</v>
+        <v>3421</v>
       </c>
       <c r="B1037" t="s">
         <v>9</v>
       </c>
       <c r="C1037" t="s">
         <v>17</v>
       </c>
       <c r="D1037" t="s">
-        <v>3414</v>
+        <v>3417</v>
       </c>
       <c r="E1037" t="s">
-        <v>3415</v>
+        <v>3418</v>
       </c>
       <c r="G1037" s="1" t="s">
-        <v>3419</v>
+        <v>3422</v>
       </c>
       <c r="H1037" t="s">
-        <v>3417</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="1038" spans="1:8">
       <c r="A1038" t="s">
-        <v>3420</v>
+        <v>3423</v>
       </c>
       <c r="B1038" t="s">
         <v>9</v>
       </c>
       <c r="C1038" t="s">
         <v>10</v>
       </c>
       <c r="D1038" t="s">
-        <v>3421</v>
+        <v>3424</v>
       </c>
       <c r="E1038" t="s">
-        <v>3422</v>
+        <v>3425</v>
       </c>
       <c r="F1038" t="s">
         <v>1574</v>
       </c>
       <c r="G1038" s="1" t="s">
-        <v>3423</v>
+        <v>3426</v>
       </c>
       <c r="H1038" t="s">
-        <v>3424</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="1039" spans="1:8">
       <c r="A1039" t="s">
-        <v>3425</v>
+        <v>3428</v>
       </c>
       <c r="B1039" t="s">
         <v>9</v>
       </c>
       <c r="C1039" t="s">
         <v>17</v>
       </c>
       <c r="D1039" t="s">
-        <v>3421</v>
+        <v>3424</v>
       </c>
       <c r="E1039" t="s">
-        <v>3422</v>
+        <v>3425</v>
       </c>
       <c r="G1039" s="1" t="s">
-        <v>3426</v>
+        <v>3429</v>
       </c>
       <c r="H1039" t="s">
-        <v>3427</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="1040" spans="1:8">
       <c r="A1040" t="s">
-        <v>3428</v>
+        <v>3431</v>
       </c>
       <c r="B1040" t="s">
         <v>9</v>
       </c>
       <c r="C1040" t="s">
         <v>10</v>
       </c>
       <c r="D1040" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="E1040" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="G1040" s="1" t="s">
-        <v>3431</v>
+        <v>3434</v>
       </c>
       <c r="H1040" t="s">
-        <v>3432</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="1041" spans="1:8">
       <c r="A1041" t="s">
-        <v>3433</v>
+        <v>3436</v>
       </c>
       <c r="B1041" t="s">
         <v>9</v>
       </c>
       <c r="C1041" t="s">
         <v>17</v>
       </c>
       <c r="D1041" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="E1041" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="F1041" t="s">
         <v>13</v>
       </c>
       <c r="G1041" s="1" t="s">
-        <v>3434</v>
+        <v>3437</v>
       </c>
       <c r="H1041" t="s">
-        <v>3435</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="1042" spans="1:8">
       <c r="A1042" t="s">
-        <v>3436</v>
+        <v>3439</v>
       </c>
       <c r="B1042" t="s">
         <v>9</v>
       </c>
       <c r="C1042" t="s">
         <v>21</v>
       </c>
       <c r="D1042" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="E1042" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="F1042" t="s">
         <v>13</v>
       </c>
       <c r="G1042" s="1" t="s">
-        <v>3437</v>
+        <v>3440</v>
       </c>
       <c r="H1042" t="s">
-        <v>3438</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043" t="s">
-        <v>3439</v>
+        <v>3442</v>
       </c>
       <c r="B1043" t="s">
         <v>9</v>
       </c>
       <c r="C1043" t="s">
         <v>25</v>
       </c>
       <c r="D1043" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="E1043" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="F1043" t="s">
-        <v>3440</v>
+        <v>3443</v>
       </c>
       <c r="G1043" s="1" t="s">
-        <v>3441</v>
+        <v>3444</v>
       </c>
       <c r="H1043" t="s">
-        <v>3442</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044" t="s">
-        <v>3443</v>
+        <v>3446</v>
       </c>
       <c r="B1044" t="s">
         <v>9</v>
       </c>
       <c r="C1044" t="s">
         <v>30</v>
       </c>
       <c r="D1044" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="E1044" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="G1044" s="1" t="s">
-        <v>3444</v>
+        <v>3447</v>
       </c>
       <c r="H1044" t="s">
-        <v>3445</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045" t="s">
-        <v>3446</v>
+        <v>3449</v>
       </c>
       <c r="B1045" t="s">
         <v>9</v>
       </c>
       <c r="C1045" t="s">
         <v>34</v>
       </c>
       <c r="D1045" t="s">
-        <v>3429</v>
+        <v>3432</v>
       </c>
       <c r="E1045" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="F1045" t="s">
         <v>35</v>
       </c>
       <c r="G1045" s="1" t="s">
-        <v>3447</v>
+        <v>3450</v>
       </c>
       <c r="H1045" t="s">
-        <v>3448</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046" t="s">
-        <v>3449</v>
+        <v>3452</v>
       </c>
       <c r="B1046" t="s">
         <v>9</v>
       </c>
       <c r="C1046" t="s">
         <v>10</v>
       </c>
       <c r="D1046" t="s">
-        <v>3450</v>
+        <v>3453</v>
       </c>
       <c r="E1046" t="s">
-        <v>3451</v>
+        <v>3454</v>
       </c>
       <c r="F1046" t="s">
         <v>1649</v>
       </c>
       <c r="G1046" s="1" t="s">
-        <v>3452</v>
+        <v>3455</v>
       </c>
       <c r="H1046" t="s">
-        <v>3288</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047" t="s">
-        <v>3453</v>
+        <v>3456</v>
       </c>
       <c r="B1047" t="s">
         <v>9</v>
       </c>
       <c r="C1047" t="s">
         <v>17</v>
       </c>
       <c r="D1047" t="s">
-        <v>3450</v>
+        <v>3453</v>
       </c>
       <c r="E1047" t="s">
-        <v>3451</v>
+        <v>3454</v>
       </c>
       <c r="F1047" t="s">
         <v>1649</v>
       </c>
       <c r="G1047" s="1" t="s">
-        <v>3454</v>
+        <v>3457</v>
       </c>
       <c r="H1047" t="s">
-        <v>3455</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048" t="s">
-        <v>3456</v>
+        <v>3459</v>
       </c>
       <c r="B1048" t="s">
         <v>9</v>
       </c>
       <c r="C1048" t="s">
         <v>10</v>
       </c>
       <c r="D1048" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1048" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1048" t="s">
         <v>1649</v>
       </c>
       <c r="G1048" s="1" t="s">
-        <v>3459</v>
+        <v>3462</v>
       </c>
       <c r="H1048" t="s">
-        <v>3460</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049" t="s">
-        <v>3461</v>
+        <v>3464</v>
       </c>
       <c r="B1049" t="s">
         <v>9</v>
       </c>
       <c r="C1049" t="s">
         <v>25</v>
       </c>
       <c r="D1049" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1049" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1049" t="s">
         <v>1857</v>
       </c>
       <c r="G1049" s="1" t="s">
-        <v>3462</v>
+        <v>3465</v>
       </c>
       <c r="H1049" t="s">
-        <v>3463</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050" t="s">
-        <v>3464</v>
+        <v>3467</v>
       </c>
       <c r="B1050" t="s">
         <v>9</v>
       </c>
       <c r="C1050" t="s">
         <v>30</v>
       </c>
       <c r="D1050" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1050" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1050" t="s">
         <v>1857</v>
       </c>
       <c r="G1050" s="1" t="s">
-        <v>3465</v>
+        <v>3468</v>
       </c>
       <c r="H1050" t="s">
-        <v>3466</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051" t="s">
-        <v>3467</v>
+        <v>3470</v>
       </c>
       <c r="B1051" t="s">
         <v>9</v>
       </c>
       <c r="C1051" t="s">
         <v>39</v>
       </c>
       <c r="D1051" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1051" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1051" t="s">
         <v>1857</v>
       </c>
       <c r="G1051" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H1051" t="s">
-        <v>3468</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052" t="s">
-        <v>3469</v>
+        <v>3472</v>
       </c>
       <c r="B1052" t="s">
         <v>9</v>
       </c>
       <c r="C1052" t="s">
         <v>44</v>
       </c>
       <c r="D1052" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1052" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1052" t="s">
         <v>1857</v>
       </c>
       <c r="G1052" s="1" t="s">
-        <v>3470</v>
+        <v>3473</v>
       </c>
       <c r="H1052" t="s">
-        <v>3471</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053" t="s">
-        <v>3472</v>
+        <v>3475</v>
       </c>
       <c r="B1053" t="s">
         <v>9</v>
       </c>
       <c r="C1053" t="s">
         <v>48</v>
       </c>
       <c r="D1053" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1053" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1053" t="s">
         <v>1857</v>
       </c>
       <c r="G1053" s="1" t="s">
-        <v>3473</v>
+        <v>3476</v>
       </c>
       <c r="H1053" t="s">
-        <v>3474</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054" t="s">
-        <v>3475</v>
+        <v>3478</v>
       </c>
       <c r="B1054" t="s">
         <v>9</v>
       </c>
       <c r="C1054" t="s">
         <v>454</v>
       </c>
       <c r="D1054" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1054" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1054" t="s">
         <v>1649</v>
       </c>
       <c r="G1054" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H1054" t="s">
-        <v>3476</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055" t="s">
-        <v>3477</v>
+        <v>3480</v>
       </c>
       <c r="B1055" t="s">
         <v>9</v>
       </c>
       <c r="C1055" t="s">
         <v>458</v>
       </c>
       <c r="D1055" t="s">
-        <v>3457</v>
+        <v>3460</v>
       </c>
       <c r="E1055" t="s">
-        <v>3458</v>
+        <v>3461</v>
       </c>
       <c r="F1055" t="s">
         <v>1649</v>
       </c>
       <c r="G1055" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H1055" t="s">
-        <v>3478</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056" t="s">
-        <v>3479</v>
+        <v>3482</v>
       </c>
       <c r="B1056" t="s">
         <v>9</v>
       </c>
       <c r="C1056" t="s">
         <v>10</v>
       </c>
       <c r="D1056" t="s">
-        <v>3480</v>
+        <v>3483</v>
       </c>
       <c r="E1056" t="s">
-        <v>3481</v>
+        <v>3484</v>
       </c>
       <c r="F1056" t="s">
-        <v>3482</v>
+        <v>3485</v>
       </c>
       <c r="G1056" s="1" t="s">
-        <v>3483</v>
+        <v>3486</v>
       </c>
       <c r="H1056" t="s">
-        <v>3484</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057" t="s">
-        <v>3485</v>
+        <v>3488</v>
       </c>
       <c r="B1057" t="s">
         <v>9</v>
       </c>
       <c r="C1057" t="s">
         <v>10</v>
       </c>
       <c r="D1057" t="s">
-        <v>3486</v>
+        <v>3489</v>
       </c>
       <c r="E1057" t="s">
-        <v>3487</v>
+        <v>3490</v>
       </c>
       <c r="F1057" t="s">
         <v>145</v>
       </c>
       <c r="G1057" s="1" t="s">
-        <v>3488</v>
+        <v>3491</v>
       </c>
       <c r="H1057" t="s">
-        <v>3489</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058" t="s">
-        <v>3490</v>
+        <v>3493</v>
       </c>
       <c r="B1058" t="s">
         <v>9</v>
       </c>
       <c r="C1058" t="s">
         <v>10</v>
       </c>
       <c r="D1058" t="s">
-        <v>3491</v>
+        <v>3494</v>
       </c>
       <c r="E1058" t="s">
-        <v>3492</v>
+        <v>3495</v>
       </c>
       <c r="F1058" t="s">
-        <v>3493</v>
+        <v>3496</v>
       </c>
       <c r="G1058" s="1" t="s">
-        <v>3494</v>
+        <v>3497</v>
       </c>
       <c r="H1058" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059" t="s">
-        <v>3495</v>
+        <v>3498</v>
       </c>
       <c r="B1059" t="s">
         <v>9</v>
       </c>
       <c r="C1059" t="s">
         <v>10</v>
       </c>
       <c r="D1059" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
       <c r="E1059" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
       <c r="F1059" t="s">
         <v>1649</v>
       </c>
       <c r="G1059" s="1" t="s">
-        <v>3498</v>
+        <v>3501</v>
       </c>
       <c r="H1059" t="s">
-        <v>3499</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060" t="s">
-        <v>3500</v>
+        <v>3503</v>
       </c>
       <c r="B1060" t="s">
         <v>9</v>
       </c>
       <c r="C1060" t="s">
         <v>17</v>
       </c>
       <c r="D1060" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
       <c r="E1060" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
       <c r="G1060" s="1" t="s">
-        <v>3501</v>
+        <v>3504</v>
       </c>
       <c r="H1060" t="s">
-        <v>3502</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061" t="s">
-        <v>3503</v>
+        <v>3506</v>
       </c>
       <c r="B1061" t="s">
         <v>9</v>
       </c>
       <c r="C1061" t="s">
         <v>25</v>
       </c>
       <c r="D1061" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
       <c r="E1061" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
       <c r="G1061" s="1" t="s">
-        <v>3504</v>
+        <v>3507</v>
       </c>
       <c r="H1061" t="s">
-        <v>3505</v>
+        <v>3508</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>