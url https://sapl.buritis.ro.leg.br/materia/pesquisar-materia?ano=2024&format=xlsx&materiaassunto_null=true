--- v0 (2026-02-08)
+++ v1 (2026-05-27)
@@ -54,6898 +54,6898 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Barros</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_001-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_001-2024.pdf</t>
   </si>
   <si>
     <t>"Que sejam realizados os seguintes trabalhos no Setor 08, na Quadra 38, entre as Ruas Guanabara e Ceará:_x000D_
  I. Roçar o mato e a limpeza entulho e, _x000D_
  II. Urbanização terreno."</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_002-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_002-2024.pdf</t>
   </si>
   <si>
     <t>"Que sejam realizados os seguintes trabalhos no Setor 01:_x000D_
  I. Manutenção de patrolamento e cascalhamento da Rua Helenita Ferreira de Souza, localizando no trecho próximo a UBS São Gabriel até a Rua Califórnia, _x000D_
 II. Informações sobre a pavimentação da referida rua, _x000D_
 III. Limpeza do bueiro, _x000D_
 IV. Roçar o mato da praça e, _x000D_
 V. Acender as luzes da praça no período noturno."</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_003-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_003-2024.pdf</t>
   </si>
   <si>
     <t>"Que sejam tomadas providências cabíveis com urgência na questão do despejo de água das residências no seguinte endereço:_x000D_
  I. Rua: Porto Alegre ou Parecis, no Setor 04."</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_004-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_004-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da iluminação no seguinte endereço:_x000D_
  I. Rua Alto Paraíso ou João Paulo II no Setor 02.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_005-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_005-2024.pdf</t>
   </si>
   <si>
     <t>"Que sejam realizados alguns trabalhos na Rua Tomé de Souza, no Setor 01. _x000D_
 I. Fazer patrolamento e cascalhamento e, _x000D_
 II. Troca e colocação das lâmpadas nos postes de iluminação pública entre a Rua Tomé de Souza e Estrada da Faveira."</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_006-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_006-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado O serviço De tampa Buraco com massa asfáltica nas Avenidas Ayrton Senna, Rondônia e Porto Velho.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_007-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_007-2024.pdf</t>
   </si>
   <si>
     <t>Indico serviço no setor 10 Avenida Mirassol do Oeste, que termine o trabalho de cascalhamento que foi indicado no Setor.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_008-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_008-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado O serviço de sinalização na entrada da linha Doizinha esquerda sentido Rio alto.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adriano Almeida</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_009-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_009-2024.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito o patrolamento e encascalhamento e a compactação com o rolo compactador as referidas ruas (Ailton lobo, Roraima, Pernambuco, tropical, guanabara, ceara, Bahia)</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_010-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_010-2024.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da rua Ministro Andreaza/setor 05</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Daniel Felix</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_011-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_011-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito drenagem com unidades de tubos de concreto armado 150x100mt, com encaixe macho/fêmea, indicada para drenar águas pluviais, que irão atender uma situação de emergência na Avenida Monte Negro, entre o setor 05 e setor 02 (aproximadamente duas quadras) das Ruas Alagoas e a Rio Madeira.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_012-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_012-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o serviço de roçada ou capina no pátio e em torno das creches em construção tanto do setor 8, como do setor 7.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_013-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_013-2024.pdf</t>
   </si>
   <si>
     <t>Reparos na ponte quebrada da Linha 04 saída para Linha 01, P A Buritis.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_014-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_014-2024.pdf</t>
   </si>
   <si>
     <t>Reparos na ponte da Linha Zero, na C 36, P A Rio Alto.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_015-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_015-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração na Rua Machadinho do Oeste e iluminação pública na mesma Setor 05.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_016-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_016-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de tampa buraco na Rua Nova Colina, esquina com a Avenida Porto Velho, setor 04.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_017-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_017-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma restauração mais rápido possível, na Rua Padre Anchieta Setor 07.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_018-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_018-2024.pdf</t>
   </si>
   <si>
     <t>Que seja estacionamento (pintura) em frente a Academia Evolução Fitnes.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Moisés de Paula</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_019-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_019-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração na Rua Vereador Jasmo Setor 07.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Junior do Idaron</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_020-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_020-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado conclusão o mais breve possível, dos serviços para construção das DUAS CRECHES públicas já iniciadas na cidade de Buritis, em parceria com o Governo Federal.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_021-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_021-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reunião com a comunidade todas as vezes antes de qualquer execução de serviços na Linha e definido um líder da Comunidade pra acompanhar e colaborar com orientações quanto ao serviço a ser executado.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_022-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_022-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência roçada ou capina no pátio e em torno das creches em construção tanto do setor 8, quanto do setor 7.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_023-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_023-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de Cascalhamento na linha 02 km 06 PA SÃO Jose do Buritis.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_024-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_024-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis para cursos de capacitação e palestras para os feirantes deste município.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_025-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_025-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja pintado todas as faixas elevadas e redutores de velocidade na Avenida Porto Velho, Setor 8, onde foi feito o recapeamento. E a rua Janair de Paula e Rua Belém onde também foi feito recapeamento recentemente.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_026-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_026-2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciados reparos nas "bocas de lobo" nos seguintes endereços neste município: _x000D_
 I-Av Rondônia, entre as ruas Rolim de Moura e Ouro Preto no Setor 03, (limpeza e recolocação da tampa);_x000D_
 II-Rua Foz do Iguaçu esquina com a Av. Porto Velho no setor 03, (limpeza e recolocação da tampa) e, _x000D_
 III-Rua Padre Fiovo Camaione, Setor 08, próximo à escola municipal Pedro Eugênio (confecção de tampa para o bueiro).</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_027-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_027-2024.pdf</t>
   </si>
   <si>
     <t>Que instale em todas Unidades Básicas de Saúde do nosso Município, Fraldário.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_028-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_028-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada recuperação imediata de ponte em madeira, localizada no Marco Zero, Travessão do Saracura.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_029-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_029-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado limpeza com máquina pá-carregadeira do mato nas laterais do carregador conhecido como carreador do Gilberto da Horta, localizado na Linha 03, Pé de Galinha, próximo Joao da Ana.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_030-224.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_030-224.pdf</t>
   </si>
   <si>
     <t>Que sejam oferecidas condições de trafegabilidade aos moradores da Rua Rio Branco, no Setor 02, neste município.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_031-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_031-2024.pdf</t>
   </si>
   <si>
     <t>Que destine com mais frequências e efetividade, patrulhas policiais para efetuarem rondas e abordagens de suspeitos, na zona urbana e em especial o Setor 08.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_032-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_032-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de limpeza de boca colhedora no Canal da cidadania.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_033-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_033-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado de imediato um paliativo, com patrolamento e CASCALHAMENTO e posteriormente no período de verão, realizado Pavimentação, _x000D_
 na Rua Guanabara, na lateral e entrada do Posto de Saúde do Setor 08, bem como na Rua Seringueiras, Setor 07.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_034-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_034-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração na Rua Jasmo no Setor 07 com urgência.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_035-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_035-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração na Rua Castro Alves Setor 01 N° 910.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_036-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_036-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração na Rua São Miguel do Guaporé Setor 05.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_037-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_037-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de patrolamento e cascalhamento com urgência no Travessão Bandeirante.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_038-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_038-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam oferecidas condições de trafegabilidade aos moradores da Rua Seringueiras, no Setor 07, neste município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_039-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_039-2024.pdf</t>
   </si>
   <si>
     <t>Que seja colocada uma placa de "Proibido Jogar Lixo" na esquina da Rua Ulisses Guimarães com a Linha 28 (antiga Linha 03), no Setor 07, neste município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Gerson Barbudo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_040-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_040-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação e cascalhamento nos morros na linha 04 Pedra do Abismo próximo a antiga cerraria.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_041-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_041-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos no trecho da linha 04 próximo ao Lote cio Felipe.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_no_042-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_no_042-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação das pontes no PA São Domingos sendo elas a ponte do Rio dois Monos na linha 06 e a ponte do Rio 38 linha 07.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_no_043-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_no_043-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação de estrada e cascalhamento dos morros na linha 05 PA São Paulo.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/621/indicacao_no_044-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/621/indicacao_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação das estradas na linha 09 PA Jatobá, e também recuperação da ponte enfrente a Fazenda Retibomba.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_no_045-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_no_045-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação do bueiro da linha 03 próximo ao Rio Onça Marco 20.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Nayara de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_no_046-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_no_046-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação dos pontos criticos da rua José de Alencar, setor 01.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/624/indicacao_no_047-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/624/indicacao_no_047-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam feita a limpeza ou roçar o mato das ruas na área conhecida com "terreno do Bedin" próximo ao Setor 06, neste município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_no_048-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_no_048-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito duas lombadas (redutor de velocidade) e sinalização na Linha 06, Gleba 06, Lote 11, Sitio São José, PA São Domingos.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_049-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_049-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito quebra-molas em frente a Agropet Mundo Animal, na rua Foz do Iguaçu, setor 03.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Elizeu Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_050-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_050-2024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja trocado o madeiramento da ponte da Rua Tropical, que liga o setor 07 com o setor 08.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_051-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_051-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da iluminação pública no seguinte endereço: Rua: Ouro Branco, no Setor 05, em frente ao número 1563.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_052-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_052-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da recomposição asfáltica Av. Ayrton Senna (em frente ao depósito de madeira para _x000D_
 cercas), esquina com a Av. Rondônia, Setor 06.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_053-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_053-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado de imediato um paliativo, com CASCALHAMENTO e compactação com Rolo Compressor em valetas e grandes buracos, de todas as RUAS da cidade em chão batido.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_054-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_054-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado abertura com máquina, para saída da agua acumulada em grandes poças na estrada Linha 02, saída rombel, próximo a chácara Acib.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Lucas da 50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_055-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_055-2024.pdf</t>
   </si>
   <si>
     <t>Que sela realizada a abertura de vagas de técnico agrícola no Concurso.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_056-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_056-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da rua Pimenteiras setor 01.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_057-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_057-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da ponte e bueiro da indo pela linha 72 no travessão do Luiz Lapa.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_058-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_058-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da rua Pernambuco setor 08.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_059-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_059-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão de refazer a pintura da faixa de pedestre dos quebra-molas da rua Padre Fiovo, em frente à escola Pedro Eugênio, em virtude do desgaste da pintura.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_060-2021.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_060-2021.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da iluminação pública no seguinte endereço:_x000D_
 I Rua Presidente Medici, no Setor 02, em frente ao numero residência 1427 _x000D_
 II. Rua: Primo Amaral, no Setor 03, entre as ruas Nova Mamorá e a Rui Barbosa. _x000D_
 III. Rua: Belém, no Setor 07, entre as ruas Paulo Freire e a Anua Maria Kien.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_061-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_061-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tornadas providências cabíveis com urgência na questão da iluminação pública no seguinte endereço: _x000D_
 I. Rua: Jose de Alencar, no Setor 01, (01 lâmpada em frente aonúmero 5665, 02 lâmpada do lado e 01 lâmpada na esquina).</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_062-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_062-2024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feita a recuperação de pontos críticos da linha oriente.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_063-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_063-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de recuperação da rua Primo Amaral Setor 06 com urgência</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_064-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_064-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o bloqueteamento, na rua Nossa Senhora das Graças, setor 07.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/677/indicacao_no_065-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/677/indicacao_no_065-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da rua 7 de setembro setor 08.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_no_066-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_no_066-2024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito patrolamento e cascalhamento da rua cora coralina.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_067-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_067-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam oferecidas condições de trafegabilidade aos moradores da Rua São Francisco do Guaporé próximo a Rua São Lucas, no Setor 06, neste municipio.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_068-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_068-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados com urgência uma parede de contenção com pedras ou concreto na entrada de água do tubo PEAD, na Rua Ariquemes, Setor 02, próximo ao número residencial 1774, neste município.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_069-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_069-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado transferência de lombada localizada a Rua Helenite Ferreira de Souza, em frente ao Espetinho de Garagem, para um pouco a frente _x000D_
 ou um pouco antes.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_070-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_070-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado recuperação das pontes localizadas na Linha Formosinha e Linha 02A.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_071-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_071-2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída cerca em madeira ou outro material adequado nas laterais do parquinho instalado na praça central Jonas Ferreti margeando a calçada da Avenida Porto Velho em frente ao parquinho, bem Como na rua da sua lateral, em frente ao sorvetinho. Que seja colocado material adequado no solo em frente a descida do escorrega, para evitar o acumulo de agua naquela localidade e que seja providenciado manutenção da iluminação direcionada ao parquinho.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_072-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_072-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam feita a limpeza dos matos em torno do estádio que vai ser entregue pelo município, próximo ao Setor 06.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_073-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_073-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam feita a limpeza do bueiro na Rua Querência do Norte esquina com a Rua Vilhena. no Setor 04.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_074-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_074-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado o prazo para o pagamento com desconto do IPTU, por mais 30 (trinta) dias.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_075-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_075-2024.pdf</t>
   </si>
   <si>
     <t>Que seja construído duas lombadas (redutor de velocidade), na rua Rua Manaus, setor 02.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_076-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_076-2024.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feita limpeza envolta da Fábrica de Licor de Cacau.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_077-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_077-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento na linha Marco Satélite km 12 lote 200 PA Helena, travessão ao lado da terra do finado Srº Cardoso.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_078-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_078-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da rua Elenita Ferreira setor 07.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_079-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_079-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados os seguintes trabalhos nos prédios públicos na Rua Marechal Hermes da Fonseca, Setor 02, neste município.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_080-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_080-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado limpeza de entulho e mato em terrenos baldios, pertencentes a prefeitura, localizado no setor 7, nas proximidades da antiga fabrica de manilhas.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_no_081-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_no_081-2024.pdf</t>
   </si>
   <si>
     <t>Que seja finalizada e concluída, recuperação de ponte em madeira, localizada a Linha 02, na região do marco vinte, próximo seu Ilton Mendonça.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_no_082-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_no_082-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tornadas providências cabíveis com urgência na questão da iluminação pública no seguinte endereço: _x000D_
 I - Rua Plácido de Castio, no Setor 07 (próximo ao numero residencial 423) _x000D_
 II - Rua Darei Ribeiro, no Setor 04 (cnn e as ruas Vilhena e Jaru)</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/751/indicacao_no_083-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/751/indicacao_no_083-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a aquisição de tubos PEAD para atender os pequenos produtores rurais da linha C-34.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_084-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_084-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação das estradas na linha 05 PA Pedra do Abismo, indo pela União as esquerda e a direita.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_085-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_085-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da rua Mirante da Serra setor 04.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_086-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_086-2024.pdf</t>
   </si>
   <si>
     <t>Que promova o apoio as atividades administrativas pala a castração e microchipagem de cães visando controle populacional.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_087-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_087-2024.pdf</t>
   </si>
   <si>
     <t>Que promova o apoio as atividades administrativas para o evento da final do Campeonato Estadual de Ciclismo da Categoria Estrada.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_088-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_088-2024.pdf</t>
   </si>
   <si>
     <t>Que sela providenciado como urgência o corte ou remoçao da palmeira que esta colocando em risco a rede elétrica e os moradores, no seguinte endereço: Rua Presidente Médice, n°1021, Setor 02.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_089-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_089-2024.pdf</t>
   </si>
   <si>
     <t>Que seja CONSTRUIDO estacionamentos no Canteiro central da avenida Ayrton Senna, no trecho localizado em frente a Agropecuária Tractor Terra.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_090-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_090-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado trabalho com máquina para quebrar "bico de pedras', localizados na Linha 02, região do marco vinte, linha conhecida como do seu Ilton Mendonça.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_091-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_091-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento, cascalhamento e recuperação de 2 bueiro na linha Marco Satelite km 12 lote 200 PA Santa Helena, travessão ao lado da _x000D_
 terra do finado Srº Fagundes.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_092-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_092-2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado reparo na "bocas de lobo" no seguinte endereço neste município: Av. Rondônia, entre as mas Rolim de Moura e Ouro Preto no Setor 03.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_no_093-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_no_093-2024.pdf</t>
   </si>
   <si>
     <t>Que promova o apoio às atividades administrativas para a Associação da Polícia Militar Mirim de Buritis - PMMB.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_no_094-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_no_094-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da recomposição asfáltica Av. Ayrton Senna próximo a faculdade UNOPAR, Setor 03.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_no_095-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_no_095-2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento e Cascalhamento da Linha Santa Helena.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_096-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_096-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado patroamento e cascalhamento da Rua Rio Branco, Setor 02.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_no_097-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_no_097-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado recuperação de duas pontes, sendo uma ponte seca e outra ponte molhada, ambas localizadas na Linha 03-A.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_no_098-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_no_098-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado patrolamento e cascalhamento da Linha Setor Fazendinha/Ponte seca, setor chacareiro.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_no_099-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_no_099-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a pintura das faixas enfrente a Escola Josué de Castro.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_100-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência urna faixa elevada em frente à Escola Sebastião Teodoro.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_101-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração da rua do Luiz Adami setor 06.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_102-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da estrada Faveira e as ruas por trás da fabrica de manilhas do setor 07.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_103-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_103-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamenfo na linha 42 e 46 PA Rio Alto.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_104-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de tampa buraco.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_105-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado encascalhamento do carreador que dar acesso á propriedade rural do Sr Neto Basilio localizado a Linha Rabo do Tamanduá direita.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_106-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_106-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da recomposição asfáltica Av. Ayrton Senna (entre a casinha dos motos taxi e a Odonto Master), próximo ao semáforo e relojoaria Eska, Setor 02.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_no_107-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Que promova o apoio às atividades administrativas para a realização dos cursos ministrados através do SEDESC, SESI e SENAI, que serão realizados no CETEFIC - Centro Tecnológico de Formação Iniciada e Continuada do Magistério Público Municipal, em nosso município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_no_108-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da iluminação pública no seguinte endereço: _x000D_
 I. Rua: Plácido de Castro na esquina com a rua Celso Daniel, no Setor 07. _x000D_
 II. Rua: José Calos Da Mata, próximo ao número residencial 2426, no Setor 07 (fundo do antigo hospital São Gabriel).</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_no_109-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_no_109-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação das estradas na linha do pequi.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_no_110-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_no_110-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação das estradas na linha 05 PA São Paulo.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_no_111-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_no_111-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e recuperação da ponte na linha 09 PA Jatobá conhecida como linha da cachoeira.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_no_112-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_no_112-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja feita aquisição de tubos para ser utilizados na zona rural em substituição de pontes de madeiras.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_no_113-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_no_113-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração das manilhas.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_no_114-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_no_114-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma avalição do trecho entre a Agrícola Maifrede e Loja de Móvel usado, na av. Porto Velho, no setor 05, com o objetivo de reduzir a velocidade dos veículos que trafegam naquele ponto.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_115-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_115-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento na linha C 22.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_no_116-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_no_116-2024_-.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados com urgência os reparos da ponte e do bueiro localizado na Linha 09, travessão da cachoeira, aproximadamente 50 km, neste _x000D_
 município.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_no_117-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_no_117-2024_-.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos com urgência o trabalhos de patrolamento e cascalhamento na Rua José Bonifácio, no Setor 03.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Valdomiro Tiozinho do Apito</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_no_118-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_no_118-2024_-_.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja lavada as faixa de pedestre e passagem de travessia de canteiro de nosso município, com agendamento do pipa duas vezes por mês.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_119-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_119-2024_-_.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a reimplantação dos blocos no retorno da avenida Porto Velho, quase de frente o Nato _x000D_
 motosserras e roçadeiras.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_120-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_120-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão dá iluminação pública no seguinte endereço: _x000D_
 Rua: São Marcos, (final da rua em frente ao portão verde da casa roxa), no Setor 06.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_no_121-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_no_121-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado construção de lombadas em terra batida mesmo, nas quatro linhas, um pouco antes de chegar na encruzilhada no pé de galinha.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/857/indicacao_no_122-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/857/indicacao_no_122-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado 03 carros-pipas, especificamente para molhar diariamente as ruas da cidade em chão batido, durante período de verão.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_no_123-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_no_123-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado "tapa-buraco" na esquina da Av. Porto Velho com Rua JK, ao lado do salão cabeleireiro do ex vereador Cícero.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_124-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_124-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado 'tapa-buraco" na esquina da Rua Ceres, com Av. Porto Velho, ao lado da Farmácia, centro da cidade.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_125-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_125-2024_-.pdf</t>
   </si>
   <si>
     <t>Reparos na ponte quebrada da Linha 16 (ponte na Formosa).</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_126-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_126-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento da rua Rio Branco setor 05.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_no_127-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_no_127-2024_-.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja atendido aos sitiantes com mais manilhas de 60 cm, através do programa porteira adentro, nesse município.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_no_128-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_no_128-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja colocado uma placa de sinalização A-35 indicando a necessidade de atenção dos condutores para animais na pista, na linha 06 em frente ao lote 01 PA São Domingos.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_no_129-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_no_129-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um caminhão-pipa para molhar a estrada em frente à igreja Assembleia de Deus localizada na linha C-50, KM 30.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_no_130-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_no_130-2024_-_.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reforma mais completa, na ponte em madeira e cabeceiras, sobre o rio branco, localizada à Linha União.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_no_131-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_no_131-2024_-.pdf</t>
   </si>
   <si>
     <t>Limpeza do "Canal da Cidadania".</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_no_132-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_no_132-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reforma da estrutura e também que seja mais extensa na sua largura ou substituída por tubos, na ponte em madeira localizada sobre o rio são domingos, Rabo do Tamanduá Direita, próximo a terra do "Zói"..</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_no_133-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_no_133-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e cascalhamento na linha 16 e 24 Marco 20.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_no_134-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_no_134-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito um redutor de velocidade na Rua Guanabara setor 08.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_no_135-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_no_135-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração na Rua José Carlos da Mata no Setor 01.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_no_136-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_no_136-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento na Linha C20 Chapéu de Palha.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_no_137-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_no_137-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da ponte na linha 10 PA São Domingos.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_no_138-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_no_138-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da ponte do Rio da Onça Ramal Bahia.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_no_139-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_no_139-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PAVIMENTAÇÃO de um pequeno trecho restante da Rua Teresinha, Setor 02, lateral da Escola Paulo Freire.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/940/indicacao_no_140-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/940/indicacao_no_140-2024_-.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE BURITIS EM CARÁTER DE URGÊNCIA SEJA TAMPADO UM BURACO NA AVENIDA AIRTON SENA SAÍDA PRA ARIQUEMES, FRENTE A ROLIMA TRATORES.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_no_141-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_no_141-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da ponte  na linha 09 P.A Jatobá.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/943/indicacao_no_142-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/943/indicacao_no_142-2024_-.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência que seja feito um mapeamento durante o período noturno da iluminação do serto 09, para a identificação de lâmpadas que não estão funcionando.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_no_143-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_no_143-2024_-.pdf</t>
   </si>
   <si>
     <t>Reparo nos bloquetes na Av. Porto Velho, Setor 08, em frente ao Andrade Materiais de Construção.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_no_144-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_no_144-2024_-.pdf</t>
   </si>
   <si>
     <t>Reparar a transição do asfalto para o trecho sem pavimento na Rua Campo Verde, esquina com a Rua Padre Fiovo Camaione, Setor 08.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_no_145-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_no_145-2024_-.pdf</t>
   </si>
   <si>
     <t>Instalar luminárias no trecho da Av. Porto Velho, no Setor 04, em freente á Rua São Luiz.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_no_146-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_no_146-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito pratolamento na linha Geraldo Dentista sentido chapéu de Palha.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_no_147-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_no_147-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma lombada (redutor de velocidade) e sinalização na frente do postinho do setor 07.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_no_148-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_no_148-2024_-.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência, seja feito a implantação de blocos no retorno da Avenida Porto Velho, sáida para o rio pardo, frente ao prédio da máquina café pinheiro na encruzilhada que vai para ASLOB.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_no_149-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_no_149-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento no travessão da 34 para 38.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_150-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_150-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feito um levantamento do estado de conservação dos ônibus escolares do Marco 20, para que haja melhor segurança no transporte dos alunos.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_151-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_151-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de patrolamento e cascalhamento com urgência da linha 16 Marco 20, Linha 24 e Ramal Bahia.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_152-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_152-2024_-.pdf</t>
   </si>
   <si>
     <t>Encascalhamento na Rua Espírito Santo, Setor 08.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_153-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_153-2024_-.pdf</t>
   </si>
   <si>
     <t>Instalação de luminária no posto em frente ao número 1945, na rua Juscelino Kubitschek, Setor 08.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/indicacao_no_154-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/indicacao_no_154-2024_-.pdf</t>
   </si>
   <si>
     <t>Recolocação de placas de sinalização de lombada, na Linha Saracura, entrada para Linha Formosinha, próximo da Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_155-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_155-2024_-.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO O SERVIÇO DE CASCALHAMENTO COM URGÊNCIA NA LINHA FORMIGUEIRO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_001-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 2 (segunda) Sessão Ordinária, que se realizaria no dia 05 de fevereiro de 2024, às 15 horas, para ser realizada no dia 02 de_x000D_
 fevereiro de 2024, às 16 horas.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>João Orlando Filho do Teco</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado Solenidade em homenagem ao Projeto Novo Olhar.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/566/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/566/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Cópia dos extratos constando os valores referentes ao recebimento ao recebimento do repasse do FPM - Fundo de Participação Municipal, alusivos aos exercícios de 2022 e 2023.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Cópia dos Termos de Parceria ou Cooperação celebrados entre os Municípios vizinhos, nos exercícios de 2021, 2022 e 2023, bem como a citação da Lei que autorizou os referidos Termos.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Relatório dos serviços prestados nos últimos 06 (seis) meses, bem como o Planejamento das ações a serem realizadas nos próximos 30 (trinta) dias.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da CPI</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/570/requerimento_no_007-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/570/requerimento_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Que seja Relatório contendo os valores gastos mensalmente e anualmente com os Cargos Comissionados, Funções gratificadas e Jetons, especificadamente por Secretaria, referente aos exercícios de 2022 e 2023.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/571/requerimento_no_008-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/571/requerimento_no_008-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis extrato bancário desde a abertura até o presente momento da conta bancária arrecadadora do programa Fundagro, através de secretaria municipal de Agricultura; Se foi utilizado algum valor financeiro desta conta, que seja enviado o valor gasto por cada tipo de gasto, a finalidade, o tipo de serviço executado, a máquina e/ou veículo utilizado para esta finalidade específica e endereço onde foi executado o serviço; se foi adquirido combustível, que seja enviado discriminado cada valor adquirido, qual máquina e/ou veículo beneficiado, qual serviço executado; que seja enviado cópia da ata da reunião do conselho municipal de desenvolvimento rural sustentável de Buritis, onde foi aprovado a utilização deste recurso por parte da secretaria municipal de Agricultura.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/593/requerimento_no_009-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/593/requerimento_no_009-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 8 ª (oitava) Sessão Ordinária, que se realizaria no dia 18 de março de 2024, às 15 horas, para ser realizada no dia 15 de março de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_no_010-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_no_010-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da Emenda Impositiva N°011/2021</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/595/requerimento_no_011-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/595/requerimento_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Participação de uma reunião que se realizará no 15 de março de 2024, às 08 horas, na Câmara Municipal de Buritis, para seguinte Pauta: Demanda de atendimentos realizados nas UBS e no Hospital Regional.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_no_012-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_no_012-2024.pdf</t>
   </si>
   <si>
     <t>Solenidade de Homenagem aos Profissionais que atuaram com excelência nas Turmas do SAERO/2023 da Rede Municipal de Ensino de Buritis.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_no_013-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_no_013-2024.pdf</t>
   </si>
   <si>
     <t>Que seja adiada a 9ª (nona) Sessão Ordinária, que se realizaria no dia 25 de março de 2024, às 15 horas, para ser realizada no dia 1° de abril de 2024, às 14 horas.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_no_014-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_no_014-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada o horário da 11ª (décima primeira) Sessão Ordinária, para as 14 horas.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_no_015-2024_-_justificativa.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_no_015-2024_-_justificativa.pdf</t>
   </si>
   <si>
     <t>Requerimento nº015/2024 arquivado a pedido do Autor.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_no_016-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_no_016-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado informações acerca do Caminhão de identificação OHV-9284.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_017-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_017-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da CPI .</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização...</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_018-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Que seja prorrogado os prazos para conclusão dos trabalhos da Comissão de Finanças, Orçamento e Fiscalização, referente ao Parecer da Prestação de _x000D_
 Contas do Poder Executivo - Exercício de 2022.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_019-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_019-2024.pdf</t>
   </si>
   <si>
     <t>Cópia da Ata da reunião deliberativa da aquisição de veículo para o INPREB, bem como o valor do aluguel pago mensalmente pelo prédio do Instituto.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_020-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_020-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca do pagamento do Piso salarial dos Agentes Comunitários de Saúde e Agentes Comunitários de Combate às Endemias.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_021-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_021-2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre denúncias encaminhadas da Ouvidoria da Câmara para a Ouvidoria do Município que estão sem resposta.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, Daniel Felix</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_022-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_022-2024.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ACORDO QUE PRETENDEM FIRMA NO PROJETO DE LEI N°250/2024.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/765/requerimento_no_023-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/765/requerimento_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 19ª (décima nona) Sessão Ordinária, que se realizaria no dia 03 de junho de 2024, às 15 horas, para ser realizada no dia 27 de maio _x000D_
 de 2024, às 16:30 horas.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/776/requerimento_no_024-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/776/requerimento_no_024-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Projeto de Lei Nº 249/2024, Mensagem de Lei Nº 559/2024</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_025-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Informações acerca constante falta de água.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_026-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_026-2024.pdf</t>
   </si>
   <si>
     <t>Solenidade em alusão aos 10 anos de instalação do SAMU no município de Buritis/RO e entrega de certificados aos servidores que atuam e/ou atuaram na instituição.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/820/requerimento_no_027-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/820/requerimento_no_027-2024.pdf</t>
   </si>
   <si>
     <t>Informações sobre notificações e multas às Aguas de Buritis.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Adriano Almeida, Daniel Felix, Gerson Barbudo, João Orlando Filho do Teco, Junior do Idaron, Lucas da 50, Marcelo Barros, Moisés de Paula, Nayara de Oliveira Silva, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_no_028-2024-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_no_028-2024-_.pdf</t>
   </si>
   <si>
     <t>Encaminhe ao Presidente da Câmara de Deputados do Congresso Nacional, ao Excelentíssimo Sr. Arthur Lira, bem como às Lideranças e Bancadas Partidárias, em especial aos Deputados Federais por Rondônia, Srs. Dep. Fernando Máximo; Dep. Silvia Cristina, Dep. Lúcio Mosquini, Dep. Mauricio Carvalho, Dep. Coronel Chrisóstomo; Dep. Thiago Flores; Dep.' Cristiane Lopes e Dep. Lebrão, o pedido desta Câmara Municipal de Buritis, solicitando celeridade procedimental no âmbito do Congresso Nacional, bem como que: apoiem, defendam e votem favorável à proposta de Emenda à Constituição n° 47 de 2023, que altera o art. 31 da Emenda Constitucional n°19, de 4 de junho de 1998, para prever a inclusão, em quadro em extinção da Administração Pública Federal, do Servidor Público, de integrante da carreira de policial civil ou militar, e de pessoa que haja mantido relação ou vínculo funcional, empregatício, estatutário ou de trabalho com a administração...</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/822/requerimento_no_029-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/822/requerimento_no_029-2024_-.pdf</t>
   </si>
   <si>
     <t>Licença por tempo determinado para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/823/requerimento_no_030-2024-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/823/requerimento_no_030-2024-_.pdf</t>
   </si>
   <si>
     <t>Informações acerca de agendamentos e serviços.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/827/requerimento_no_031-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/827/requerimento_no_031-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 24 (vigésima quarta) Sessão Ordinária, que se realizaria no dia 08 de julho de 2024, às 15 horas, para ser realizada no dia 05 de julho de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_no_032-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_no_032-2024_-_.pdf</t>
   </si>
   <si>
     <t>Requeremos que sejam adotadas as seguintes medidas emergenciais para mitigar os impactos da escassez hídrica na população.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/866/requerimento_no_033-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/866/requerimento_no_033-2024_-.pdf</t>
   </si>
   <si>
     <t>Esclarecimento Sobre a utilização das dependências do CETEFIC.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/869/requerimento_no_034-2024_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/869/requerimento_no_034-2024_.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de informações do requerimento 029/2024 acerca de contribuintes com débitos acima de 10 mil reais.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/870/requerimento_no_035-2024_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/870/requerimento_no_035-2024_.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações e Apuração de Divergências nos Cálculos de Beneficios de Servidores e Pensionistas.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/894/requerimento_no_036-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/894/requerimento_no_036-2024_-.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão de Representação com fundamento no art. 57 do Regimento Interno.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/895/requerimento_no_037-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/895/requerimento_no_037-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja feita a leitura da Correção da Atas de Sessões Ordinárias e Extraordinárias.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/</t>
+    <t>http://sapl.buritis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja antecipada a 27 a (vigésima sétima) Sessão Ordinária, que se realizaria no dia 05 de agosto de 2024, às 15 horas, para ser realizada no dia 02 de _x000D_
 agosto de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_039-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_039-2024_-.pdf</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no_040-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no_040-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 29 (vigésima nona) Sessão Ordinária, que se realizaria no dia 19 de agosto de 2024, às 15 horas, para ser realizada no dia 20 de _x000D_
 agosto de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/921/requerimento_no_041-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/921/requerimento_no_041-2024_-.pdf</t>
   </si>
   <si>
     <t>Audiência Pública para todos os Funcionários Públicos segurados do INPREB.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/962/requerimento_no_042-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/962/requerimento_no_042-2024_-.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PRORROGADA A 36ª (TRIGÉSIMA SEXTA) SESSÃO ORDINÁRIA, QUE SE REALIZARIA NO DIA 07 DE OUTUBRO DE 2024, ÀS 15 HORAS, PARA SER REALIZADA NO DIA 11 DE OUTUBRO DE 2024, ÀS 15 HORAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_no_043-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_no_043-2024_-.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 39ª (trigésima nona) Sessão Ordinária, que se realizaria no dia 29 de outubro de 2024, às 15 horas, para ser realizada no dia 22 de outubro de 2024, às 14 horas.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_no_044-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_no_044-2024.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 47ª (quadragésima sétima) Sessão Ordinária, que se realizaria no dia 23 de dezembro de 2024, às 15 horas, para ser realizada no dia 17 de dezembro de 2024, às 15 horas.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_no_188-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_no_188-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal Nº 1687/2022."</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Ronaldi Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_no_189-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_no_189-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 004/2023 e dá outras providências."</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_no_190-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_no_190-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 004/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_no_191-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_no_191-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Fazer Repasse financeiro através de Convenio para APAE, acrescendo valores ao repasse e a disponibilização de servidores do Município ao atendimento a Instituição sem ônus para mesma, e dá outras providências."</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_no_192-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_no_192-2024.pdf</t>
   </si>
   <si>
     <t>"Institui o Viveiro Municipal de Buritis e dá outras providências".</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_no_193-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_no_193-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências."</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_lei_no_194-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_lei_no_194-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras Providências."</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_no_195-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_no_195-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras_x000D_
 Providências."</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_no_196-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_no_196-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por superávit financeiro no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_no_197-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_no_197-2024.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_no_198-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_no_198-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências."</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_leu_no_199-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_leu_no_199-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação e superávit financeiro no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_no_200-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_no_200-2024.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_no_201-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_no_201-2024.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_202-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_202-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências "</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_no_203-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_no_203-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca das penalidades acerca do alvará de funcionamento de estabelecimentos que foram flagrados comercializando, adquirindo, transportando, estocando ou revendendo produtos oriundos de furto, roubo ou outro tipo ilícito"</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_no_204-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_no_204-2024.pdf</t>
   </si>
   <si>
     <t>"Institui a Semana de Conscientização, Prevenção e Combate à Verminose no Município de Buritis e dá outras providências".</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_lei_no_205-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_lei_no_205-2024.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_lei_no_206-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_lei_no_206-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 001/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_no_207-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_no_207-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 002/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_208-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_208-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 007/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_no_209-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_no_209-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal efetuar doação de Área Pública do Município ao Governo do Estado de Rondônia com destinação específica a Construção da Sede da Policia Militar no Municio de Buritis e região e dá outras providências."</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_no_210-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_no_210-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_211-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_211-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a efetuar repasses mediante convênio ao Batalhão Independente da Polícia Militar de Buritis com finalidade de contrapartida de atuação no policiamento de Trânsito do Município e da outras providências."</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_no_212-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_no_212-2024.pdf</t>
   </si>
   <si>
     <t>Declarada de Utilidade Pública Municipal, para todos os fins de direito, a Associação dos Pequenos Produtores Rurais da Unha 38 Projeto Rio Alto - _x000D_
 ASPROSA, pessoa jurídica de direito privado, sob forma de associação civil sem fins lucrativos, e com fins não econômicos, inscrita no CNPJ/ME sob o N. _x000D_
 84.744.92910001-15, com sede na Linha C-38, Cm 27, Gleba 10, Lote 96, PA Rio Alto, Buritis-RO</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_no_213-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_no_213-2024.pdf</t>
   </si>
   <si>
     <t>Declarada de Utilidade Pública Municipal, para todos os fins de direito, a Associação dos Pequenos Produtores Rurais do Projeto Rio Alto C-30 -ASPRORIOALTO, pessoa jurídica de direito privado, sob forma de associação civil sem fins lucrativos, e com fins não econômicos, inscrita no CNPJ/ME sob o N. 01.969.219/0001-65, com sede na Linha C-30, Lote 41, Gleba 08, Buritis-RO.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_lei_no_214-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_lei_no_214-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar repasse financeiro para o Centro Espírita Beneficente União do Vegetal Núcleo Mestre Nesclar, com objetivo de realizar a XI Feira das Flores de Holambra em Buritis e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_215-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_215-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/640/projeto_de_lei_no_216-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/640/projeto_de_lei_no_216-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 003/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_no_217-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_no_217-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Limpeza, Pavimentação e Parceria para melhorias no Parque de Exposição Mauro Roberto Gonçalves Silva.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_no_218-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_no_218-2024.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/643/projeto_de_lei_no_219-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/643/projeto_de_lei_no_219-2024.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_220-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_220-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 011/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_221-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_221-2024.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Ruas no Município de Buritis - RO</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_222-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_222-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 004/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_223-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_223-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_224-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_224-2024.pdf</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_225-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_225-2024.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_226-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_226-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 004/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_227-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_227-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação ao Governo do Estado de Rondônia, área remanescente do lote 9 "9-A" incorporando área doada pelo Município na Matrícula n° 637 e da outras providências".</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_228-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_228-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÔE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIA - LDO DE 2025 E DÁ OUTRAS PROVIDÊNCAIS".</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_229-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_229-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_no_230-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_no_230-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a prorrogar as contratações por prazo determinado e dá outras providências".</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_231-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_231-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Alterar a Lei 1999/2024 E dá Outras Providências".</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_232-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_232-2024.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_233-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_233-2024.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_234-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_234-2024.pdf</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_235-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_235-2024.pdf</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_no_236-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_no_236-2024.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial por Superávit Financeiro ao orçamento vigente no valor R$ 48.097,01 (quarenta e oito mil noventa e sete reais e um centavo), a fim de proceder com devolução de saldo de repasse por meio do Termo de Convênio n° 185/PGE-2021.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_237-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_237-2024.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial por Excesso de Arrecadação no valor de R$ 434.047,50 (quatrocentos e trinta e quatro mil quarenta e sete reais e cinquenta centavos) proveniente com recurso do Governo Federal.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_no_238-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_no_238-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realizar repasse financeiro através de Convênio para a AMAAB - Associação de Mãe e Amigos dos Autistas de Buritis e dá outras Providências".</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_no_239-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_no_239-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 11/2023 o valor de R$103.622,70 (cento e três mil seiscentos e vinte e dois reais e setenta centavos) na qual foi destinada pelo Vereador Renato Leitão dos Santos, para a Secretaria Municipal de Saúde para Repasse Financeiro a APAE e da outras providências".</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_no_240-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_no_240-2024.pdf</t>
   </si>
   <si>
     <t>"Alteração de Objeto da Emenda Impositiva n° 007/2023 no valor de R$40.000,70 (quarenta mil reais e setenta centavos) na qual foi destinada pelo _x000D_
 Vereador Lucas Luiz de Cristo Teixeira, para a Secretaria Municipal de Saúde para Repasse Financeiro à APAB e dá outras providências".</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/736/projeto_de_lei_no_241-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/736/projeto_de_lei_no_241-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 003/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_242-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_242-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 003/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_243-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_243-2024.pdf</t>
   </si>
   <si>
     <t>'Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 002/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/739/projeto_de_lei_no_244-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/739/projeto_de_lei_no_244-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 005/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/740/projeto_de_lei_no_245-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/740/projeto_de_lei_no_245-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 010/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/741/projeto_de_lei_no_246-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/741/projeto_de_lei_no_246-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro ao Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/742/projeto_de_lei_no_247-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/742/projeto_de_lei_no_247-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Firmar Repasse através de Convênio com a Associação São Luis Orione de Buritis - ASLOB, e da outras providências".</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/743/projeto_de_lei_no_248-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/743/projeto_de_lei_no_248-2024.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/744/projeto_de_lei_no_249-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/744/projeto_de_lei_no_249-2024.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_no_250-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_no_250-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Buritis a Firmar Acordo Judicial em Cumprimento Nos Autos n° 7004398-13.2023.8.22.0021, Da Outras Providencias".</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_no_251-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_no_251-2024.pdf</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/759/projeto_de_lei_no_252-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/759/projeto_de_lei_no_252-2024.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_253-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_253-2024.pdf</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_254-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_254-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 11/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_255-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_255-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO, A ADQUIRIR A TÍTULO ONEROSO O BEM IMÓVEL QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_256-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_256-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE ÁREA DO MUNICÍPIO AO INSTITUTO FEDERAL DE RONDÔNIA - IFRO PARA IMPLANTAÇÃO DO CAMPUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_no_257-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_no_257-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro ao Orçamento vigente e dá Outras Providências''.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/785/projeto_de_lei_no_258-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/785/projeto_de_lei_no_258-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 006/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_no_259-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_no_259-2024.pdf</t>
   </si>
   <si>
     <t>Cria a Carteira Municipal De identificação Do Autista - CMIA, para as pessoas com Transtornos do Espectro Autista (TEA) residentes no Município de Buritis/RO e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_no_260-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_no_260-2024.pdf</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_no_261-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_no_261-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 006/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/831/projeto_de_lei_no_262-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/831/projeto_de_lei_no_262-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 007/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_no_263-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_no_263-2024.pdf</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/833/projeto_de_lei_no_264-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/833/projeto_de_lei_no_264-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 004/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_de_lei_no_265-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_de_lei_no_265-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 005/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_266-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_266-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 002/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_lei_no_267-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_lei_no_267-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre doação de área ao Governo do Estado para a construção da sede própria da Defensoria pública do Estado de Rondônia e dá outras rovidências."</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/837/projeto_de_lei_no_268-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/837/projeto_de_lei_no_268-2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a ASSOCIAÇÃO DOS PRODUTORES RURAIS DE CACAU DE BURITIS E REGIÃO - ASPRUCABER e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/849/projeto_de_lei_no_269-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/849/projeto_de_lei_no_269-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 006/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/854/projeto_de_lei_no_270-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/854/projeto_de_lei_no_270-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Política de Alfabetização da Rede Pública Municipal de Buritis, com o objetivo de garantir que os estudantes das escolas da Rede Pública Municipal de Ensino sejam alfabetizados até o 2° ano do Ensino Fundamental".</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_de_lei_no_271-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_de_lei_no_271-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do artigo 11 da Lei Municipal n°1998/2024".</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/862/projeto_de_lei_no_272-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/862/projeto_de_lei_no_272-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências ".</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_lei_no_273-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_lei_no_273-2024_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar alteração do Objeto da Emenda Impositiva 003/2023 e dá outras providências".</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/865/projeto_de_lei_no_274-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/865/projeto_de_lei_no_274-2024_-.pdf</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_no_275-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_no_275-2024.pdf</t>
   </si>
   <si>
     <t>"Cria obrigatoriedade de constar nos Contracheque dos Servidores Públicos Municipais o detalhamento da evolução de classe, bem como das rogressões".</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_no_276-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_no_276-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências ".</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_no_277-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_no_277-2024.pdf</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_no_278-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_no_278-2024.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_no_279-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_no_279-2024.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_no_280-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_no_280-2024.pdf</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_no_281-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_no_281-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal Nº103/2021".</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_no_282-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_no_282-2024.pdf</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_no_283-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_no_283-2024.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_de_lei_no_284-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_de_lei_no_284-2024_-.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE BURITIS/RO CRIA APORTE FINANCEIRO."</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_no_285-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_no_285-2024_-.pdf</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_lei_no_286-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_lei_no_286-2024_-.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_no_287-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_no_287-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/912/projeto_de_lei_no_288-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/912/projeto_de_lei_no_288-2024_-.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/913/projeto_de_lei_no_289-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/913/projeto_de_lei_no_289-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e Dá Outras _x000D_
 Providências ".</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_lei_no_290-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_lei_no_290-2024_-.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação de Ginásio Poliesportivo no Município de Buritis - RO".</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_lei_no_291-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_lei_no_291-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e Dá Outras Providências ".</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_no_292-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_no_292-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar alteração do Objeto da Emenda Impositiva 003/2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/942/projeto_de_lei_no_293-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/942/projeto_de_lei_no_293-2024_-.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa-LOA do Munícipio de Buritis/RO, para o Exercício de 2025".</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_no_294-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_no_294-2024_-.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_no_295-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_no_295-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigene e Dá Outras Providências".</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_no_296-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_no_296-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_lei_no_297-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_lei_no_297-2024_-.pdf</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_lei_no_298-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_lei_no_298-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_lei_no_299-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_lei_no_299-2024_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva nº008/2023 e Dá outras providências".</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_lei_no_300-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_lei_no_300-2024_-.pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_301-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_301-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertuda de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_302-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_302-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertuda de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_303-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_303-2024_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 004/2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_lei_no_304-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_lei_no_304-2024_-.pdf</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_no_305-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_no_305-2024_-.pdf</t>
   </si>
   <si>
     <t>"Aprova, por meio de Lei Temporária, a prorrogação provisória do Plano Municipal de Educação, com validade até 31 de dezembro de 2025, promovendo adequações nos textos e nas metas da Lei Municipal nº942/2015, dando nova redação e revogando a Lei Municipal nº942/2014, e Dá Outras Providências."</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_no_306-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_no_306-2024_-.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no_307-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no_307-2024_-.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 3º da Lei Municipal nº1764/2022 que autoriza o Poder Executivo Municipal de Buritis, a Conceder Ajuda de Custo Mensal aos Médicos Bolsistas Participantes do Projeto Médicos Pelo Brasil (PMPB) e Altaera e PPA e a LDO".</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_no_308-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_no_308-2024_-.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial para os servidores públicos efetivos do Executivo Municipal referente ao exercício de 2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_no_309-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_no_309-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro ao Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no_310-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no_310-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reposição salarial dos servidores efetivos e Comissionados, no âmbito da Câmara Municipal de Buritis - RO referente ao exercício de 2023, e da outras providências".</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no_311-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no_311-2024_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Buritis/RO a Aderir mutirão judicial de dividas executadas com valores inferiores a R$10.000,00 (dez mil reais) como Programa de Recuperação de Créditos Judiciais Ajuizados do Município de Buritis e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_no_312-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_no_312-2024_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva nº011/2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_no_313-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_no_313-2024_-.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_no_314-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_no_314-2024_-.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/projeto_de_lei_no_315-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/projeto_de_lei_no_315-2024_-.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva nº008/2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_no_316-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_no_316-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispões sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_no_317-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_no_317-2024_-.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 1º e o Art. 2º da Lei nº2.091/2024 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_no_318-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_no_318-2024_-.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº1965/2023 que Estima a Receita e Fixa a Despesa - LOA do Municipio de Buritis para o Exercício de 2024".</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_no_319-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_no_319-2024_-.pdf</t>
   </si>
   <si>
     <t>"Dispõe soebe Abertura de Crédito Adicional Especial por Superávit Financeiro ao Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_no_320-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_no_320-2024_-.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_no_321-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_no_321-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Buritis a firmar acordo judicial em cumprimento nos autos nº7001513-07.2015.8.22.0021 e Dá Outras Providências."</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_no_322-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_no_322-2024_-.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_no_323-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_no_323-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e Dá Outras Providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_no_324-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_no_324-2024_-_.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_no_325-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_no_325-2024_-_.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_no_326-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_no_326-2024_-_.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_no_327-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_no_327-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal prorrogar os contratos dos Agentes Comunitários de Sáude - ACS e Agente de Combate a Endemias - ACE realizadas com autorização das Leis Municipais nº1515/2021 e nº1681/2022".</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_no_328-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_no_328-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre revisão das metas fiscais alterando a Lei nº1.898, de 28 de julho de 2023 - Leis de Diretrizes Orçamentários para o exercício de 2024".</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_no_329-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_no_329-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Altera o § 3º do artigo 1º da Lei nº2091/2024 que dispõe sobre a adesão ao Multirão Judicial de dívidas executadas no Município de Buritis/RO".</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_no_330-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_no_330-2024_-_.pdf</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_no_331-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_no_331-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação em caráter excepcional dos contratos constantes nas Leis Municipais 2025 de 15 de maio de 2024 e a Lei Municipal 2041 de 28 de maio de 2024 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/projeto_de_lei_no_332-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/projeto_de_lei_no_332-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal utilizar-se do Teste Seletivo dos professores dos contratos temporários rescindidos em dezembro de 2024".</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_333-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_333-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Autoriza prorrogação, em caráter excepcional, dos prazos dos contratos vigentes previstos na Lei Municipal nº1961 de 13 de dezembro de 2023 e da outras providencias".</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_projeto_de_lei_no_188-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_projeto_de_lei_no_188-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 188/2024 MENSAGEM DE LEI N°036/2024</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização..., COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 189/2024 MENSAGEM DE LEI N°503/2024</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização...</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_projeto_de_lei_no_190-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_projeto_de_lei_no_190-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N°190/2024 MENSAGEM DE LEI N° 504/2024</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização...</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_projeto_de_lei_no_191-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_projeto_de_lei_no_191-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 191/2024 MENSAGEM DE LEI N° 505/2024</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_proejto_de_lei_no_192-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_proejto_de_lei_no_192-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N°192/2024 MENSAGEM DE LEI Nº502/2024</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização...</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_projeto_de_lei_no_193-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_projeto_de_lei_no_193-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 193/2024 MENSAGEM DE LEI N° 506/2024</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização..., COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_projeto_de_lei_no_194-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_projeto_de_lei_no_194-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 194/2024 MENSAGEM DE LEI N° 507/2024</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização...</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/603/parecer_projeto_de_lei_no_195-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/603/parecer_projeto_de_lei_no_195-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N°195/2024 MENSAGEM DE LEI N°508/2024</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/604/parecer_projeto_de_lei_no_196-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/604/parecer_projeto_de_lei_no_196-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI Nº196/2024 MENSAGEM DE LEI Nº510/2024</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/605/parecer_projeto_de_lei_no_197-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/605/parecer_projeto_de_lei_no_197-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI Nº197/2024 MENSAGEM DE LEI N°509/2024</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/606/parecer_projeto_de_lei_no_198-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/606/parecer_projeto_de_lei_no_198-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI Nº198/2024 MENSAGEM DE LEI Nº511/2024</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/607/parecer_projeto_de_lei_no_199-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/607/parecer_projeto_de_lei_no_199-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI Nº199/2024 MENSAGEM DE LEI Nº512/2024</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/608/parecer_projeto_de_lei_no_200-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/608/parecer_projeto_de_lei_no_200-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI Nº200/2024 MENSAGEM DE LEI Nº513/2024</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_projeto_de_lei_no_201-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_projeto_de_lei_no_201-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 201/2024 MENSAGEM DE LEI N° 514/2024</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/610/parecer_projeto_de_lei_no_202-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/610/parecer_projeto_de_lei_no_202-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 202/2024 MENSAGEM DE LEI N° 515/2024</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/611/parecer_projeto_de_lei_no_203-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/611/parecer_projeto_de_lei_no_203-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 203/2024 MENSAGEM DE LEI N° 037/2024</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/612/parecer_projeto_de_lei_no_204-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/612/parecer_projeto_de_lei_no_204-2024.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 204/2024 MENSAGEM DE LEI N° 038/2024</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/613/parecer_projeto_de_lei_no_205-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/613/parecer_projeto_de_lei_no_205-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 205/2024 MENSAGEM DE LEI N° 516/2024</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/614/parecer_projeto_de_lei_no_206-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/614/parecer_projeto_de_lei_no_206-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 206/2024 MENSAGEM DE LEI N° 517/2024</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/615/parecer_projeto_de_lei_no_207-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/615/parecer_projeto_de_lei_no_207-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 207/2024 MENSAGEM DE LEI N° 518/2024</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/616/parecer_projeto_de_lei_no_208-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/616/parecer_projeto_de_lei_no_208-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 208/2024 MENSAGEM DE LEI N° 519/2024</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_no_209-2024_-_pedido_de_arquivamento_-_publicado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_no_209-2024_-_pedido_de_arquivamento_-_publicado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº209-2024 MENSAGEM DE LEI Nº520/2024 - (ARQUIVADO A PEDIDO DO AUTOR).</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_projeto_de_lei_no_210-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_projeto_de_lei_no_210-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº210-2024 MENSAGEM DE LEI Nº521/2024</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_projeto_de_lei_no_211-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_projeto_de_lei_no_211-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº211-2024 MENSAGEM DE LEI Nº522/2024</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_projeto_de_lei_no_212-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_projeto_de_lei_no_212-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº212-2024 MENSAGEM DE LEI Nº039/2024</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_projeto_de_lei_no_213-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_projeto_de_lei_no_213-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº213-2024 MENSAGEM DE LEI Nº040/2024</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_projeto_de_lei_no_214-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_projeto_de_lei_no_214-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº214-2024 MENSAGEM DE LEI Nº526/2024</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_projeto_de_lei_no_215-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_projeto_de_lei_no_215-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº215-2024 MENSAGEM DE LEI Nº524/2024</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_projeto_de_lei_no_216-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_projeto_de_lei_no_216-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº216.-2024 MENSAGEM DE LEI Nº525/2024</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_projeto_de_lei_no_217-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_projeto_de_lei_no_217-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº217-2024 MENSAGEM DE LEI Nº528/2024</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_projeto_de_lei_no_218-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_projeto_de_lei_no_218-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº218-2024 MENSAGEM DE LEI Nº529/2024</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_projeto_de_lei_no_219-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_projeto_de_lei_no_219-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº219-2024 MENSAGEM DE LEI Nº530/2024</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_projeto_de_lei_no_220-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_projeto_de_lei_no_220-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº220-2024 MENSAGEM DE LEI Nº531/2024</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_de_lei_no_221-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_de_lei_no_221-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº221-2024 MENSAGEM DE LEI Nº041/2024</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_projeto_de_resolucao_no_018-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_projeto_de_resolucao_no_018-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº018/2024, Mensagem de Rosolução nº018/2024.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_projeto_de_lei_no_235-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_projeto_de_lei_no_235-2024.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Lei nº235/2024, Mensagem de Lei nº545/2024.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/713/parecer_projeto_de_lei_no_222-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/713/parecer_projeto_de_lei_no_222-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°222/2024, MENSAGEM DE LEI N° 532/2024.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/714/parecer_projeto_de_lei_no_223-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/714/parecer_projeto_de_lei_no_223-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº223/2024, MENSAGEM DE LEI N° 533/2024</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/715/parecer_projeto_de_lei_no_224-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/715/parecer_projeto_de_lei_no_224-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº224/2024, MENSAGEM DE LEI N°534/2024.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/716/parecer_projeto_de_lei_no_225-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/716/parecer_projeto_de_lei_no_225-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº225/2024, MENSAGEM DE LEI N°535/2024.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/717/parecer_projeto_de_lei_no_226-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/717/parecer_projeto_de_lei_no_226-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº226/2024, MENSAGEM DE LEI N°536/2024.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/718/parecer_projeto_de_lei_no_227-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/718/parecer_projeto_de_lei_no_227-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº227/2024, MENSAGEM DE LEI N°537/2024.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/719/parecer_projeto_de_lei_no_229-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/719/parecer_projeto_de_lei_no_229-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº229/2024, MENSAGEM DE LEI N°539/2024.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 231/2024, MENSAGEM DE LEI N°541/2024</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_projeto_de_lei_no_232-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_projeto_de_lei_no_232-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 232/2024, MENSAGEM DE LEI N°542/2024.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_projeto_de_lei_no_233-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_projeto_de_lei_no_233-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 233/2024, MENSAGEM DE LEI N°543/2024.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_projeto_de_lei_no_234-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_projeto_de_lei_no_234-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 234/2024, MENSAGEM DE LEI N°544/2024.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_projeto_de_lei_no_236-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_projeto_de_lei_no_236-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 236/2024, MENSAGEM DE LEI N°546/2024.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_projeto_de_lei_no_237-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_projeto_de_lei_no_237-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 237/2024, MENSAGEM DE LEI N°547/2024.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/733/parecer_projeto_de_lei_no_238-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/733/parecer_projeto_de_lei_no_238-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°238/2024, MENSAGEM DE LEI N° 548//2024.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/734/parecer_projeto_de_lei_no_239-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/734/parecer_projeto_de_lei_no_239-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°239/2024, MENSAGEM DE LEI N°549/2024.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/735/parecer_projeto_de_lei_no_240-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/735/parecer_projeto_de_lei_no_240-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°240/2024, MENSAGEM DE LEI N°550/2024.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/750/parecer_projeto_de_lei_no_230-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/750/parecer_projeto_de_lei_no_230-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°230/2024, MENSAGEM DE LEI N°540/2024.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/766/parecer_projeto_de_lei_no_241-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/766/parecer_projeto_de_lei_no_241-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°241/2024, MENSAGEM DE LEI N°551/2024.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_projeto_de_lei_no_242-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_projeto_de_lei_no_242-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº242/2024, MENSAGEM DE LEI N° 552/2024.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_projeto_de_lei_no_243-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_projeto_de_lei_no_243-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 243/2024, MENSAGEM DE LEI N°553/2024.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/769/parecer_projeto_de_lei_no_244-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/769/parecer_projeto_de_lei_no_244-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°244/2024, MENSAGEM DE LEI N° 554/2024.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/770/parecer_projeto_de_lei_no_245-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/770/parecer_projeto_de_lei_no_245-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°245/2024, MENSAGEM DE LEI N°555/2024.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/771/parecer_projeto_de_lei_no_246-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/771/parecer_projeto_de_lei_no_246-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°246/2024, MENSAGEM DE LEI N° 556/2024.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/772/parecer_projeto_de_lei_no_247-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/772/parecer_projeto_de_lei_no_247-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°247/2024, MENSAGEM DE LEI N°557/2024.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_projeto_de_lei_no_248-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_projeto_de_lei_no_248-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°248/2024, MENSAGEM DE LEI N°558/2024.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_projeto_de_lei_no_251-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_projeto_de_lei_no_251-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°251/2024, MENSAGEM DE LEI N°561/2024.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/786/parecer_projeto_de_lei_no_252-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/786/parecer_projeto_de_lei_no_252-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº252/2024, MENSAGEM DE LEI Nº562/2024.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/787/parecer_projeto_de_lei_no_253-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/787/parecer_projeto_de_lei_no_253-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº253/2024, MENSAGEM DE LEI Nº564/2024.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/788/parecer_projeto_de_lei_no_254-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/788/parecer_projeto_de_lei_no_254-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº254/2024, MENSAGEM DE LEI Nº563/2024.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº257/2024, MENSAGEM DE LEI Nº567/2024.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_projeto_de_lei_no_258-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_projeto_de_lei_no_258-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº258/2024, MENSAGEM DE LEI Nº568/2024.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_projeto_de_lei_no_255-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_projeto_de_lei_no_255-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°255/2024, MENSAGEM DE LEI Nº565/2024.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_projeto_de_lei_no_256-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_projeto_de_lei_no_256-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°256/2024, MENSAGEM DE LEI N°566/2024.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_projeto_de_lei_no_249-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_projeto_de_lei_no_249-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°249/2024, MENSAGEM DE LEI N°559/2024.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_projeto_de_lei_no_250-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_projeto_de_lei_no_250-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 250/2024, MENSAGEM DE LEI N° 560/2024.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/818/parecer_projeto_de_lei_no_259-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/818/parecer_projeto_de_lei_no_259-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº259/2024, MENSAGEM DE LEI Nº042/2024.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº260/2024, MENSAGEM DE LEI Nº569/2024.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/838/parecer_projeto_de_lei_no_261-2024_-.pdf</t>
+    <t>CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/838/parecer_projeto_de_lei_no_261-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº261/2024, Mensagem de Lei nº571/2024.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/839/parecer_projeto_de_lei_no_262-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/839/parecer_projeto_de_lei_no_262-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº262/2024, Mensagem de Lei nº572/2024.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/840/parecer_projeto_de_lei_no_263-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/840/parecer_projeto_de_lei_no_263-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº263/2024, Mensagem de Lei nº573/2024.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/841/parecer_projeto_de_lei_no_264-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/841/parecer_projeto_de_lei_no_264-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº264/2024, Mensagem de Lei nº574/2024.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/842/parecer_projeto_de_lei_no_265-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/842/parecer_projeto_de_lei_no_265-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº265/2024, Mensagem de Lei nº575/2024.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/843/parecer_projeto_de_lei_no_266-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/843/parecer_projeto_de_lei_no_266-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº266/2024, Mensagem de Lei nº576/2024.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/844/parecer_projeto_de_lei_no_259-2024_-_substitutivo.pdf</t>
+    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/844/parecer_projeto_de_lei_no_259-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/851/parecer_projeto_de_lei_no_267-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/851/parecer_projeto_de_lei_no_267-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 267/2024, MENSAGEM DE LEI N° 577/2024.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/852/parecer_projeto_de_lei_no_268-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/852/parecer_projeto_de_lei_no_268-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 268/2024, MENSAGEM DE LEI N° 043/2024.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/863/parecer_projeto_de_lei_no_269-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/863/parecer_projeto_de_lei_no_269-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº269/2024, MENSAGEM DE LEI Nº578/2024.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_projeto_de_lei_no_270-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_projeto_de_lei_no_270-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°270/2024, MENSAGEM DE LEI N°579/2024.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_projeto_de_lei_no_271-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_projeto_de_lei_no_271-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°271/2024, MENSAGEM DE LEI N°580/2024.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_projeto_de_lei_no_272-2024_-.pdf</t>
+    <t>CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_projeto_de_lei_no_272-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°272/2024, MENSAGEM DE LEI N°581/2024.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>"Altera a Resolução Nº 010/2019 e dá outras providências".</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/875/parecer_projeto_de_resolucao_no_020-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/875/parecer_projeto_de_resolucao_no_020-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°020/2024, MENSAGEM DE RESOLUÇÃO N°020/2024.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_projeto_de_lei_no_228-2024_.pdf</t>
+    <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CESBES - Comissão de Educação, Saúde e Bem Estar Social, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1, COSPM - Comissão de Obras e Serviços Públicos Municipais</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_projeto_de_lei_no_228-2024_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 228/2024, MENSAGEM DE LEI N°538/2024.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/880/parecer_da_cfof.pdf</t>
+    <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/880/parecer_da_cfof.pdf</t>
   </si>
   <si>
     <t>PARECER DO RELATOR DA COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO - PRESTAÇÃO DE CONTAS 2022.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_resolucao_no_021-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_resolucao_no_021-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N°021/2024, MENSAGEM DE RESOLUÇÃO N° 021/2024.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_resolucao_no_022-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_resolucao_no_022-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 022/2024, MENSAGEM DE RESOLUÇÃO N° 022/2024.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 273/2024, MENSAGEM DE LEI N° 582/2024.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_lei_no_274-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_lei_no_274-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 274/2024, MENSAGEM DE LEI N° 583/2024.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_projeto_de_lei_no_278-2024-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_projeto_de_lei_no_278-2024-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 278/2024, MENSAGEM DE LEI N° 584/2024.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_projeto_de_lei_no_279-2024-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_projeto_de_lei_no_279-2024-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 279/2024, MENSAGEM DE LEI N° 585/2024.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projeto_de_lei_no_281-2024-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projeto_de_lei_no_281-2024-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 281/2024, MENSAGEM DE LEI N° 045/2024.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projeto_de_lei_no_282-2024-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projeto_de_lei_no_282-2024-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 282/2024, MENSAGEM DE LEI N° 589/2024.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_projeto_de_lei_no_275-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_projeto_de_lei_no_275-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 275/2024, MENSAGEM DE LEI N° 044/2024.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_projeto_de_lei_no_287-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_projeto_de_lei_no_287-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 287/2024, MENSAGEM DE LEI N° 594/2024.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/928/parecer_projeto_de_lei_no_288-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/928/parecer_projeto_de_lei_no_288-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 288/2024, MENSAGEM DE LEI N° 595/2024.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/929/parecer_projeto_de_lei_no_289-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/929/parecer_projeto_de_lei_no_289-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 289/2024, MENSAGEM DE LEI N° 596/2024.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/931/parecer_projeto_de_lei_no_276-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/931/parecer_projeto_de_lei_no_276-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº276/2024, MENSAGEM DE LEI Nº587/2024</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/932/parecer_projeto_de_lei_no_277-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/932/parecer_projeto_de_lei_no_277-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº277/2024, MENSAGEM DE LEI Nº586/2024</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/933/parecer_projeto_de_lei_no_280-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/933/parecer_projeto_de_lei_no_280-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº280/2024, MENSAGEM DE LEI Nº588/2024.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/934/parecer_projeto_de_lei_no_283-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/934/parecer_projeto_de_lei_no_283-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº283/2024, MENSAGEM DE LEI Nº590/2024.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/935/parecer_projeto_de_lei_no_285-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/935/parecer_projeto_de_lei_no_285-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº285/2024, MENSAGEM DE LEI Nº591/2024.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_projeto_de_lei_no_286-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_projeto_de_lei_no_286-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº286/2024, MENSAGEM DE LEI Nº592/2024.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_projeto_de_lei_no_290-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_projeto_de_lei_no_290-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº290/2024, MENSAGEM DE LEI Nº046/2024.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/938/parecer_projeto_de_lei_no_291-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/938/parecer_projeto_de_lei_no_291-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº291/2024, MENSAGEM DE LEI Nº597/2024.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/939/parecer_projeto_de_lei_no_292-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/939/parecer_projeto_de_lei_no_292-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº292/2024, MENSAGEM DE LEI Nº598/2024.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/950/parecer_projeto_de_lei_no_284-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/950/parecer_projeto_de_lei_no_284-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 284/2024, Mensagem de Lei nº593/2024.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_projeto_de_lei_no_294-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_projeto_de_lei_no_294-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº294/2024, MENSAGEM DE LEI Nº600/2024.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_projeto_de_lei_no_295-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_projeto_de_lei_no_295-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº295/2024, MENSAGEM DE LEI Nº601/2024.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO Nº007/2024, MENSAGEM DE LEI COMPLEMENTAR Nº570/2024.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_projeto_de_lei_no_296-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_projeto_de_lei_no_296-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº296/2024, MENSAGEM DE LEI Nº602/2024.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_projeto_de_lei_no_297-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_projeto_de_lei_no_297-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº297/2024, MENSAGEM DE LEI Nº603/2024.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_projeto_de_lei_no_298-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_projeto_de_lei_no_298-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº298/2024, MENSAGEM DE LEI Nº603/2024.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_projeto_de_lei_no_299-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_projeto_de_lei_no_299-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº299/2024, MENSAGEM DE LEI Nº605/2024.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/parecer_projeto_de_lei_no_300-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/parecer_projeto_de_lei_no_300-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº300/2024, MENSAGEM DE LEI Nº606/2024.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/parecer_projeto_de_lei_no_301-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/parecer_projeto_de_lei_no_301-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº301/2024, MENSAGEM DE LEI Nº607/2024.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/parecer_projeto_de_lei_no_302-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/parecer_projeto_de_lei_no_302-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº302/2024, MENSAGEM DE LEI Nº608/2024.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/parecer_projeto_de_lei_no_303-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/parecer_projeto_de_lei_no_303-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº303/2024, MENSAGEM DE LEI Nº609/2024.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/parecer_projeto_de_lei_no_304-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/parecer_projeto_de_lei_no_304-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº304/2024, MENSAGEM DE LEI Nº610/2024.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/parecer_projeto_de_lei_no_305-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/parecer_projeto_de_lei_no_305-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº305/2024, MENSAGEM DE LEI Nº611/2024.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/parecer_projeto_de_lei_no_306-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/parecer_projeto_de_lei_no_306-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº306/2024, MENSAGEM DE LEI Nº612/2024.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_projeto_de_lei_no_307-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_projeto_de_lei_no_307-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº307/2024, MENSAGEM DE LEI Nº613/2024.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_projeto_de_lei_no_308-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_projeto_de_lei_no_308-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº308/2024, MENSAGEM DE LEI Nº615/2024.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_projeto_de_lei_no_309-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_projeto_de_lei_no_309-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº309/2024, MENSAGEM DE LEI Nº614/2024.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_projeto_de_lei_no_310-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_projeto_de_lei_no_310-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº310/2024, MENSAGEM DE LEI Nº047/2024.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/parecer_projeto_de_lei_no_311-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/parecer_projeto_de_lei_no_311-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº311/2024, MENSAGEM DE LEI Nº618/2024.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/parecer_projeto_de_lei_no_312-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/parecer_projeto_de_lei_no_312-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº312/2024, MENSAGEM DE LEI Nº617/2024.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/parecer_projeto_de_lei_no_313-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/parecer_projeto_de_lei_no_313-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº313/2024, MENSAGEM DE LEI Nº619/2024.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/parecer_projeto_de_lei_no_314-2024_-.pdf</t>
+    <t>CAMA - Comissão de Agricultura e Meio Ambiente, CCJ - Comissão de Constituição e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização 1</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/parecer_projeto_de_lei_no_314-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº314/2024, MENSAGEM DE LEI Nº616/2024.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_projeto_de_lei_no_315-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_projeto_de_lei_no_315-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº315/2024, Mensagem de Lei nº620/2024.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_projeto_de_lei_no_316-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_projeto_de_lei_no_316-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº316/2024, Mensagem de Lei nº621/2024.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_projeto_de_lei_no_317-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_projeto_de_lei_no_317-2024_-.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº317/2024, Mensagem de Lei nº624/2024.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº318/2024, MENSAGEM DE LEI Nº622/2024.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/parecer_projeto_de_lei_no_319-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/parecer_projeto_de_lei_no_319-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº319/2024, MENSAGEM DE LEI Nº623/2024.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/parecer_projeto_de_lei_no_320-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/parecer_projeto_de_lei_no_320-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº320/2024, MENSAGEM DE LEI Nº625/2024.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/parecer_projeto_de_resolucao_no_023-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/parecer_projeto_de_resolucao_no_023-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº023/2024.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº006/2024, MENSAGEM DE LEI COMPLEMENTAR Nº523/2024.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/parecer_projeto_de_lei_no_308-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/parecer_projeto_de_lei_no_308-2024_-.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/parecer_projeto_de_lei_no_310-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/parecer_projeto_de_lei_no_310-2024_-.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_projeto_de_lei_no_293-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_projeto_de_lei_no_293-2024_-_.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº293/2024, Mensagem de Lei nº599/2024.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/parecer_projeto_de_lei_no_321-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/parecer_projeto_de_lei_no_321-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº321/2024, MENSAGEM DE LEI Nº626/2024.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/parecer_projeto_de_lei_no_322-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/parecer_projeto_de_lei_no_322-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº322/2024, MENSAGEM DE LEI Nº627/2024.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/parecer_projeto_de_lei_no_323-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/parecer_projeto_de_lei_no_323-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº323/2024, MENSAGEM DE LEI Nº628/2024.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/parecer_projeto_de_lei_no_324-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/parecer_projeto_de_lei_no_324-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº324/2024, MENSAGEM DE LEI Nº629/2024.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/parecer_projeto_de_lei_no_325-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/parecer_projeto_de_lei_no_325-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº325/2024, MENSAGEM DE LEI Nº630/2024.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/parecer_projeto_de_lei_no_326-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/parecer_projeto_de_lei_no_326-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº326/2024, MENSAGEM DE LEI Nº631/2024.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_projeto_de_lei_no_327-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_projeto_de_lei_no_327-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº327/2024, MENSAGEM DE LEI Nº632/2024.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_projeto_de_lei_no_328-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_projeto_de_lei_no_328-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº328/2024, MENSAGEM DE LEI Nº633/2024.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_projeto_de_lei_no_329-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_projeto_de_lei_no_329-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº329/2024, MENSAGEM DE LEI Nº635/2024.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/parecer_projeto_de_lei_no_330-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/parecer_projeto_de_lei_no_330-2024_-_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº330/2024, MENSAGEM DE LEI Nº636/2024.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/parecer_projeto_de_lei_no_331-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/parecer_projeto_de_lei_no_331-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº331/2024, MENSAGEM DE LEI Nº637/2024.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/parecer_projeto_de_lei_no_332-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/parecer_projeto_de_lei_no_332-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº332/2024, MENSAGEM DE LEI Nº638/2024.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/parecer_projeto_de_complementar_lei_no008-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/parecer_projeto_de_complementar_lei_no008-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº008/2024, MENSAGEM DE LEI COMPLEMENTAR Nº634/2024.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/974/autografo_no_001-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/974/autografo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe acerca da denominação da Ciclofaixa Laudenir Aparecido Pedroso"</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/975/autografo_no_002-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/975/autografo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº 1687/2022"</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/976/autografo_no_003-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/976/autografo_no_003-2024.pdf</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/977/autografo_no_004-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/977/autografo_no_004-2024.pdf</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/978/autografo_no_005-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/978/autografo_no_005-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a Fazer Repasse financeiro através de Convênio para APAE, acrescendo valores ao repasse e a disponibilização de servidores do Município ao atendimento a Instituíção sem ônus para mesma, e dá outras providências."</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/979/autografo_no_006-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/979/autografo_no_006-2024.pdf</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/980/autografo_no_007-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/980/autografo_no_007-2024.pdf</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/981/autografo_no_008-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/981/autografo_no_008-2024.pdf</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/982/autografo_no_009-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/982/autografo_no_009-2024.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/983/autografo_no_010-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/983/autografo_no_010-2024.pdf</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/984/autografo_no_011-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/984/autografo_no_011-2024.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/985/autografo_no_012-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/985/autografo_no_012-2024.pdf</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/986/autografo_no_013-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/986/autografo_no_013-2024.pdf</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/987/autografo_no_014-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/987/autografo_no_014-2024.pdf</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/988/autografo_no_015-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/988/autografo_no_015-2024.pdf</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/989/autografo_no_016-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/989/autografo_no_016-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/990/autografo_no_017-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/990/autografo_no_017-2024.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/991/autografo_no_018-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/991/autografo_no_018-2024.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/992/autografo_no_019-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/992/autografo_no_019-2024.pdf</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/993/autografo_no_020-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/993/autografo_no_020-2024.pdf</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/994/autografo_no_021-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/994/autografo_no_021-2024.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/995/autografo_no_022-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/995/autografo_no_022-2024.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/996/autografo_no_023-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/996/autografo_no_023-2024.pdf</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/997/autografo_no_024-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/997/autografo_no_024-2024.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/998/autografo_no_025-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/998/autografo_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Declarada de Utilidade Pública Municipal, para todos os fins de direito, a Associação dos Pequenos Produtores Rurais da Unha 38 Projeto Rio Alto - ASPROSA, pessoa jurídica de direito privado, sob forma de associação civil sem fins lucrativos, e com fins não econômicos, inscrita no CNPJ/ME sob o N. 84.744.92910001-15, com sede na Linha C-38, Cm 27, Gleba 10, Lote 96, PA Rio Alto, Buritis-RO</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/999/autografo_no_026-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/999/autografo_no_026-2024.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/autografo_no_027-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/autografo_no_027-2024.pdf</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/autografo_no_028-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/autografo_no_028-2024.pdf</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/autografo_no_029-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/autografo_no_029-2024.pdf</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/autografo_no_030-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/autografo_no_030-2024.pdf</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/autografo_no_031-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/autografo_no_031-2024.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/autografo_no_032-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/autografo_no_032-2024.pdf</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/autografo_no_033-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/autografo_no_033-2024.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/autografo_no_034-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/autografo_no_034-2024.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/autografo_no_035-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/autografo_no_035-2024.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/autografo_no_036-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/autografo_no_036-2024.pdf</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/autografo_no_037-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/autografo_no_037-2024.pdf</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/autografo_no_038-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/autografo_no_038-2024.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/autografo_no_039-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/autografo_no_039-2024.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/autografo_no_040-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/autografo_no_040-2024.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/autografo_no_041-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/autografo_no_041-2024.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/autografo_no_042-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/autografo_no_042-2024.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/autografo_no_043-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/autografo_no_043-2024.pdf</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/autografo_no_044-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/autografo_no_044-2024.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/autografo_no_045-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/autografo_no_045-2024.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/autografo_no_046-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/autografo_no_046-2024.pdf</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/autografo_no_047-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/autografo_no_047-2024.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/autografo_no_048-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/autografo_no_048-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura  de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/autografo_no_049-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/autografo_no_049-2024.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/autografo_no_050-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/autografo_no_050-2024.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/autografo_no_051-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/autografo_no_051-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Ementa Impositiva 11/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/autografo_no_052-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/autografo_no_052-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda impositiva 007/2023 e dá outras providências"</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/autografo_no_053-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/autografo_no_053-2024.pdf</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/autografo_no_054-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/autografo_no_054-2024.pdf</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/autografo_no_056-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/autografo_no_056-2024.pdf</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/autografo_no_058-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/autografo_no_058-2024.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/autografo_no_059-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/autografo_no_059-2024.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/autografo_no_060-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/autografo_no_060-2024.pdf</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/autografo_no_061-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/autografo_no_061-2024.pdf</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/autografo_no_062-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/autografo_no_062-2024.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/autografo_no_063-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/autografo_no_063-2024.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/autografo_no_064-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/autografo_no_064-2024.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/autografo_no_065-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/autografo_no_065-2024.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/autografo_no_066-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/autografo_no_066-2024.pdf</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/autografo_no_067-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/autografo_no_067-2024.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/autografo_no_068-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/autografo_no_068-2024.pdf</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/autografo_no_069-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/autografo_no_069-2024.pdf</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/autografo_no_070-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/autografo_no_070-2024.pdf</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_no_071-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_no_071-2024.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_no_072-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_no_072-2024.pdf</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_no_073-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_no_073-2024.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_no_074-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_no_074-2024.pdf</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_no_075-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_no_075-2024.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/autografo_no_076-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/autografo_no_076-2024.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/autografo_no_077-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/autografo_no_077-2024.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/autografo_no_077-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/autografo_no_077-2024.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_no079-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_no079-2024_-.pdf</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/autografo_no_080-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/autografo_no_080-2024.pdf</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/autografo_no_081-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/autografo_no_081-2024.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/autografo_no_082-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/autografo_no_082-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do artigo 11 da Lei Municipal nº 1998/2024"</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/autografo_no083-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/autografo_no083-2024.pdf</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/autografo_no084-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/autografo_no084-2024.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_no085-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_no085-2024_-.pdf</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_no086-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_no086-2024_-.pdf</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/autografo_no087-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/autografo_no087-2024.pdf</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/autografo_no088-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/autografo_no088-2024.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/autografo_no089-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/autografo_no089-2024.pdf</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/autografo_no090-2024_-_com_errata.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/autografo_no090-2024_-_com_errata.pdf</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/autografo_no091-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/autografo_no091-2024.pdf</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/autografo_no092-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/autografo_no092-2024.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/autografo_no093-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/autografo_no093-2024.pdf</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/autografo_no094-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/autografo_no094-2024.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/autografo_no095-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/autografo_no095-2024.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/autografo_no096-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/autografo_no096-2024.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/autografo_no097-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/autografo_no097-2024.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/autografo_no098-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/autografo_no098-2024.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/autografo_no099-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/autografo_no099-2024.pdf</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/autografo_no100-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/autografo_no100-2024.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/autografo_no101-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/autografo_no101-2024.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/autografo_no102-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/autografo_no102-2024.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/autografo_no103-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/autografo_no103-2024.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/autografo_no104-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/autografo_no104-2024.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/autografo_no105-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/autografo_no105-2024.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/autografo_no106-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/autografo_no106-2024.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/autografo_no107-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/autografo_no107-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alterações na Lei Complementar n°22, de 22 de dezembro de 2023, que trata da Previdência Social dos Servidores Públicos do Município de Buritis/RO".</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/autografo_no108-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/autografo_no108-2024.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/autografo_no109-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/autografo_no109-2024.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/autografo_no110-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/autografo_no110-2024.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/autografo_no111-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/autografo_no111-2024.pdf</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/autografo_no112-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/autografo_no112-2024.pdf</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/autografo_no113-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/autografo_no113-2024.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_no114-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_no114-2024.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_no115-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_no115-2024.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_no116-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_no116-2024.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/autografo_no117-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/autografo_no117-2024_-.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/autografo_no118-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/autografo_no118-2024_-.pdf</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>"Altera o artigo 3º da Lei Municipal nº1764/2022 que autoriza o Poder Executivo Municipal de Buritis, a Conceder Ajuda de Custo Mensal aos Médicos Bolsistas Participantes do Projeto Médicos Pelo Brasil (PMPB) e Altera e PPA e a LDO".</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/autografo_no120-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/autografo_no120-2024_-.pdf</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/autografo_no121-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/autografo_no121-2024_-.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/autografo_no122-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/autografo_no122-2024_-.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/autografo_no123-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/autografo_no123-2024_-.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/autografo_no124-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/autografo_no124-2024_-.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/autografo_no125-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/autografo_no125-2024_-.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_no126-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_no126-2024_-.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_no127-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_no127-2024_-.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_no128-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_no128-2024_-.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_no129-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_no129-2024_-.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_decreto__legislativo_001-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_decreto__legislativo_001-2024.pdf</t>
   </si>
   <si>
     <t>"Aprova a prestação de contas anuais do Município de Buritis Estado de Rondônia - Exercício 2022 e dá outras providencias".</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_decreto__legislativo_002-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_decreto__legislativo_002-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a sustação dos Decretos Executivos 15.008/2024, 15.036/204, 15.071/2024, 15.087/2024 e 15.103/2024".</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_complementar_no_006-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_complementar_no_006-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRAZOS PARA ENCAMINHAMENTO DO PPA, LDO, E LOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_complementar_no_007-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_complementar_no_007-2024_-_.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_complementar_no_008-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_complementar_no_008-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o §5º do artigo 34, do inciso I do artigo 35 e §5º do artigo 20 da Lei Complementar nº022/2023 e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_projeto_de_complementar_lei_no008-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_projeto_de_complementar_lei_no008-2024_-.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_resolucao_no_018-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_resolucao_no_018-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Resolução Nº 010/2019 e dá outras  providências"</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_no_019-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_no_019-2024_-.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Nº010/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/853/projeto_de_resolucao_no_020-2024_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/853/projeto_de_resolucao_no_020-2024_-_.pdf</t>
   </si>
   <si>
     <t>"Altera a redação dos artigos 4º, 8º, 9º e inciso II e 16 da Resolução nº020/2023, bem como dá nova numeração aos artigos 11, 12, 13, 14, 15, 16, 17, 18 e 19 da referida resolução."</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_021-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_021-2024_-.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a aplicação da Lei n. 13.709, de 14 de agosto de 2018. - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Buritis."</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/897/projeto_de_resolucao_no_022-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/897/projeto_de_resolucao_no_022-2024_-.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a aplicação da Lei n. 14.129, de 29 de março de 2021 - no âmbito da Câmara Municipal de Buritis."</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_resolucao_no_023-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_resolucao_no_023-2024_-.pdf</t>
   </si>
   <si>
     <t>"Concede abono natalino pecuniário aos Servidores Públicos da Câmara Municipal de Buritis - RO".</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>João Orlando Filho do Teco, Lucas da 50, Moisés de Paula</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_emenda_a_lom_003-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_emenda_a_lom_003-2024.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Orgânica Municipal, alterando § 1º do artigo 50 da Lei Orgânica do Município de Buritis e dá outras providências".</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/811/emenda_aditiva__0001_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/811/emenda_aditiva__0001_-.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº001/2024, PROJETO DE LEI Nº255/2024.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Adriano Almeida, Daniel Felix, Moisés de Paula, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/878/emenda_modificativa_001-2024_-_projeto_de_lei_no228-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/878/emenda_modificativa_001-2024_-_projeto_de_lei_no228-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2024, PROJETO DE LEI N° 228/2024.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Adriano Almeida, Gerson Barbudo, Junior do Idaron, Moisés de Paula</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/879/emenda_modificativa_002-2024_-_projeto_de_lei_no228-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/879/emenda_modificativa_002-2024_-_projeto_de_lei_no228-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 002/2024, PROJETO DE LEI N° 0228/2024.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/951/emenda_modificativa_003-2024_-_projeto_de_lei_no284-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/951/emenda_modificativa_003-2024_-_projeto_de_lei_no284-2024_-.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2024, AO PROJETO DE LEI Nº284/2024.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>Daniel Felix, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/958/emenda_modificativa_001-2024_-_projeto_de_lei_omplementar_no_007-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/958/emenda_modificativa_001-2024_-_projeto_de_lei_omplementar_no_007-2024_-.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº001/2024 AO PROJETO DE LEI COMPLEMENTAR Nº007/2024.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/emenda_modificativa_001-2024_-_projeto_de_lei_no327-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/emenda_modificativa_001-2024_-_projeto_de_lei_no327-2024_-.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 001/2024 AO PROJETO DE LEI Nº327/2024.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_no_190-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_no_190-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 007/2023 e dá outras providências."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_no_191-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_no_191-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_232-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_232-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_no_233-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_no_233-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_234-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_234-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_235-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_235-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_no_236-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_no_236-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial por Superávit Financeiro ao orçamento vigente no valor R$ 48.097,01 (quarenta e oito mil noventa e sete reias e um centavos), a fim de proceder com devolução de saldo de repasse por meio do Termo de Convênio n° 185/PGE-2021 e com Contrapartida do Município.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_no_237-2024_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_no_237-2024_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Especial por Excesso de Arrecadação no valor de R$434.047,50 (quatrocentos e trinta e quatro mil quarenta e sete reais e cinquenta centavos) proveniente com recurso do Governo Federal e com Contrapartida do Município, sendo: _x000D_
 _x000D_
 1- R$ 429.750,00 (quatrocentos e vinte e nove mil setecentos e cinquenta reais) oriundos do Convênio nº950921/2023 para aquisição de equipamentos, celebrado entre a União por intermédio do Ministério da Integração e do Desenvolvimento Regional e o Munícipio de Buritis/RO. _x000D_
 _x000D_
 II. R$ 4.297,50 (quatro miI duzentos e noventa e sete reais e cinquenta centavos) oriundos de contrapartida do Município.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_no_305-2024_-substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_no_305-2024_-substitutivo.pdf</t>
   </si>
   <si>
     <t>"Prorroga a Lei Municipal nº942/2015 a prorrogação do Plano Municipal de Educação, com validade até 31 de dezembo de 2025, promovendo adequações nos textos com acrescimos de artigos, mantendo as metas da Lei Municipal nº942/2015, e Dá Outras Providências".</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_no_311-2024_-_substitutivo_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_no_311-2024_-_substitutivo_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Buritis/RO a aderir mutirão judicial de dividas executadas com valores inferiores a R$10.000,00 (dez mil reais) visando Recuperação de Créditos Judiciais Ajuizados do Município de Buritis/RO e dá outras providências".</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_no_311-2024_-_substitutivo_02_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_no_311-2024_-_substitutivo_02_-.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Buritis/RO a aderir mutirão judicial de dividas executadas com valores inferiores a R$10.000,00 (dez mil reais) visando Recuperação de Créditos Judiciais Ajuizados do Município de Buritis/RO e Dá Outras providências".</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/mensagem_de_veto_projeto_308-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/mensagem_de_veto_projeto_308-2024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº308/2024.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/mensagem_de_veto_projeto_310-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/mensagem_de_veto_projeto_310-2024.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº310/2024.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/emenda_impositiva_-_01-_adriano_de_almeida.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/emenda_impositiva_-_01-_adriano_de_almeida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº293/2024/Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/emenda_impositiva_-_02_-_daniel_felix_da_silva.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/emenda_impositiva_-_02_-_daniel_felix_da_silva.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/emenda_impositiva_-_03-gerson_rodrigues.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/emenda_impositiva_-_03-gerson_rodrigues.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/emenda_impositiva_-_04_-_joao_orlando_bernardino_da_silva_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/emenda_impositiva_-_04_-_joao_orlando_bernardino_da_silva_.pdf</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/emenda_impositiva_-_06_-lucas_luiz_de_cristo_teixeira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/emenda_impositiva_-_06_-lucas_luiz_de_cristo_teixeira.pdf</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/emenda_impositiva_-_07_-_moises_de_paulo_da_costa.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/emenda_impositiva_-_07_-_moises_de_paulo_da_costa.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/emenda_impositiva_-_08-_marcelo_barros.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/emenda_impositiva_-_08-_marcelo_barros.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_impositiva_-_09-_nayara_de_oliveira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_impositiva_-_09-_nayara_de_oliveira.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_impositiva_-_10_-_renato_leitao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_impositiva_-_10_-_renato_leitao.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_impositiva_-_11-_valdomiro_jacintho_de_oliveira.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_impositiva_-_11-_valdomiro_jacintho_de_oliveira.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/emenda_impositiva_-_05_-_joao_pinto_junior_leite_ramalho_-_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/emenda_impositiva_-_05_-_joao_pinto_junior_leite_ramalho_-_.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>RCPI</t>
   </si>
   <si>
     <t>Relatório - CPI</t>
   </si>
   <si>
     <t>CPI - Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/696/relatorio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/696/relatorio.pdf</t>
   </si>
   <si>
     <t>Relatório da Comissão Parlamentar de Inquérito - CPI, que averigua possíveis irregularidades no que se refere ao uso de maquinário público.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>CPITELHAS - Comissão Parlamentar de Inquérito - Telhas</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/804/relatorio_cpi_telhas.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/804/relatorio_cpi_telhas.pdf</t>
   </si>
   <si>
     <t>Relatório da Comissão Parlamentar de Inquérito - CPI, que averigua possíveis irregularidades no que se refere na aquisição de materiais (telhas).</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>Daniel Felix, João Orlando Filho do Teco, Lucas da 50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/relatorio_da_comissao_para_apuracao_acidente_.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/relatorio_da_comissao_para_apuracao_acidente_.pdf</t>
   </si>
   <si>
     <t>ATA Nº001/2024, RELATÓRIO - COMISSÃO ESPECIAL PARA APURAÇÃO DE ACIDENTE DE TRÂNSITO (COM VEÍCULO NÃO OFICIAL) NO ÂMBITO DA CÂMARA MUNICIPAL DE BURITIS - RO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo de Posse</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/828/termo_de_posse_no_015-2024_valdomiro_j.o..pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/828/termo_de_posse_no_015-2024_valdomiro_j.o..pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº015/2024, VEREADOR VALDOMIRO JACINTHO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/850/parecer_projeto_de_lei_no_259-2024_emenda_substitutivo_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/850/parecer_projeto_de_lei_no_259-2024_emenda_substitutivo_-.pdf</t>
   </si>
   <si>
     <t>Cria a Carteira Municipal De Identificação para as pessoas com Transtorno do Espectro Autista (TEA) e demais deficiências ocultas residentes no Município de Buritis/RO e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Correção de Atas</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPRES</t>
   </si>
   <si>
     <t>CORREÇÃO DAS ATAS DE SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS DOS ANOS 2023 E 2024.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_lei_complementar_substitutivo_01_no_007-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_lei_complementar_substitutivo_01_no_007-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO 01/2024, AO PROJETO DE LEI COMPLEMENTAR Nº007/2024.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_complementar_substitutivo_02_no_007-2024_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_complementar_substitutivo_02_no_007-2024_-.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR SUBSTITUTIVO 02/2024, AO PROJETO DE LEI COMPLEMENTAR Nº007/2024.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>EMB</t>
   </si>
   <si>
     <t>Emenda de Bancada</t>
   </si>
   <si>
     <t>Adriano Almeida, Marcelo Barros</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/mdb.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/mdb.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - MDB - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/pdt.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/pdt.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - PDT - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>Daniel Felix, João Orlando Filho do Teco</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/pl.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/pl.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - PL - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>Lucas da 50, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/pp.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/pp.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - PP - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/prtb.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/prtb.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - PRTB - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/psd.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/psd.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - PSD - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/uniao.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/uniao.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - UNIÃO - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/republicanos.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/republicanos.pdf</t>
   </si>
   <si>
     <t>EMENDA DE BANCADA - REPUBLICANOS - Projeto de Lei nº293/2024 Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Correção de Votação</t>
   </si>
   <si>
     <t>João Orlando Filho do Teco, Lucas da 50, Moisés de Paula, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/correcao_da_votacao_do_projeto_de_lei_complementar_006-2024.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/correcao_da_votacao_do_projeto_de_lei_complementar_006-2024.pdf</t>
   </si>
   <si>
     <t>CORREÇÃO DA VOTAÇÃO DO PROJETO DE LEI COMPLEMENTAR Nº006/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7252,67 +7252,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_030-224.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/621/indicacao_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/624/indicacao_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_064-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/677/indicacao_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/751/indicacao_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_088-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_089-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_no_098-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_no_109-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_no_110-2024_-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_no_111-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_no_112-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_no_113-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_no_114-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_115-2024_-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_no_116-2024_-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_no_117-2024_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_no_118-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_119-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_120-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_no_121-2024_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/857/indicacao_no_122-2024_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_no_123-2024_-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_124-2024_-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_125-2024_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_126-2024_-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_no_127-2024_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_no_128-2024_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_no_129-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_no_130-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_no_131-2024_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_no_132-2024_-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_no_133-2024_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_no_134-2024_-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_no_135-2024_-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_no_136-2024_-.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_no_137-2024_-.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_no_138-2024_-.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_no_139-2024_-.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/940/indicacao_no_140-2024_-.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_no_141-2024_-.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/943/indicacao_no_142-2024_-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_no_143-2024_-.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_no_144-2024_-.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_no_145-2024_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_no_146-2024_-.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_no_147-2024_-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_no_148-2024_-.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_no_149-2024_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_150-2024_-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_151-2024_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_152-2024_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_153-2024_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/indicacao_no_154-2024_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_155-2024_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/566/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/570/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/571/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/593/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/595/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_no_015-2024_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/765/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/776/requerimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/820/requerimento_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_no_028-2024-_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/822/requerimento_no_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/823/requerimento_no_030-2024-_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/827/requerimento_no_031-2024_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_no_032-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/866/requerimento_no_033-2024_-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/869/requerimento_no_034-2024_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/870/requerimento_no_035-2024_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/894/requerimento_no_036-2024_-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/895/requerimento_no_037-2024_-.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_039-2024_-.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no_040-2024_-.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/921/requerimento_no_041-2024_-.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/962/requerimento_no_042-2024_-.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_no_043-2024_-.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_no_188-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_no_189-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_no_190-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_no_191-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_no_192-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_no_193-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_lei_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_no_196-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_no_197-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_no_198-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_leu_no_199-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_no_200-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_no_201-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_202-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_no_203-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_no_204-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_lei_no_205-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_lei_no_206-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_no_207-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_208-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_no_209-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_no_210-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_211-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_no_212-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_no_213-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_lei_no_214-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_215-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/640/projeto_de_lei_no_216-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_no_217-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_no_218-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/643/projeto_de_lei_no_219-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_220-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_221-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_222-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_223-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_224-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_225-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_226-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_227-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_228-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_229-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_no_230-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_231-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_232-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_234-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_235-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_no_239-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/736/projeto_de_lei_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/739/projeto_de_lei_no_244-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/740/projeto_de_lei_no_245-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/741/projeto_de_lei_no_246-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/742/projeto_de_lei_no_247-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/743/projeto_de_lei_no_248-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/744/projeto_de_lei_no_249-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_no_250-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_no_251-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/759/projeto_de_lei_no_252-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_253-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_254-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_255-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_256-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_no_257-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/785/projeto_de_lei_no_258-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_no_259-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_no_260-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_no_261-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/831/projeto_de_lei_no_262-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_no_263-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/833/projeto_de_lei_no_264-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_de_lei_no_265-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_266-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_lei_no_267-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/837/projeto_de_lei_no_268-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/849/projeto_de_lei_no_269-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/854/projeto_de_lei_no_270-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_de_lei_no_271-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/862/projeto_de_lei_no_272-2024_-.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_lei_no_273-2024_-.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/865/projeto_de_lei_no_274-2024_-.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_no_275-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_no_276-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_no_277-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_no_278-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_no_279-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_no_280-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_no_281-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_no_282-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_no_283-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_de_lei_no_284-2024_-.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_no_285-2024_-.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_lei_no_286-2024_-.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_no_287-2024_-.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/912/projeto_de_lei_no_288-2024_-.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/913/projeto_de_lei_no_289-2024_-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_lei_no_290-2024_-.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_lei_no_291-2024_-.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_no_292-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/942/projeto_de_lei_no_293-2024_-.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_no_294-2024_-.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_no_295-2024_-.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_no_296-2024_-.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_lei_no_297-2024_-.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_lei_no_298-2024_-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_lei_no_299-2024_-.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_lei_no_300-2024_-.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_301-2024_-.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_302-2024_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_303-2024_-.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_lei_no_304-2024_-.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_no_305-2024_-.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_no_306-2024_-.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no_307-2024_-.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_no_308-2024_-.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_no_309-2024_-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no_310-2024_-.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no_311-2024_-.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_no_312-2024_-.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_no_313-2024_-.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_no_314-2024_-.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/projeto_de_lei_no_315-2024_-.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_no_316-2024_-.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_no_317-2024_-.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_no_318-2024_-.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_no_319-2024_-.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_no_320-2024_-.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_no_321-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_no_322-2024_-.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_no_323-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_no_324-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_no_325-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_no_326-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_no_327-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_no_328-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_no_329-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_no_330-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_no_331-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/projeto_de_lei_no_332-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_333-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_projeto_de_lei_no_188-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_projeto_de_lei_no_190-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_projeto_de_lei_no_191-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_proejto_de_lei_no_192-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_projeto_de_lei_no_193-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_projeto_de_lei_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/603/parecer_projeto_de_lei_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/604/parecer_projeto_de_lei_no_196-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/605/parecer_projeto_de_lei_no_197-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/606/parecer_projeto_de_lei_no_198-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/607/parecer_projeto_de_lei_no_199-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/608/parecer_projeto_de_lei_no_200-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_projeto_de_lei_no_201-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/610/parecer_projeto_de_lei_no_202-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/611/parecer_projeto_de_lei_no_203-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/612/parecer_projeto_de_lei_no_204-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/613/parecer_projeto_de_lei_no_205-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/614/parecer_projeto_de_lei_no_206-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/615/parecer_projeto_de_lei_no_207-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/616/parecer_projeto_de_lei_no_208-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_no_209-2024_-_pedido_de_arquivamento_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_projeto_de_lei_no_210-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_projeto_de_lei_no_211-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_projeto_de_lei_no_212-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_projeto_de_lei_no_213-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_projeto_de_lei_no_214-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_projeto_de_lei_no_215-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_projeto_de_lei_no_216-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_projeto_de_lei_no_217-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_projeto_de_lei_no_218-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_projeto_de_lei_no_219-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_projeto_de_lei_no_220-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_de_lei_no_221-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_projeto_de_resolucao_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_projeto_de_lei_no_235-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/713/parecer_projeto_de_lei_no_222-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/714/parecer_projeto_de_lei_no_223-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/715/parecer_projeto_de_lei_no_224-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/716/parecer_projeto_de_lei_no_225-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/717/parecer_projeto_de_lei_no_226-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/718/parecer_projeto_de_lei_no_227-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/719/parecer_projeto_de_lei_no_229-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_projeto_de_lei_no_232-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_projeto_de_lei_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_projeto_de_lei_no_234-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_projeto_de_lei_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_projeto_de_lei_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/733/parecer_projeto_de_lei_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/734/parecer_projeto_de_lei_no_239-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/735/parecer_projeto_de_lei_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/750/parecer_projeto_de_lei_no_230-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/766/parecer_projeto_de_lei_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_projeto_de_lei_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_projeto_de_lei_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/769/parecer_projeto_de_lei_no_244-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/770/parecer_projeto_de_lei_no_245-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/771/parecer_projeto_de_lei_no_246-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/772/parecer_projeto_de_lei_no_247-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_projeto_de_lei_no_248-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_projeto_de_lei_no_251-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/786/parecer_projeto_de_lei_no_252-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/787/parecer_projeto_de_lei_no_253-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/788/parecer_projeto_de_lei_no_254-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_projeto_de_lei_no_258-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_projeto_de_lei_no_255-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_projeto_de_lei_no_256-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_projeto_de_lei_no_249-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_projeto_de_lei_no_250-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/818/parecer_projeto_de_lei_no_259-2024_-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/838/parecer_projeto_de_lei_no_261-2024_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/839/parecer_projeto_de_lei_no_262-2024_-.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/840/parecer_projeto_de_lei_no_263-2024_-.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/841/parecer_projeto_de_lei_no_264-2024_-.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/842/parecer_projeto_de_lei_no_265-2024_-.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/843/parecer_projeto_de_lei_no_266-2024_-.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/844/parecer_projeto_de_lei_no_259-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/851/parecer_projeto_de_lei_no_267-2024_-.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/852/parecer_projeto_de_lei_no_268-2024_-.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/863/parecer_projeto_de_lei_no_269-2024_-.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_projeto_de_lei_no_270-2024_-.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_projeto_de_lei_no_271-2024_-.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_projeto_de_lei_no_272-2024_-.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/875/parecer_projeto_de_resolucao_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_projeto_de_lei_no_228-2024_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/880/parecer_da_cfof.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_resolucao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_resolucao_no_022-2024_-.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_lei_no_274-2024_-.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_projeto_de_lei_no_278-2024-.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_projeto_de_lei_no_279-2024-.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projeto_de_lei_no_281-2024-.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projeto_de_lei_no_282-2024-.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_projeto_de_lei_no_275-2024_-.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_projeto_de_lei_no_287-2024_-.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/928/parecer_projeto_de_lei_no_288-2024_-.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/929/parecer_projeto_de_lei_no_289-2024_-.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/931/parecer_projeto_de_lei_no_276-2024_-.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/932/parecer_projeto_de_lei_no_277-2024_-.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/933/parecer_projeto_de_lei_no_280-2024_-.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/934/parecer_projeto_de_lei_no_283-2024_-.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/935/parecer_projeto_de_lei_no_285-2024_-.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_projeto_de_lei_no_286-2024_-.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_projeto_de_lei_no_290-2024_-.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/938/parecer_projeto_de_lei_no_291-2024_-.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/939/parecer_projeto_de_lei_no_292-2024_-.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/950/parecer_projeto_de_lei_no_284-2024_-.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_projeto_de_lei_no_294-2024_-.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_projeto_de_lei_no_295-2024_-.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_projeto_de_lei_no_296-2024_-.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_projeto_de_lei_no_297-2024_-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_projeto_de_lei_no_298-2024_-.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_projeto_de_lei_no_299-2024_-.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/parecer_projeto_de_lei_no_300-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/parecer_projeto_de_lei_no_301-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/parecer_projeto_de_lei_no_302-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/parecer_projeto_de_lei_no_303-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/parecer_projeto_de_lei_no_304-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/parecer_projeto_de_lei_no_305-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/parecer_projeto_de_lei_no_306-2024_-.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_projeto_de_lei_no_307-2024_-.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_projeto_de_lei_no_308-2024_-.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_projeto_de_lei_no_309-2024_-.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_projeto_de_lei_no_310-2024_-.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/parecer_projeto_de_lei_no_311-2024_-.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/parecer_projeto_de_lei_no_312-2024_-.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/parecer_projeto_de_lei_no_313-2024_-.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/parecer_projeto_de_lei_no_314-2024_-.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_projeto_de_lei_no_315-2024_-.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_projeto_de_lei_no_316-2024_-.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_projeto_de_lei_no_317-2024_-.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/parecer_projeto_de_lei_no_319-2024_-.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/parecer_projeto_de_lei_no_320-2024_-.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/parecer_projeto_de_resolucao_no_023-2024_-.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/parecer_projeto_de_lei_no_308-2024_-.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/parecer_projeto_de_lei_no_310-2024_-.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_projeto_de_lei_no_293-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/parecer_projeto_de_lei_no_321-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/parecer_projeto_de_lei_no_322-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/parecer_projeto_de_lei_no_323-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/parecer_projeto_de_lei_no_324-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/parecer_projeto_de_lei_no_325-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/parecer_projeto_de_lei_no_326-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_projeto_de_lei_no_327-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_projeto_de_lei_no_328-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_projeto_de_lei_no_329-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/parecer_projeto_de_lei_no_330-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/parecer_projeto_de_lei_no_331-2024_-.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/parecer_projeto_de_lei_no_332-2024_-.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/parecer_projeto_de_complementar_lei_no008-2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/974/autografo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/975/autografo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/976/autografo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/977/autografo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/978/autografo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/979/autografo_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/980/autografo_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/981/autografo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/982/autografo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/983/autografo_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/984/autografo_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/985/autografo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/986/autografo_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/987/autografo_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/988/autografo_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/989/autografo_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/990/autografo_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/991/autografo_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/992/autografo_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/993/autografo_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/994/autografo_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/995/autografo_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/996/autografo_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/997/autografo_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/998/autografo_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/999/autografo_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/autografo_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/autografo_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/autografo_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/autografo_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/autografo_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/autografo_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/autografo_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/autografo_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/autografo_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/autografo_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/autografo_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/autografo_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/autografo_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/autografo_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/autografo_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/autografo_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/autografo_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/autografo_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/autografo_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/autografo_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/autografo_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/autografo_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/autografo_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/autografo_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/autografo_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/autografo_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/autografo_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/autografo_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/autografo_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/autografo_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/autografo_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/autografo_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/autografo_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/autografo_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/autografo_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/autografo_no_064-2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/autografo_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/autografo_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/autografo_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/autografo_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/autografo_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/autografo_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/autografo_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/autografo_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/autografo_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_no079-2024_-.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/autografo_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/autografo_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/autografo_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/autografo_no083-2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/autografo_no084-2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_no085-2024_-.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_no086-2024_-.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/autografo_no087-2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/autografo_no088-2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/autografo_no089-2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/autografo_no090-2024_-_com_errata.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/autografo_no091-2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/autografo_no092-2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/autografo_no093-2024.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/autografo_no094-2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/autografo_no095-2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/autografo_no096-2024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/autografo_no097-2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/autografo_no098-2024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/autografo_no099-2024.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/autografo_no100-2024.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/autografo_no101-2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/autografo_no102-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/autografo_no103-2024.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/autografo_no104-2024.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/autografo_no105-2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/autografo_no106-2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/autografo_no107-2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/autografo_no108-2024.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/autografo_no109-2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/autografo_no110-2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/autografo_no111-2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/autografo_no112-2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/autografo_no113-2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_no114-2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_no115-2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_no116-2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/autografo_no117-2024_-.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/autografo_no118-2024_-.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/autografo_no120-2024_-.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/autografo_no121-2024_-.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/autografo_no122-2024_-.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/autografo_no123-2024_-.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/autografo_no124-2024_-.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/autografo_no125-2024_-.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_no126-2024_-.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_no127-2024_-.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_no128-2024_-.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_no129-2024_-.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_decreto__legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_decreto__legislativo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_complementar_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_complementar_no_007-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_complementar_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_projeto_de_complementar_lei_no008-2024_-.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_resolucao_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_no_019-2024_-.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/853/projeto_de_resolucao_no_020-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_021-2024_-.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/897/projeto_de_resolucao_no_022-2024_-.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_resolucao_no_023-2024_-.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_emenda_a_lom_003-2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/811/emenda_aditiva__0001_-.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/878/emenda_modificativa_001-2024_-_projeto_de_lei_no228-2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/879/emenda_modificativa_002-2024_-_projeto_de_lei_no228-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/951/emenda_modificativa_003-2024_-_projeto_de_lei_no284-2024_-.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/958/emenda_modificativa_001-2024_-_projeto_de_lei_omplementar_no_007-2024_-.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/emenda_modificativa_001-2024_-_projeto_de_lei_no327-2024_-.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_no_190-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_no_191-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_232-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_no_233-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_234-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_235-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_no_236-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_no_237-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_no_305-2024_-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_no_311-2024_-_substitutivo_-.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_no_311-2024_-_substitutivo_02_-.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/mensagem_de_veto_projeto_308-2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/mensagem_de_veto_projeto_310-2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/emenda_impositiva_-_01-_adriano_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/emenda_impositiva_-_02_-_daniel_felix_da_silva.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/emenda_impositiva_-_03-gerson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/emenda_impositiva_-_04_-_joao_orlando_bernardino_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/emenda_impositiva_-_06_-lucas_luiz_de_cristo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/emenda_impositiva_-_07_-_moises_de_paulo_da_costa.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/emenda_impositiva_-_08-_marcelo_barros.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_impositiva_-_09-_nayara_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_impositiva_-_10_-_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_impositiva_-_11-_valdomiro_jacintho_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/emenda_impositiva_-_05_-_joao_pinto_junior_leite_ramalho_-_.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/696/relatorio.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/804/relatorio_cpi_telhas.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/relatorio_da_comissao_para_apuracao_acidente_.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/828/termo_de_posse_no_015-2024_valdomiro_j.o..pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/850/parecer_projeto_de_lei_no_259-2024_emenda_substitutivo_-.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_lei_complementar_substitutivo_01_no_007-2024_-.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_complementar_substitutivo_02_no_007-2024_-.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/mdb.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/pdt.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/pl.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/pp.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/prtb.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/psd.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/uniao.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/republicanos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/correcao_da_votacao_do_projeto_de_lei_complementar_006-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_010-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/544/indicacao_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_012-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_030-224.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_033-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_034-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_035-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_036-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_037-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_038-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_039-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/621/indicacao_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/624/indicacao_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_055-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/664/indicacao_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_057-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_060-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_064-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/677/indicacao_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_078-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_079-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/751/indicacao_no_083-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_084-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_085-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_086-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_087-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_088-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_089-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_090-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_091-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_092-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_no_093-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_no_094-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_no_095-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_no_096-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_no_097-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_no_098-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_no_099-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/799/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/800/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_no_109-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_no_110-2024_-.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_no_111-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_no_112-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_no_113-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_no_114-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_115-2024_-.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/825/indicacao_no_116-2024_-.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_no_117-2024_-.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_no_118-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_119-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_120-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_no_121-2024_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/857/indicacao_no_122-2024_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_no_123-2024_-.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_124-2024_-.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_125-2024_-.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_126-2024_-.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_no_127-2024_-.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_no_128-2024_-.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_no_129-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_no_130-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_no_131-2024_-.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_no_132-2024_-.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_no_133-2024_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_no_134-2024_-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_no_135-2024_-.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/914/indicacao_no_136-2024_-.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_no_137-2024_-.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_no_138-2024_-.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/930/indicacao_no_139-2024_-.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/940/indicacao_no_140-2024_-.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_no_141-2024_-.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/943/indicacao_no_142-2024_-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_no_143-2024_-.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_no_144-2024_-.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_no_145-2024_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_no_146-2024_-.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/963/indicacao_no_147-2024_-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/964/indicacao_no_148-2024_-.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/965/indicacao_no_149-2024_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_no_150-2024_-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1034/indicacao_no_151-2024_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1035/indicacao_no_152-2024_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1036/indicacao_no_153-2024_-.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1037/indicacao_no_154-2024_-.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1138/indicacao_no_155-2024_-.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/566/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/570/requerimento_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/571/requerimento_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/593/requerimento_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/595/requerimento_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/626/requerimento_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/627/requerimento_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/635/requerimento_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/648/requerimento_no_015-2024_-_justificativa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/649/requerimento_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/673/requerimento_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/674/requerimento_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/675/requerimento_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/676/requerimento_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/765/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/776/requerimento_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/820/requerimento_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/821/requerimento_no_028-2024-_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/822/requerimento_no_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/823/requerimento_no_030-2024-_.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/827/requerimento_no_031-2024_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/848/requerimento_no_032-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/866/requerimento_no_033-2024_-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/869/requerimento_no_034-2024_.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/870/requerimento_no_035-2024_.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/894/requerimento_no_036-2024_-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/895/requerimento_no_037-2024_-.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_039-2024_-.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/919/requerimento_no_040-2024_-.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/921/requerimento_no_041-2024_-.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/962/requerimento_no_042-2024_-.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1054/requerimento_no_043-2024_-.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1163/requerimento_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/518/projeto_de_lei_no_188-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_lei_no_189-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/520/projeto_de_lei_no_190-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_no_191-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_no_192-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_no_193-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/526/projeto_de_lei_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/527/projeto_de_lei_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/539/projeto_de_lei_no_196-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/540/projeto_de_lei_no_197-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/541/projeto_de_lei_no_198-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/542/projeto_de_leu_no_199-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/543/projeto_de_lei_no_200-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_lei_no_201-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/554/projeto_de_lei_no_202-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/563/projeto_de_lei_no_203-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_no_204-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_lei_no_205-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_lei_no_206-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_no_207-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_no_208-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_no_209-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_no_210-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_lei_no_211-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_no_212-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/637/projeto_de_lei_no_213-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_lei_no_214-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/639/projeto_de_lei_no_215-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/640/projeto_de_lei_no_216-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_lei_no_217-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/642/projeto_de_lei_no_218-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/643/projeto_de_lei_no_219-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/644/projeto_de_lei_no_220-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_no_221-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_222-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_223-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_224-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_225-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_226-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_227-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_228-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_229-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/694/projeto_de_lei_no_230-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_231-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_232-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_234-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_235-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_no_239-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/736/projeto_de_lei_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/739/projeto_de_lei_no_244-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/740/projeto_de_lei_no_245-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/741/projeto_de_lei_no_246-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/742/projeto_de_lei_no_247-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/743/projeto_de_lei_no_248-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/744/projeto_de_lei_no_249-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/745/projeto_de_lei_no_250-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/746/projeto_de_lei_no_251-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/759/projeto_de_lei_no_252-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/760/projeto_de_lei_no_253-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/761/projeto_de_lei_no_254-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/762/projeto_de_lei_no_255-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/763/projeto_de_lei_no_256-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/784/projeto_de_lei_no_257-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/785/projeto_de_lei_no_258-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_no_259-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_no_260-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_no_261-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/831/projeto_de_lei_no_262-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_no_263-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/833/projeto_de_lei_no_264-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/834/projeto_de_lei_no_265-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/835/projeto_de_lei_no_266-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/836/projeto_de_lei_no_267-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/837/projeto_de_lei_no_268-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/849/projeto_de_lei_no_269-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/854/projeto_de_lei_no_270-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/855/projeto_de_lei_no_271-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/862/projeto_de_lei_no_272-2024_-.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/864/projeto_de_lei_no_273-2024_-.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/865/projeto_de_lei_no_274-2024_-.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/876/projeto_de_lei_no_275-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/882/projeto_de_lei_no_276-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/883/projeto_de_lei_no_277-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/884/projeto_de_lei_no_278-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/885/projeto_de_lei_no_279-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/886/projeto_de_lei_no_280-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/887/projeto_de_lei_no_281-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/888/projeto_de_lei_no_282-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/889/projeto_de_lei_no_283-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/908/projeto_de_lei_no_284-2024_-.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/909/projeto_de_lei_no_285-2024_-.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/910/projeto_de_lei_no_286-2024_-.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_no_287-2024_-.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/912/projeto_de_lei_no_288-2024_-.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/913/projeto_de_lei_no_289-2024_-.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/922/projeto_de_lei_no_290-2024_-.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/923/projeto_de_lei_no_291-2024_-.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/924/projeto_de_lei_no_292-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/942/projeto_de_lei_no_293-2024_-.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/948/projeto_de_lei_no_294-2024_-.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/949/projeto_de_lei_no_295-2024_-.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/952/projeto_de_lei_no_296-2024_-.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/953/projeto_de_lei_no_297-2024_-.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/956/projeto_de_lei_no_298-2024_-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/957/projeto_de_lei_no_299-2024_-.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/966/projeto_de_lei_no_300-2024_-.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/967/projeto_de_lei_no_301-2024_-.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/968/projeto_de_lei_no_302-2024_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_no_303-2024_-.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1038/projeto_de_lei_no_304-2024_-.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1039/projeto_de_lei_no_305-2024_-.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1055/projeto_de_lei_no_306-2024_-.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1056/projeto_de_lei_no_307-2024_-.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1057/projeto_de_lei_no_308-2024_-.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1058/projeto_de_lei_no_309-2024_-.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1059/projeto_de_lei_no_310-2024_-.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1060/projeto_de_lei_no_311-2024_-.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1061/projeto_de_lei_no_312-2024_-.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1062/projeto_de_lei_no_313-2024_-.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1063/projeto_de_lei_no_314-2024_-.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1114/projeto_de_lei_no_315-2024_-.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1115/projeto_de_lei_no_316-2024_-.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1139/projeto_de_lei_no_317-2024_-.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1142/projeto_de_lei_no_318-2024_-.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1143/projeto_de_lei_no_319-2024_-.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1144/projeto_de_lei_no_320-2024_-.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1155/projeto_de_lei_no_321-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1164/projeto_de_lei_no_322-2024_-.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1165/projeto_de_lei_no_323-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1166/projeto_de_lei_no_324-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_no_325-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1168/projeto_de_lei_no_326-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1169/projeto_de_lei_no_327-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1170/projeto_de_lei_no_328-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1183/projeto_de_lei_no_329-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1184/projeto_de_lei_no_330-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1185/projeto_de_lei_no_331-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1186/projeto_de_lei_no_332-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1212/projeto_de_lei_no_333-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_projeto_de_lei_no_188-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_projeto_de_lei_no_190-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_projeto_de_lei_no_191-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_proejto_de_lei_no_192-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_projeto_de_lei_no_193-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_projeto_de_lei_no_194-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/603/parecer_projeto_de_lei_no_195-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/604/parecer_projeto_de_lei_no_196-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/605/parecer_projeto_de_lei_no_197-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/606/parecer_projeto_de_lei_no_198-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/607/parecer_projeto_de_lei_no_199-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/608/parecer_projeto_de_lei_no_200-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_projeto_de_lei_no_201-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/610/parecer_projeto_de_lei_no_202-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/611/parecer_projeto_de_lei_no_203-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/612/parecer_projeto_de_lei_no_204-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/613/parecer_projeto_de_lei_no_205-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/614/parecer_projeto_de_lei_no_206-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/615/parecer_projeto_de_lei_no_207-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/616/parecer_projeto_de_lei_no_208-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_lei_no_209-2024_-_pedido_de_arquivamento_-_publicado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_projeto_de_lei_no_210-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_projeto_de_lei_no_211-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_projeto_de_lei_no_212-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_projeto_de_lei_no_213-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_projeto_de_lei_no_214-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_projeto_de_lei_no_215-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_projeto_de_lei_no_216-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_projeto_de_lei_no_217-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_projeto_de_lei_no_218-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_projeto_de_lei_no_219-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_projeto_de_lei_no_220-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_de_lei_no_221-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_projeto_de_resolucao_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_projeto_de_lei_no_235-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/713/parecer_projeto_de_lei_no_222-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/714/parecer_projeto_de_lei_no_223-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/715/parecer_projeto_de_lei_no_224-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/716/parecer_projeto_de_lei_no_225-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/717/parecer_projeto_de_lei_no_226-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/718/parecer_projeto_de_lei_no_227-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/719/parecer_projeto_de_lei_no_229-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_projeto_de_lei_no_232-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_projeto_de_lei_no_233-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_projeto_de_lei_no_234-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_projeto_de_lei_no_236-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_projeto_de_lei_no_237-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/733/parecer_projeto_de_lei_no_238-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/734/parecer_projeto_de_lei_no_239-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/735/parecer_projeto_de_lei_no_240-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/750/parecer_projeto_de_lei_no_230-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/766/parecer_projeto_de_lei_no_241-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/767/parecer_projeto_de_lei_no_242-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/768/parecer_projeto_de_lei_no_243-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/769/parecer_projeto_de_lei_no_244-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/770/parecer_projeto_de_lei_no_245-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/771/parecer_projeto_de_lei_no_246-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/772/parecer_projeto_de_lei_no_247-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/773/parecer_projeto_de_lei_no_248-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/774/parecer_projeto_de_lei_no_251-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/786/parecer_projeto_de_lei_no_252-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/787/parecer_projeto_de_lei_no_253-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/788/parecer_projeto_de_lei_no_254-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/790/parecer_projeto_de_lei_no_258-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/807/parecer_projeto_de_lei_no_255-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/808/parecer_projeto_de_lei_no_256-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/809/parecer_projeto_de_lei_no_249-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/810/parecer_projeto_de_lei_no_250-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/818/parecer_projeto_de_lei_no_259-2024_-.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/838/parecer_projeto_de_lei_no_261-2024_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/839/parecer_projeto_de_lei_no_262-2024_-.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/840/parecer_projeto_de_lei_no_263-2024_-.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/841/parecer_projeto_de_lei_no_264-2024_-.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/842/parecer_projeto_de_lei_no_265-2024_-.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/843/parecer_projeto_de_lei_no_266-2024_-.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/844/parecer_projeto_de_lei_no_259-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/851/parecer_projeto_de_lei_no_267-2024_-.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/852/parecer_projeto_de_lei_no_268-2024_-.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/863/parecer_projeto_de_lei_no_269-2024_-.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/871/parecer_projeto_de_lei_no_270-2024_-.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/872/parecer_projeto_de_lei_no_271-2024_-.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/873/parecer_projeto_de_lei_no_272-2024_-.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/875/parecer_projeto_de_resolucao_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/877/parecer_projeto_de_lei_no_228-2024_.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/880/parecer_da_cfof.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/900/parecer_projeto_de_resolucao_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/901/parecer_projeto_de_resolucao_no_022-2024_-.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/903/parecer_projeto_de_lei_no_274-2024_-.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/915/parecer_projeto_de_lei_no_278-2024-.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/916/parecer_projeto_de_lei_no_279-2024-.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/917/parecer_projeto_de_lei_no_281-2024-.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/918/parecer_projeto_de_lei_no_282-2024-.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/926/parecer_projeto_de_lei_no_275-2024_-.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/927/parecer_projeto_de_lei_no_287-2024_-.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/928/parecer_projeto_de_lei_no_288-2024_-.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/929/parecer_projeto_de_lei_no_289-2024_-.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/931/parecer_projeto_de_lei_no_276-2024_-.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/932/parecer_projeto_de_lei_no_277-2024_-.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/933/parecer_projeto_de_lei_no_280-2024_-.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/934/parecer_projeto_de_lei_no_283-2024_-.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/935/parecer_projeto_de_lei_no_285-2024_-.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/936/parecer_projeto_de_lei_no_286-2024_-.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/937/parecer_projeto_de_lei_no_290-2024_-.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/938/parecer_projeto_de_lei_no_291-2024_-.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/939/parecer_projeto_de_lei_no_292-2024_-.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/950/parecer_projeto_de_lei_no_284-2024_-.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/954/parecer_projeto_de_lei_no_294-2024_-.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/955/parecer_projeto_de_lei_no_295-2024_-.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/970/parecer_projeto_de_lei_no_296-2024_-.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/971/parecer_projeto_de_lei_no_297-2024_-.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/972/parecer_projeto_de_lei_no_298-2024_-.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/973/parecer_projeto_de_lei_no_299-2024_-.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1040/parecer_projeto_de_lei_no_300-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1041/parecer_projeto_de_lei_no_301-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1042/parecer_projeto_de_lei_no_302-2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1043/parecer_projeto_de_lei_no_303-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1065/parecer_projeto_de_lei_no_304-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1067/parecer_projeto_de_lei_no_305-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1118/parecer_projeto_de_lei_no_306-2024_-.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1119/parecer_projeto_de_lei_no_307-2024_-.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1120/parecer_projeto_de_lei_no_308-2024_-.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1121/parecer_projeto_de_lei_no_309-2024_-.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1122/parecer_projeto_de_lei_no_310-2024_-.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1123/parecer_projeto_de_lei_no_311-2024_-.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1124/parecer_projeto_de_lei_no_312-2024_-.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1125/parecer_projeto_de_lei_no_313-2024_-.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1126/parecer_projeto_de_lei_no_314-2024_-.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1136/parecer_projeto_de_lei_no_315-2024_-.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1137/parecer_projeto_de_lei_no_316-2024_-.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1140/parecer_projeto_de_lei_no_317-2024_-.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1152/parecer_projeto_de_lei_no_319-2024_-.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1153/parecer_projeto_de_lei_no_320-2024_-.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1158/parecer_projeto_de_resolucao_no_023-2024_-.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1159/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1160/parecer_projeto_de_lei_no_308-2024_-.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1161/parecer_projeto_de_lei_no_310-2024_-.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1171/parecer_projeto_de_lei_no_293-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1196/parecer_projeto_de_lei_no_321-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1197/parecer_projeto_de_lei_no_322-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1198/parecer_projeto_de_lei_no_323-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1199/parecer_projeto_de_lei_no_324-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1200/parecer_projeto_de_lei_no_325-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1201/parecer_projeto_de_lei_no_326-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_projeto_de_lei_no_327-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_projeto_de_lei_no_328-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_projeto_de_lei_no_329-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1206/parecer_projeto_de_lei_no_330-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1207/parecer_projeto_de_lei_no_331-2024_-.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1208/parecer_projeto_de_lei_no_332-2024_-.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1210/parecer_projeto_de_complementar_lei_no008-2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/974/autografo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/975/autografo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/976/autografo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/977/autografo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/978/autografo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/979/autografo_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/980/autografo_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/981/autografo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/982/autografo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/983/autografo_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/984/autografo_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/985/autografo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/986/autografo_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/987/autografo_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/988/autografo_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/989/autografo_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/990/autografo_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/991/autografo_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/992/autografo_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/993/autografo_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/994/autografo_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/995/autografo_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/996/autografo_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/997/autografo_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/998/autografo_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/999/autografo_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1000/autografo_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1001/autografo_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1002/autografo_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1003/autografo_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1004/autografo_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1005/autografo_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1006/autografo_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1007/autografo_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1008/autografo_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1009/autografo_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1010/autografo_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1011/autografo_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1012/autografo_no_039-2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1013/autografo_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1014/autografo_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1015/autografo_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1016/autografo_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1017/autografo_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1018/autografo_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1019/autografo_no_046-2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1020/autografo_no_047-2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1021/autografo_no_048-2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1022/autografo_no_049-2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1023/autografo_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1024/autografo_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1025/autografo_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1026/autografo_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1027/autografo_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1029/autografo_no_056-2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1031/autografo_no_058-2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1032/autografo_no_059-2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1044/autografo_no_060-2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1045/autografo_no_061-2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1046/autografo_no_062-2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1047/autografo_no_063-2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1048/autografo_no_064-2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1049/autografo_no_065-2024.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1050/autografo_no_066-2024.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1051/autografo_no_067-2024.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1052/autografo_no_068-2024.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1053/autografo_no_069-2024.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1066/autografo_no_070-2024.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1068/autografo_no_071-2024.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1069/autografo_no_072-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1070/autografo_no_073-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1071/autografo_no_074-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1072/autografo_no_075-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1073/autografo_no_076-2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1074/autografo_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1075/autografo_no_077-2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1111/autografo_no079-2024_-.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1076/autografo_no_080-2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1077/autografo_no_081-2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1078/autografo_no_082-2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1079/autografo_no083-2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1080/autografo_no084-2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1112/autografo_no085-2024_-.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1113/autografo_no086-2024_-.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1081/autografo_no087-2024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1082/autografo_no088-2024.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1083/autografo_no089-2024.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1084/autografo_no090-2024_-_com_errata.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1085/autografo_no091-2024.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1086/autografo_no092-2024.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1087/autografo_no093-2024.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1088/autografo_no094-2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1089/autografo_no095-2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1090/autografo_no096-2024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1091/autografo_no097-2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1092/autografo_no098-2024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1093/autografo_no099-2024.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1094/autografo_no100-2024.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1095/autografo_no101-2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1096/autografo_no102-2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1097/autografo_no103-2024.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1098/autografo_no104-2024.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1099/autografo_no105-2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1100/autografo_no106-2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1101/autografo_no107-2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1102/autografo_no108-2024.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1103/autografo_no109-2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1104/autografo_no110-2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1105/autografo_no111-2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1106/autografo_no112-2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1107/autografo_no113-2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1108/autografo_no114-2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1109/autografo_no115-2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1110/autografo_no116-2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1127/autografo_no117-2024_-.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1128/autografo_no118-2024_-.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1130/autografo_no120-2024_-.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1131/autografo_no121-2024_-.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1132/autografo_no122-2024_-.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1133/autografo_no123-2024_-.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1134/autografo_no124-2024_-.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1135/autografo_no125-2024_-.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1147/autografo_no126-2024_-.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1148/autografo_no127-2024_-.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1149/autografo_no128-2024_-.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1150/autografo_no129-2024_-.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_decreto__legislativo_001-2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1156/projeto_decreto__legislativo_002-2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_lei_complementar_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_complementar_no_007-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1157/parecer_projeto_de_lei_complementar_no_006-2024_-.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1182/projeto_de_lei_complementar_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_projeto_de_complementar_lei_no008-2024_-.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_resolucao_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_resolucao_no_019-2024_-.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/853/projeto_de_resolucao_no_020-2024_-_.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/896/projeto_de_resolucao_no_021-2024_-.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/897/projeto_de_resolucao_no_022-2024_-.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1141/projeto_de_resolucao_no_023-2024_-.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1154/projeto_de_emenda_a_lom_003-2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/811/emenda_aditiva__0001_-.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/878/emenda_modificativa_001-2024_-_projeto_de_lei_no228-2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/879/emenda_modificativa_002-2024_-_projeto_de_lei_no228-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/951/emenda_modificativa_003-2024_-_projeto_de_lei_no284-2024_-.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/958/emenda_modificativa_001-2024_-_projeto_de_lei_omplementar_no_007-2024_-.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1204/emenda_modificativa_001-2024_-_projeto_de_lei_no327-2024_-.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/521/projeto_de_lei_no_190-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_no_191-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_232-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_no_233-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_234-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_235-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_no_236-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/711/projeto_de_lei_no_237-2024_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1064/projeto_de_lei_no_305-2024_-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1116/projeto_de_lei_no_311-2024_-_substitutivo_-.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1117/projeto_de_lei_no_311-2024_-_substitutivo_02_-.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1145/mensagem_de_veto_projeto_308-2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1146/mensagem_de_veto_projeto_310-2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1172/emenda_impositiva_-_01-_adriano_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1173/emenda_impositiva_-_02_-_daniel_felix_da_silva.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1174/emenda_impositiva_-_03-gerson_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1175/emenda_impositiva_-_04_-_joao_orlando_bernardino_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1176/emenda_impositiva_-_06_-lucas_luiz_de_cristo_teixeira.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1177/emenda_impositiva_-_07_-_moises_de_paulo_da_costa.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1178/emenda_impositiva_-_08-_marcelo_barros.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1179/emenda_impositiva_-_09-_nayara_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1180/emenda_impositiva_-_10_-_renato_leitao.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1181/emenda_impositiva_-_11-_valdomiro_jacintho_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1187/emenda_impositiva_-_05_-_joao_pinto_junior_leite_ramalho_-_.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/696/relatorio.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/804/relatorio_cpi_telhas.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1162/relatorio_da_comissao_para_apuracao_acidente_.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/828/termo_de_posse_no_015-2024_valdomiro_j.o..pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/850/parecer_projeto_de_lei_no_259-2024_emenda_substitutivo_-.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/960/projeto_de_lei_complementar_substitutivo_01_no_007-2024_-.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/961/projeto_de_lei_complementar_substitutivo_02_no_007-2024_-.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1188/mdb.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1189/pdt.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1190/pl.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1191/pp.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1192/prtb.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1193/psd.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1194/uniao.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1195/republicanos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2024/1211/correcao_da_votacao_do_projeto_de_lei_complementar_006-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H694"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="237.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="239.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>