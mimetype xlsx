--- v0 (2026-02-08)
+++ v1 (2026-05-25)
@@ -54,4608 +54,4608 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de trânsito a retirada de algumas lombadas na_x000D_
 avenida Porto Velho setor 08</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Ao Prefeitura Municipal de Buritis em caráter de urgência seja feito o cascalhamento da rua Tropical e reparos na ponte que se encontra na_x000D_
 mesma.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_003-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Ao Prefeitura Municipal de Buritis em caráter de urgência seja feito o cascalhamento no setor caipirão.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Junior do Idaron</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado CASCALHAMENTO de um ponto crítico localizado próximo a cabeceira da ponte localizada à Linha 02-A, próximo a casa do Sr_x000D_
 Acrísio Paraíba.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja realizado em caráter de urgência, manutenção da iluminação pública em lâmpadas e postes, de todas as Ruas localizadas no Setor 7.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_006-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Que seja feito 02 (duas) lombadas, redutor de velocidade, na Rua Nova Brasilândia, Setor 02, sendo uma delas na lateral da Escola Mundo Feliz.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/</t>
+    <t>http://sapl.buritis.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Indica: Mudança de sentido viário (mão dupla), Rua Theobrorna, Setor 02.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcelo Barros</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_no_008-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um "Multirão de Limpeza", em conjunto com a Secretaria Municipal de Saúde, visando reduzir os índices de LIRAa (Levantamento do Índice Rápido de Aedes Aegypti), para a prevenção dos casos de</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_no_009-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Que seja substituída ponte em madeira por Tubos ou realizado manutenção de imediato em ponte de madeira, principalmente na sua estrutura de sustentação, localizada na Linha C-22, próxima a Comunidade Santo</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Que seja construído piso cimentado ou um paliativo de imediato, através de preenchimento com areia nos espaços em volta do parquinho infantil, localizado na Praça Jonas Ferreti</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Que seja recolhido o lixo e entulho descartados nas imediações da ponte que liga o Setor 07 ao Setor 08</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_no_012-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>INDICA: Que seja realizado LIMPEZA, através de roçagem e/ou algum outro método do mato em Terreno Baldio, localizado à Rua  Pará, Setor 09, ao lado do lavador.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>INDICA: que seja construída "cerca" na lateral esquerda e em enfrente ao parquinho infantil, localizado na praça Jonas Ferreti, margeado a calçada da Rua do Sorvetinho, bem como da Avenida Porto Velho.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_no_014-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>INDICA: Que seja realizado CASCALHAMENTO de pontos críticos nas Ruas Tropical, que dá acesso do Setor 08 para o Setor 07 e Rua Chupinguaia, que passa em frente ao postinho de saúde, Setor 04.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Lucas da 50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_no_015-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Indica: que seja realizada a recuperação de um bueiro na linha saracura.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_016-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Que sejam feitos reparos na pavimentação asfáltica e sarjetas na Rua Padre Fiovo Camaione, setor 08, defronte à EMEIEF Pedro Eugênio Marcílio.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_017-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Indica: Que sejam seguidos os critérios e padrões de instalação de lombadas ou "quebra-molas", estabelecidos pela Resolução 600/16 do Conselho Nacional de Trânsito (Contran).</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_no_018-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Indica: que seja realizado o serviço de tapa buracos na Rua São Gabriel, Setor 06.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_no_019-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Que as ruas do Setor 9A (Caipirão) sejam incluídas no cronograma de ações da SEMOSP para patrolamento/ limpeza e encascalhamento</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_no_020-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam reparados os seguintes pontos críticos, no momento intrafegáveis: I - Rua Espirito Santo e Roraima, no Setor 8; II - Rua Alagoas, no bueiro entre a Avenida Monte Negro e Rua Forte Príncipe da Beira Setor 05.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/77/indicacao_no_021-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/77/indicacao_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Que seja fechado um segundo retorno localizado na Avenida Porto Velho, sentido Setor 08, quase em frente ao Comercia Avenida</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao_no_022-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao_no_022-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado recuperação, com cascalhamento de pontos críticos localizados na Rua Roraima, Setor 08</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_no_023-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_no_023-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um abrigo para os estudantes no ponto de ônibus em frente à Chácara da ACIB.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_no_024-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_no_024-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam instaladas luminárias nos postes da Rua Dom Luís Orione, no setor 07.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_no_026-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_no_026-2023.pdf</t>
   </si>
   <si>
     <t>Que seja colocado tubo ou manilhas em um ponto crítico, bem como realizar o cascalhamento de toda extensão da Rua de ligação entre o setor Alfavile e Setor 06.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_no_026-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_no_026-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção em bueiro entupido ou substituído por tubo, localizado em ponto crítico na Linha C-22, entre a comunidade Santo Antônio e_x000D_
 Guadalupe.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_no_027-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_no_027-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado manutenção em cabeceira/barranco de ponte, localizada no final da Linha 03, Marco Vinte.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Gerson Barbudo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_no_028-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_no_028-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e manutenção de estradas da Linha União.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_no_029-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_no_029-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e manutenção de estradas da zona rural.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_no_030-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_no_030-2023.pdf</t>
   </si>
   <si>
     <t>Que Sejam Efetuadas Trocas de lâmpadas nas luminárias dos postes da Rua Rio Alto, entre a Avenida Paraná e Rua Rio Branco, no Setor 02.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_no_031-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_no_031-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam efetuadas trocas de lâmpadas nas luminárias dos postes da Avenida Porto Velho, entre as ruas Padre Fiovo Camaione e Castelo Branco,_x000D_
 no Setor 08.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_no_032-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_no_032-2023.pdf</t>
   </si>
   <si>
     <t>Limpeza, patrolamento e encascalhamento da rua Rio Branco, á partir da Avenida Monte Negro, no Setor 02.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/indicacao_no_033-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/indicacao_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de placas de trânsito assinalando o limite de velocidade e a existência da faixa de pedestres entre a praça dos_x000D_
 caminhoneiros e o Canal de Cidadania, na Rua Heleno de Andrade.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Nayara de Oliveira Silva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_no_034-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e manutenção de estradas da Linha Santa Helena</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/indicacao_no_035-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/indicacao_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e manutenção de estradas do PA Rio Alto</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_no_036-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Ponte no travessão 06 do Marco 20.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_no_037-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e rebaixamento de morro.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/indicacao_no_038-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/indicacao_no_038-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado "tapa-buraco" em caráter de URGENCIA nas Ruas Janair de Paula e Belém, sentido Apae e Pé de galinha, Setor 07.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_no_039-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_no_039-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição da tampa de bueiro para captação de águas pluviais na Rua Taguatinga, Setor 03, entre as ruas Primo Amaral e Ceres.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Adriano Almeida</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_no_040-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_no_040-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de reparos na calçada sobre a galeria situada na Avenida Porto Velho, entre os Setores 01 e 08</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_no_041-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_no_041-2023.pdf</t>
   </si>
   <si>
     <t>A instalação de manilhas em trecho localizado no travessão da linha C40tinha para a linha C44 próximo a moradia do senhor Binel.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_no_042-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_no_042-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado CASCALHAMENTO de parte do trecho na Linha travessão da C-22, sentido Guadalupe, com início após sair da linha doisinha_x000D_
 esquerda até entrada do travessão que liga o marco satélite.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_no_043-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_no_043-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado "tapa-buraco" em caráter de URGENCIA de um grande buraco, localizado na esquina da rotatória do Guaíra, esquina com a casa do milho, na Av. Porto Velho com Av. Monte Negro.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no_044-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Que seja implementado novamente nas Escolas Municipais o Programa Educacional de Resistência às Drogas e à Violência, PROERD.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no_045-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no_045-2023.pdf</t>
   </si>
   <si>
     <t>Que o repasse anual feito pela Prefeitura Municipal para a Policia Militar Mirim, seja reajustado de R$60. 000,00 para R$80. 000, 00.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_no_046-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de patrolamento e cascalhamento da Rua Guaporé, setor 07.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/indicacao_no_047-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/indicacao_no_047-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado "tapa-buraco" em caráter de URGÊNCIA de uma grande valeta próxima ao meio fio, localizada na Av. Ayrton Senna, em frente a refrigeração São Paulo.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/indicacao_no_048-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/indicacao_no_048-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de "tapa buracos" da Rua Chupinguaia, Setor 04.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_no_049-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_no_049-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO e CASCALHAMENTO nas seguintes Ruas: Rua das Oliveiras, primeiro trecho, saindo da Rua Paralela a Rondobras,_x000D_
 Setor 01; bem como da Travessa da Prata, Setor 01.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_050-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_050-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO e CASCALHAMENTO na Linha Setor Fazendinha Ponte Seca, iniciando no trecho que sai da Linha União subindo_x000D_
 posteriormente a fazenda pertencente ao Maycon Maifrede.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_051-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_051-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a repintura da faixa de pedestres em frente à Escola Pedro Eugênio, no Setor 08.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/indicacao_no_052-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/indicacao_no_052-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de recuperação da Rua Olavo Pires e Rua Rio Branco, Setor 02.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Moisés de Paula</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_no_053-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_no_053-2023.pdf</t>
   </si>
   <si>
     <t>Manutenção da rede de iluminação pública do setor 1A.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_054-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_054-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO na Linha 03, Pé de galinha, até a esquina próximo João da Ana.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_055-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_055-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO do carreador de acesso a propriedade rural do Sr Elio cabeça branca, entrando a esquerda última entrada antes de chegar no chapéu de Palha, linha do lixão, bem como do carreador da Sra Eliene, entrando a esquerda na propriedade divisa com o Sr João Faustino, sentido distrito de Rio Branco.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_056-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_056-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado LIMPEZA da vegetação nas duas margens do Igarapé, Canal da Cidadania, no trecho que ainda não está construído, lado direito da_x000D_
 Avenida Porto Velho, subindo sentido Avenida Rondônia.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_057-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_057-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado reparos nos bancos atuais e construídos mais bancos nas margens da Praça Municipal Jonas Ferreti.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_058-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_058-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o mais rápido possível à Câmara de Vereadores, Projeto de Lei para pagamento do Piso Nacional da Enfermagem, aos profissionais do município de Buritis.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_059-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_059-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento - Estrada da Faveira (Setor 07 Chacareiro).</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Daniel Felix</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_060-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_060-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a recuperação da primeira ponte na entrada da Linha do Vice na divisa do Município de Buritis com Município de Porto Velho, aproximadamente a 01 Km da  Linha 01.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_061-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_061-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de um quebra molas na Rua Belém (fim da rua) Setor 07.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_062-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_062-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e encascalhamento do ramal Jatobá, Marco Zero, e instalação de manilhas em 3 (três) pontos críticos, e _x000D_
 construção de uma pequena ponte.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_063-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_063-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Patrolamento do Setor 01 A.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_064-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_064-2023.pdf</t>
   </si>
   <si>
     <t>Que construído um retorno na Rua Castro Alves, com a Avenida Porto Velho, especificamente na UNISP (Prédio novo).</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_065-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_065-2023.pdf</t>
   </si>
   <si>
     <t>Parolamento, encascalhamento e solução de problema de poça de lama próximo ao colégio municipal Paulo Freire e igreja Tenda do Milagres, setor 02.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_066-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_066-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado espaço adequado nas Escolas Pólo, Localizadas na zona rural, para que Monitores e Motoristas de ônibus escolar possam descansar durante o intervalo do trabalho.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Junior do Idaron, Nayara de Oliveira Silva</t>
   </si>
   <si>
     <t>Que seja realizado patrolamento e cascalhamento na Linha Ponte Seca/Fazendinha, sentido Maycon Maifrede.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_no_068-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_no_068-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento do travessão que liga a Linha do Rio Branco a Linha 28</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Que seja realizado a recuperação do Barracão da Garagem de ônibus, localizado no Setor 09</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Valdomiro Tiozinho do Apito</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_no_070-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_no_070-2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da existência de algum projeto referente a construção da rotatória na avenida Ayrton Senna com avenida Rondônia e se não existe ainda, solicito um projeto que seja feito com urgência este estudo para que seja viabilizado a construção de uma rotatória mediante a conclusão do estudo.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_no_071-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_no_071-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a recuperação do bueiro de manilhas na linha 44, próximo à residência da D. Cida, e patrolamento do trecho nas imediações _x000D_
 do referido bueiro.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_no_072-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_no_072-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o patrolamento e encascalhamento do morro à cerca de 5 Km de entrada da linha quarentinha.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_073-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_073-2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado contratação de Professor para desempenhar suas funções em Escola localizada no setor Minas Nova.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_074-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_074-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO e CASCALHAMENTO do setor atrás do Caipirão, saída para Ariquemes.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_075-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_075-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado construção do muro em alvenaria do Cemitério Municipal.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_076-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_076-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha c 34 e c 30</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_077-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_077-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha formosa</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_078-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_078-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha bandeirante</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_079-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_079-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha formigueiro</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_no_080-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_no_080-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha 42 e 46 e 44</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_no_081-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_no_081-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha 50</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_no_082-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_no_082-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha 54</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_083-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_083-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha 02 e 04 marco 20</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_084-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_084-2023.pdf</t>
   </si>
   <si>
     <t>Patrolamento de estrada da linha 03 marco 20</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_no_085-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_no_085-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a troca da lâmpada na luminária do poste localizado à frente da residência de número 1746, na Rua São Lucas, setor 06.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_086-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_086-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de um bueiro na linha 08 da C18, em frente à propriedade do Sr. Getúlio Cuiabano.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_no_087-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_no_087-2023.pdf</t>
   </si>
   <si>
     <t>Que que seja feito o serviço de patrolamento e cascalhamento linha 04 extensões do Rabo Tamanduá conhecido como Linha do Erotilde, que dá acesso a Linha 1 sentido Rio pardo.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_088-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_088-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO e CASCALHAMENTO em todas as Ruas em terra, no setor 07.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_no_089-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_no_089-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO e CASCALHAMENTO na Linha C-22, desde o seu inicio lá no Sr Aquiles até o final do outro lado no Sr Quinca do peixe.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_090-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_090-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado aos domingos, trabalhos de limpeza, através de varrição e lavagem com carros Pipa em toda extensão das Avenidas Ayrton Senna e Porto Velho.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_091-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_091-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Patrolamento Linha Santa Helena, Travessão do maribondo, travessão do Lorinho, Doizinha, travessão rabo do Tamanduá e Travessão Maraco Satélite.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_092-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_092-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção e recuperação da ponte do setor 8 da acesso ao setor 7 localizada na rua tropical rua que dá acesso a antiga fábrica de manilha e atual garagem da Secretaria da Agricultura.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_093-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_093-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado LIMPEZA com mâquinà PC, no leito e nas márgens do Rio São Domingos, trecho entre Av. Ayrton Senna até a saída pra Rio Pardo.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_no_094-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_no_094-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o serviço de patrolamento e cascalhamento linha 04 extensão do rabo tamanduá linha conhecido como linha do Erotilde linha que dá acesso a linha 1 sentido Rio pardo</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_no_095-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_no_095-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado INSTALAÇÃO de braços e Lâmpadas em três postes localizados na Rua em Frente ao prédio do INSS e creche municipal.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_096-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_096-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o patrolamento da Rua Janair de Paula e Rua Ministro Andreazza ambas localizadas no setor 06,nas proximidades do Mercado Irmaos Gonçalves</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_no_097-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_no_097-2023.pdf</t>
   </si>
   <si>
     <t>Que seja Contratado junto ao SENAI o curso de "Doces Finos "e disponibilizando a população interessada.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_098-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_098-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalaçao de equipamentos para exercicios fisicos (barra fixa para reflexao e paralela) na rua do canal.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_no_099-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_no_099-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalaçao de energia eletrico,completos ,com luminarias, na Rua das Oliveiras e Rua Jose de Alencar setor Dois .</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_100-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a pintura dos quebra molas das avenida Airton Senna, Porto velho e Rua Olavo Bilac</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Que seja contratado junto ao SENAI o curso de "Operador de Drone", e disponibilizado à população interessada.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>Instalação de uma Lombada Elevada (quebra-molas) na Rua Airton Senna na Altura do número 554, setor 09.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_103-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a recuperação de pontos críticos e importantes na Rua Jaru esquina com a Rua Vilhena, alguns pontos críticos na rua Vilhena, e ainda na rua Darci Ribeiro esquina com a Rua Jaru, conforme segue imagens em anexo., ambas as Ruas localizadas no Setor 04.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Que Seja feita a manutenção (troca de lâmpada) na luminária do poste em frente ao numero 641, na Rua Espirito Santo, Setor 08.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_105-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de placas de regulamentação "PARE" no cruzamento das Ruas Foz do Iguaçu e Senador Álvaro Maia, no Setor 03.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_106-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Que Seja realizado o serviço de limpeza no Córrego que fica entre as Ruas Ariquemes e Rua Manaus, setor 02.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_107-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_107-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de limpeza do Cana da Cidadania</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_108-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_108-2023.pdf</t>
   </si>
   <si>
     <t>Que realizado o serviço de restauração das Ruas pavimentadas do Setor 01</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_no_109-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_no_109-2023.pdf</t>
   </si>
   <si>
     <t>Que que seja feito o serviço de limpeza e retirada de entulhos em frente ao Colégio Tiradentes no Marco 20, como segue imagens em anexo.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_no_110-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o Patrolamento e Cascalhamento  no carreador  de acesso a agro-industria de polpa de frutas, localizada a Linha Uniao, Km 1,5 ;lado direito, propriedade do Sr Gilmar Zeferino.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_no_111-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o Patrolamento e Cascalhamento  da linha C18.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_no_112-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Que termine a restauração que foi iniciada na Rua Cerejeiras no Setor 01.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_no_113-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o encascalhamento da Linha Formosinha, no trecho que foi recentemente pratrolado.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Que que seja feita com urgência a tampa de um poço as margens da rua na creche do setor 07, como segue imagens em anexo.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_no_115-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a viabilidade técnica de instalação de lombada ou quebra-molas ,na Rua Cacaulândia, setor 02.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_no_116-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a limpeza do igarapé no trecho entre as Ruas Nova União, Rio Branco, Manaus e Avenida Paraná, setor 02.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_no_117-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a troca de um bueiro de madeira por tubo PEADou ármico, localizado na Linha Formosinha.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_no_118-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_no_118-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a manutençao da luminária localizada á Rua Juscelino kubitschek,em frente á residencia nº 1987,no Setor 08.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_no_119-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_no_119-2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado nas quatro entradas da cidade de Buritis, sendo RO 460, Acib, RIO Pardo e Linha União, um Ponto com Tambores ou outra forma _x000D_
 viável para coleta de lixo Inorgânico, oriundos de moradores na zona rural.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_no_120-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado profissionais da área, habilitados para função, que já atuam na secr. Mun. de Agricultura, para realizarem trabalhos para _x000D_
 OUTORGA de água, com utilização em irrigação, em pequenas propriedades rurais.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_no_121-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a viabilidade técnica de instalação de lombadas ou quebra-molas, na Rua 22 de Abril, Setor 09.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_no_122-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Que seja avaliada a viabilidade técnica de implantação de mão-dupla do trafego de veículos na Rua Helenite Ferrou-a de Souza, no trecho entre a _x000D_
 Travessa Cajá e Travessa do Chumbo.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_no_123-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam providenciados os reparos necessários para permitir a trafegabilidade de veículos na Rua São Conrado, Setor 06.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam canceladas as multas impostas pela Secretaria Municipal de Saúde relacionadas a pandemia do coronavírus/Covid-19.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_no_125-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo, para fechamento do retomo na Avenida Porto Velho em frente a Distribuidora de bebidas da Néia, próximo a panificadora Ki'delicia no setor 04, e aberto em outro ponto.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_126-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o serviço de bloqueteamento na Rua Rio Crespo, Setor 06</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_127-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado de imediato NIVELAMENTO" do solo em terra batida mesmo e posteriormente, realizado pavimentação em ruas entre túmulos no _x000D_
 cemitério municipal.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_128-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Que seja notificado o proprietário do terreno na Rua São Lucas em frente á Prefeitura, cuja fossa próxima á calçada, a mesma está se rompendo e prejudicando a calçada e oferecendo riscos aos pedestres e animais transeuntes na localidade.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_129-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção (troca de lâmpadas) nas duas primeiras luminárias situadas a Rua Manaus, Setor 02, no sentido da Rua Extrema de Rondônia para a Rua Theobroma</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_130-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de prancheamento da ponte na Rua Tropical setor 08, que liga os Setores 08 e 07.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_131-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado urgentemente do Governo do Estado de Rondônia, mais policiais civis para trabalhar no município de Buritis, bem como solicitar do governo federal, apoio da Força Nacional para atuar por um período no município de Buritis, tendo em vista nossa fronteira ser próxima da Bolívia.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_132-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_132-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado PATROLAMENTO nas Linhas Confusão, 05 e 07 no P. A. Buriti; nas Linhas 03, 16, 24 e ramal bahia na região do marco vinte.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_133-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_133-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção (troca de lâmpada) na iluminária localizada à Rua Alta Floresta, Setor 02, em frente à residência n° 1280.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_134-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado passagem de máquina QUEBRANDO os bicos de pedras, no trecho da Linha União, compreendido da saída da cidade de Buritis até _x000D_
 a escola Polo José Américo.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_135-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_135-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a poda do mato e a limpeza do cemitério para receber visitas da população para o dia de finados.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_136-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_136-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento na Linha aos fundos do presídio</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_137-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza da frente da EMEF - Escola Municipal de Ensino Fundamental Tiradentes. Na Linha 01 Marco 20.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_138-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_138-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada o recapeamento do asfalto na Ria Álvaro Maia, Setor 03, no trecho entre a Rua Primo Amaral e a Rua Foz do Iguaçu, neste município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_139-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_139-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração da rua Espigão do Oeste, Setor 02</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_140-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de aterro da Rua Amazonas Setor 09</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_141-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamentoe cascalhamento  na Linha Formigueiro</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_142-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providencias  em caráter  de  urgencia , na Rua Tropical proximo a ponte entre o Setor 7 e 8 para que a SEMMAS faça fiscalizaçao e solicitar a secretaria de obras para fazer a retirada dos lixos e a SEMMAS venha providenciar placas para representar que é proibido  o descarte de lixo no local.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_143-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências em caráter de urgente, com patrolamento (regularização de solo) na Rua Valdir Venâncio no Setor 08 (loteamento sol nascente) mais conhecido como loteamento passos.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_144-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal em conjunto com a Secretaria Municipal de obras, ouvido o plenário, executem as seguintes ações junto ao pátio da garagem dos ônibus da educação do município localizado no setor 09 na rua projetada 07 com a rua projetada 04. Roçadas;CapinasLimpeza geral dentro do pátio.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_145-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauraçao da Ponte na Linha Doizinha Travessão do Lorinho</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_146-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>"Ao  Excelentíssimo Senhor Prefeito Municipal em conjunto com a Secretaria Municipal de obras, ouvido o plenário, executem as seguintes ações junto a estrada do cemitério, Patrolamento, Abertura lateral para acostamento."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_147-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Que seja fornecida aprendizagem de Libras para os Servidores do SAMU.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_148-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o recapeamento do asfalto na valeta feita pela empresa Águas de Buritis , na Av. Rondonia em frente a Escola Chapeuzinho Vermelho, neste município.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_149-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Que seja retirada a Faixa Elevada em frente a Relojoaria Eska.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_150-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento e cascalhamento  no bairro Caipirão</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_151-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam reiteradas as indicações: N° 289/2021, do dia 20 de setembro de 2021; N° 040/2022, do dia 14 de março de 2022 e; N° 215/2022, do dia 31 de outubro de 2022.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_152-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito uma restauração o mais rápido possível, na Rua dos Carroceiros.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_153-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado patrolamento da estrada principal do Marco de Alumínio, com início no boteco até a divisa do município de Buritis, com aproximadamente 5 Km de extensão, bem como na Linha 01, com aproximadamente 5 Km de extensão.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Que seja Construída FAIXA ELEVADA na Av. Ayrton Senna, próximo a Real Agropecuária, lado direito da avenida, sentido ariquemes.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Que seja efetuada de imediato NOTIFICAÇÃO/MULTA ou outra medida semelhante a empresa terceirizada, conhecida como empresa do Serginho, que_x000D_
 vem realizando bloqueteamento em várias ruas da cidade de Buritis.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito patrolamento da Linha do cemitério.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza do Rio São Domingos na extensão do Setor 02, neste município.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>A reiteração da Indicação nº 210, do dia quatorze de junho de 2021, feita por este gabinete onde indica a implantação do Monitoramento e Rastreamento para a frota de veículos públicos do município.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor _x000D_
 competente que verifique a possibilidade de fazer a pintura das faixas de _x000D_
 pedestres nos seguintes endereços:</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza da pista de caminhada no Bairro Alphaville. com a poda das árvores e roçar o mato e a grama.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_161-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação da ponte da linha 05 Marco 40.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação do bueiro no travessão da linha 4 para 5 do Marco 40.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_163-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o prancheamento da ponte do rio 2 mono na linha 08 PA São Domingo.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de limpeza de boca de lobo na Avenida Ayrton Senna</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de restauração das pontes na Linha Formosa.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_166-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_166-2023.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado na Rua Belém, no Setor 07, entre a Rua Vereador Jasmo e Rua Paulo Freire, os seguintes trabalhos:_x000D_
  I. Fazer a raspagem no asfalto da terra trazida pela enxurrada e_x000D_
 II. Colocar proteção na entrada da boca de lobo.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_167-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>Que seja substituída MANILHA quebrada em bueiro, localizado no travessão da queijeira, na baixada do morro, Linha C-18, próximo morador Luizão.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_168-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_168-2023.pdf</t>
   </si>
   <si>
     <t>Que seja construída faixa elevada, na Av. Porto Velho, nos dois lados da Avenida, em frente a lanchonete Varanda.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_169-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração e limpeza</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Elizeu Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_170-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_170-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis, em caráter de urgência, seja feito a manutenção ou melhoria da Rua Palmas setor 04.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_171-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_171-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a manutenção ou troca das lâmpadas queimadas na Avenida Rondônia.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_172-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_172-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a retirada de galhos de árvores na Rua Janair de Paula Neto setor 06.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_173-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_173-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a manutenção da Rua Rosivaldo Teotônio Cardoso setor 07.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Junior do Idaron, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_174-2023_-.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_174-2023_-.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentado através de Lei Municipal a implantação do Piso Salarial Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_175-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_175-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam tornadas providências cabíveis com urgência na questão da iluminação pública nos seguintes endereços: _x000D_
 I. No Setor 05, a Rua: Cobrado D' Oeste, (três lâmpadas na primeira quadra) e. _x000D_
 II. No Setor 08, a Rua: 15 de Novembro e Rua: Zumbi dos Palmares.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_176-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_176-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado levantamento em pelo menos meio metro de altura, através de aterramento da Rua General Osório, Setor 08.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_177-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_177-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de Desvio ou Drenagem na Rua Teotônio Cardoso N*1338 Setor 07</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_178-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_178-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de Implantação de luz nos postes da Rua Padre Chiquinho setor 06.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_179-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_179-2023.pdf</t>
   </si>
   <si>
     <t>"Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a troca das lâmpadas queimada na Rua Ulisses de Guimarães no setor 07."</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_180-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_180-2023.pdf</t>
   </si>
   <si>
     <t>"Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a recuperação do trecho próximo AMAB na Rua Rosivaldo Teotônio Cardoso setor 07."</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_181-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_181-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a recuperação da Rua Tropical que liga o setor 07 com o setor 08.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_182-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_182-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito substituição de bueiro por manilha na Linha Saracura próximo ao senhor Miguel.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_183-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_183-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação do bueiro, o patrolamento e o cascalhamento no seguinte endereço: Estrada Rabo do Tamanduá, Linha Seringal São Pedro, Travessão, neste município.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_184-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_184-2023.pdf</t>
   </si>
   <si>
     <t>Que sejam tomadas providências cabíveis com urgência na questão da iluminação pública nos seguintes endereços:_x000D_
 1. No Setor 06, nas Ruas: São Conrado em frente a casa no 1699 e na São Marcos_x000D_
 em frente a casa n° 1674,_x000D_
 II. No Setor 07, a Rua: Janair de Pauta Neto, em frente ao Condomínio Por do sol_x000D_
 e o Comercial Dávila e,_x000D_
 III. No Setor 08, a Rua: Guanabara em frente a casa n° 05</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_185-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_185-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito, o patrolamento e o cascalhamento no final da Rua São Marcos, no Setor 06, neste município.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_186-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_186-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação da Rua lata do Setor 07</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_187-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_187-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado "tapa-buraco" em buracos e valetas, em caráter de URGÊNCIA com massa asfáltica e/ou blocos sextavados na Rua Espigão D'Oeste,_x000D_
 Setor 02.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_188-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_188-2023.pdf</t>
   </si>
   <si>
     <t>Indico que seja feito o Serviço de patrolamento e Cascalhamento no Travessão da linha 03, LT168/GLEBA 03- ZONA RURAL BURITIS/RO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no_189-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no_189-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento nas 3 (três) ruas atrás da secretaria de obras.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_no_190-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_no_190-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a recuperação da Rua Pernambuco 08.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_191-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_191-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação das ruas Vilhena e Primavera do setor 04.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_192-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_192-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito cascalhamento nos morros da Linha do Pequi PA Jatobá</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_193-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_193-2023.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal de Buritis em caráter de urgência seja feito a recuperação da boca de lobo na Av. Aírton Senna</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_194-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_194-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração na rua Padre Anchieta setor 07</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_195-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_195-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita a roça do mato e da grama nos dois terrenos da Policia Militar Mirim de Buritis - PMMB localizada na Rua Cobre, Setor 06, (terreno_x000D_
 sem muro na esquina com a Rua Ji-Paraná e terreno murado com o prédio)</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_196-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_196-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito a implantação de placas de sinalização conforme a Lei Municipal N° 1633/2021, no seguinte endereço: Linha União, ponte do rio Branco, neste município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_197-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_197-2023.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que interrompa o tráfego de veículos aos finais de semana e feriados, na Rua Heleno de Andrade, entre a Avenida Ayrton Senna e a Rua Cacaulândia.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_198-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_198-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção (troca de lâmpada) na luminária localizada a Av. Airton Senna, próximo aos estabelecimentos do Setor 03;_x000D_
 I. Clínica Santa Tereza,_x000D_
 II. Vitrolux e,_x000D_
 III. Atacarejo.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_199-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_199-2023.pdf</t>
   </si>
   <si>
     <t>Que seja vista a possibilidade de instalar semáforos na rotatória da Avenida Monte Negro com a Avenida Porto Velho, nesse município.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_200-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_200-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito, o aterramento e o cascalhamento nos pontos critico, na Rua Campo Verde, no setor chacareiro, no trecho entre a Rombel e a chácara Primaveras, neste município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_201-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_201-2023.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a calçada da Escola Municipal Pedro Eugênio, no Setor 08.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_202-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_202-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração na rua São Marcos setor 06</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_203-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_203-2023.pdf</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_204-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_204-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja tomada as devidas providencias do mal de carro publico</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_205-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_205-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de recuperação da rua Rio Branco no setor 02</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_206-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_206-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação dos pontos críticos da Linha 03 Marco 20</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_207-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_207-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação da ponte e dos morros da linha 05 Pedra do Abismo</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_208-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_208-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito recuperação no final da Avenida Monte Negro setor 02 subindo em direção ao supermercado guaira.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_209-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_209-2023.pdf</t>
   </si>
   <si>
     <t>Que seja trocado a lâmpada no loteamento Sol nascente setor 08 rua B9</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_210-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_210-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e o cascalhamento no seguinte endereço Rua Niterói, no Setor 06, neste município.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_211-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_211-2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o seguinte trabalho em um trecho da Linha 28, antiga Linha 03, km 03, P.A Buritis,_x000D_
 _x000D_
 1 - Aterrar, fazer a salda da água e cascalhar.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_212-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_212-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado serviço de restauração na Rua Barretos setor 03 em frente à Escola Buritis.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_001-2023.pdf</t>
   </si>
   <si>
     <t>AUTOR: VEREADOR DANIEL FELIX DA SILVA_x000D_
 PARA: SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS (SEMOSP).</t>
   </si>
   <si>
     <t>João Orlando Filho do Teco</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_002-2023.pdf</t>
   </si>
   <si>
     <t>PARA: AGERB_x000D_
 Requerendo: Atendimento ao público no horário comercial das 07:30 às 18h</t>
   </si>
   <si>
     <t>REQUERENDO: Solenidade de Homenagem aos Profissionais que atuaram com Excelência nos serviços prestados a população de Buritis - RO</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_004-2023.pdf</t>
   </si>
   <si>
     <t>AUTOR: Mesa Diretora_x000D_
 PARA: Vereadores_x000D_
 REQUERENDO: Que seja adiada a 4 a (quarta) Sessão Ordinária, para o dia 24 de fevereiro de 2023 (sexta-feira), às 15 horas.</t>
   </si>
   <si>
     <t>Requerendo: Informações acerca dos serviços odontológicos prestados à população.</t>
   </si>
   <si>
     <t>Que seja antecipada a 6ª Sessão Ordinária, para o dia 03 de março de 2023, às 15 horas</t>
   </si>
   <si>
     <t>Que seja desconsiderado o requerimento Nº 006/2023 e que seja antecipada a 7ª Sessão Ordinária, para o dia 02 de março de 2023, às 15 horas</t>
   </si>
   <si>
     <t>Reiterando o Requerimento Nº 001/2023</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no_009-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Solenidade de Homenagem as mulheres que contribuíram e contribuem para o desenvolvimento de Buritis - RO</t>
   </si>
   <si>
     <t>Que seja antecipada a 8ª Sessão Ordinária, para o dia 17 de março de 2023, às 15 horas.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_011-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Cópia do Contrato de locação, referente a Licença Nº 012/2023, Processo Nº 2371/2022</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_012-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Participação de uma reunião que se realizará no 27 de março de 2023, às 14 horas, na Câmara Municipal de Buritis, para seguinte Pauta: Informações acerca dos serviços realizados pelo Setor de Serviços Urbanos e Obras de Infraestrutura e Limpeza Pública.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_013-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Cópia do Financiamento de R$ 10.864.012,78, Lei Nº 1286/2018</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_014-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 13ª (décima terceira) Sessão Ordinária, para o dia 18 de abril de 2023 (terça-feira), às 15 horas.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_015-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Cópia do Processo Administrativo Disciplinar - PAD, em desfavor do servidor Felipe Moraes Martins.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no_016-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos serviços prestados junto a Concessionária Águas de Buritis.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_017-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da Lei Municipal Nº 1573/2021</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_018-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, um relatório fotográfico e uma lista com todos os veículos leves, pesados e maquinas que são_x000D_
 cautelados a está administração Municipal, onde conste qual está em funcionamento e os que não estão em funcionamento.</t>
   </si>
   <si>
     <t>Ronaldi Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_019-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Participação de uma reunião que se realizará no 05 de junho de 2023, às 14 horas, na Câmara Municipal de Buritis, para seguinte Pauta: Informações_x000D_
 acerca dos serviços realizados pelo Setor.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_020-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Câmara Municipal copias das imagens geradas através da câmeras do sistema de segurança da secretaria e o da empresa _x000D_
 inviolável do período de 01 de janeiro de 2023 a 31 de maio de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_021-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_021-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 20 (vigésima) Sessão Ordinária, para o dia 06 de junho de 2023 (terça-feira), às 19 horas.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_022-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_022-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 23ª (Vigésima Terceira) Sessão Ordinária para o dia 28 de Junho de 2023 (Quarta-Feira), às 15 horas.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_no_023-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_no_023-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da lei Municipal Nº 1616/2021 que "Autoriza o Poder Executivo a contratar operação de crédito com a Instituição _x000D_
 Financeira Caixa Econômica Federal, no âmbito do Programa FINISA, de Financiamento a Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a despesa de capital, e dá outras providências".</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Daniel Felix, João Orlando Filho do Teco</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_024-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_024-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, cópias dos cardápios de todas as escolas municipais referente ao ano escolar 2023.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_no_025-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_no_025-2023.pdf</t>
   </si>
   <si>
     <t>Relação de Diárias do Secretários Municipais</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_no_026-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_no_026-2023.pdf</t>
   </si>
   <si>
     <t>Relatório de abastecimento do veículo Hilux/óleo Diesel S10 - Placa RSV7B39, bem como o relatório de tráfego (Relatório de Bordo), referente ao período dos últimos 12 meses.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_027-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_027-2023.pdf</t>
   </si>
   <si>
     <t>Informações se o Município de Buritis conta com alguma Empresa  que recebeu ou recebe  alguma isenção de impostos ou incentivo fiscal no Exercício desde o ano de 2017.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_028-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_028-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis , a relação nominal e endereço dos primeiros 20 produtores rurais que fizeram o agendamento nesta Secretaria com solicitação de serviços  de maquinas, por cada tipo de serviço solicitado , que estão no aguardo sequencial  para receberem os respectivos serviços. Ressalto que esta solicitação sequencial será do dia que for dado o recebimento neste requerimento, sendo o próximo requerente a ser atendido, o primeiro e seguido dos 19 próximos de cada serviço solicitado.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_no_029-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_no_029-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca da aquisição e destinação dos Veículos, Maquinário e Implementos adquiridos através da SEMAGRI, exceto os destinados a _x000D_
 Chamamento Público.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_no_030-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_no_030-2023.pdf</t>
   </si>
   <si>
     <t>Cópia dos Termos de Doação dos imóveis doados a essa municipalidade para a construção e funcionamento das escolares multisseriadas, conforme lista de endereços descrita no Projeto de Lei Nº 114/2023, Mensagem de Lei N° 438/2023.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_no_031-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_no_031-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, um relatório,  e cópias das notificações e autos de infrações realizados aos bares e lanchonetes _x000D_
 relacionados a música ao vivo.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/335/requerimento_no_032-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/335/requerimento_no_032-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a está Câmara Municipal, informações se houve alguma obra embargada devido a algum ato formal de Vereador, bem como as _x000D_
 cópias dos documentos que comprovem essa ação</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/342/requerimento_no_033-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/342/requerimento_no_033-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca das Visitas Domiciliares realizadas e a serem realizadas para referente ao Cadastro Único</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/375/requerimento_no_034-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/375/requerimento_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Informaçoes referentes ao Convenio 177/2021/PJ/DER-RO</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/376/requerimento_no_035-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/376/requerimento_no_035-2023.pdf</t>
   </si>
   <si>
     <t>Cópias dos Termos de parceria realizado referente as maquinas eo boletim diario dos dias em que houve a utilizaçao das maquinas da Secretaria de Obras pela Secretaria Municipal de agricultura juntamente com as copias dos boletos que justificam tal serviçoe se nao houve emissao de boleto a justificativa da nao emissao.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/377/requerimento_no_036-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/377/requerimento_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Cópias dos Termos de parceria realizado referente as maquinas e o boletim diario dos dias em que houve a utilizaçao das maquinas da Secretaria Municipal de agricultura pela   Secretaria Municipal de Obras.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_037-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Cópias dos Controles das  Maquinas e boletim diario dos meses de Janeiro á 10 de Outubro de 2023, juntamente com as cópias dos boletos que justificam tal serviços.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Adriano Almeida, Daniel Felix, Gerson Barbudo, João Orlando Filho do Teco, Junior do Idaron, Lucas da 50, Marcelo Barros, Moisés de Paula, Nayara de Oliveira Silva, Renato Leitão, Valdomiro Tiozinho do Apito</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_no_038-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_no_038-2023.pdf</t>
   </si>
   <si>
     <t>Que seja instaurada uma Comissão Parlamentar de Inquérito-CPI,para averiguar possiveis irregularidades, afastamento imediato de secretários e servidores.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>Adriano Almeida, Gerson Barbudo, Nayara de Oliveira Silva, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_no_039-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_no_039-2023.pdf</t>
   </si>
   <si>
     <t>Relatório do Convênio FITHA do ano de 2021 a 2023</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/398/requerimento_no_040-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/398/requerimento_no_040-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Projeto de Lei 155/2023</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_no_041-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_no_041-2023.pdf</t>
   </si>
   <si>
     <t>Informações se existem servidores de provimento efetivo, contratação imediata (Teste Seletivo) e de Cargos Comissionados em desvio de função</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_no_042-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_no_042-2023.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTE ÀS TELHAS DEPOSITADAS NA GARAGEM DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_no_043-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_no_043-2023.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DOS SERVIDORES CADASTRADOS NO CNES</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_044-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 41ª (quadragésima primeira) Sessão Ordinária,_x000D_
 para o dia 09 de novembro de 2023 (sexta-feira), às 15 horas.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_045-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_045-2023.pdf</t>
   </si>
   <si>
     <t>Justificativa dos motivos da paralização e atraso dos serviços referente ao Convenio n° 061/2022/PGE/DER-RO.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_046-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_046-2023.pdf</t>
   </si>
   <si>
     <t>Informações referente ao Contrato n° 028/PMB/2019</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_047-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_047-2023.pdf</t>
   </si>
   <si>
     <t>Que seja instaurada uma Comissão Parlamentar de Inquérito - CPI, para averiguar possíveis irregularidades, no que se refere a aquisição de materiais de_x000D_
 consumo (telhas)</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_048-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_048-2023.pdf</t>
   </si>
   <si>
     <t>Informações referente ao Oficio n° 62/SEMAST-ADM/2023.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_049-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_049-2023.pdf</t>
   </si>
   <si>
     <t>Que seja antecipada a 44ª (quadragésima quarta) Sessão Ordinária, para o dia 01 de dezembro de 2023 (sexta-feira), às 15 horas.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_050-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_050-2023.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Repasse Federal referente ao Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de Enfermagem.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_051-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_051-2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a esta Casa de Leis: 1- Lista nominal de produtores rurais com agendamento nesta secretaria, por tipo de serviço, iniciando_x000D_
 com o primeiro mais antigo agendado até o último mais recente agendado, discriminando nome completo, c.pf. e endereço da propriedade rural; 2- Informar no momento de realizar esta resposta, qual seria o(s) produtor(s) que estariam sendo atendidos naquele momento, por tipo de serviço também.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_052-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_052-2023.pdf</t>
   </si>
   <si>
     <t>Informações referentes as notificações e multas a empresa águas de Buritis.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_053-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_053-2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizada SOLENIDADE nesta casa de leis para homenagear os CEM anos da Igreja Evangélica Assembleia de Deus em Rondônia, podendo ser_x000D_
 realizada no dia 20 de dezembro de 2023, com inicio às 17 horas no plenário desta Câmara, no seguinte formato: abertura pelo presidente da Câmara, Oração, fala do Pastor presidente da Assembleia de Deus campos Buritis, fala do Prefeito Municipal, vereadores, apresentação em mídia pela equipe da Assembleia de Deus, entrega da placa em homenagem ao centenário, encerramento e coffee break.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_054-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_054-2023.pdf</t>
   </si>
   <si>
     <t>O desligamento do Cargo de Presidente da presente Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_004-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências."</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_no_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_no_005-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras_x000D_
 Providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_006-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_006-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_007-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_007-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_008-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_008-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_009-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_009-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro ao Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPRES</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_010-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_010-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Cargos, Salários, Carreiras e Funções Públicas do Poder Legislativo do Município de Buritis e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_011-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os cargos comissionados do Poder Legislativo do Município de Buritis e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL A REALIZAR CONCURSO PÚBLICO NO ÂMBITO DA CÂMARA MUNICIPAL DE BURITIS - RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_013-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_013-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar por Anulação ao Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_014-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_014-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Especial por superávit financeiro ao orçamento vigente e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_015-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_015-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_016-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Altera a tabela do artigo 2º da Lei Municipal n. 1769/2022 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_019-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_019-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 723/2013 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_020-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_020-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para a Legislatura de 2025 a 2028</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_021-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_021-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Especial por Superávit Financeiro ao orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_022-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_022-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de espaço aéreo sobre bem público de uso comum do povo para edificação de cobertura destinada a proteção de passagem terrestre entre imóveis urbanos, e dá outras</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_023-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_023-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários para a Legislatura de 2025 a 2028 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_024-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_024-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro ao orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
     <t>ARQUIVADO A PEDIDO DO AUTOR</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_no_027-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_no_027-2023.pdf</t>
   </si>
   <si>
     <t>Cria a figura do "Manual de Manutenção do Bens Públicos com entrega concomitante à inauguração da obra pública e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_no_029-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_no_029-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 010/2022 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_no_031-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_no_031-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização conforme demonstrativo do atuário do aporte financeiro para equalização do déficit atuarial e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_034-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_034-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 011/2022 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_no_035-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_no_035-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Especial por Excesso de Arrecadação no orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_036-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_036-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 003/2022 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_037-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_037-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Artigo 13-A na Lei Municipal nº 905/2014 que dispõe e cumpre sobre a regulamentação do artigo 262, inciso II do CTM, no que se trata sobre a taxa de coleta e transporte de lixos, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_038-2023.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_039-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_038-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_039-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 002/2022 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no_040-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no_040-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a realizar repasse financeiro para o Centro Espírita Beneficente União do Vegetal Núcleo Mestre Nesclar, com o objetivo de realizar a X Feira das Flores de Holambra em Buritis e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_no_041-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_no_041-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar por anulação ao orçamento vigente e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_no_042-2023.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_no_043-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_no_042-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_no_043-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 1804/2023 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_no_044-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_no_044-2023.pdf</t>
   </si>
   <si>
     <t>Proíbe as vendas dentro das Escolas Públicas Municipais</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_no_045-2023.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_no_047-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_no_045-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_no_046-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_no_047-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 003/2022 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_no_048-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_no_048-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar por anulação de Emendas Impositivas nº 006/2022 e 011/2022 ao orçamento vigente e  dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_no_049-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_no_049-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 007/2022 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_no_050-2023-otimizado_1.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_no_050-2023-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentária - LDO de 2024 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_051-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_051-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCESSO DE ESCOLHA DE GESTORES E GESTORES AUXILIARES DAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_052-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_052-2023.pdf</t>
   </si>
   <si>
     <t>"Estabelece controle preventivo do diabetes nas unidades da Rede Pública Municipal de Ensino".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_053-2023.pdf</t>
-[...14 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_059-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_053-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_no_054-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_no_055-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_056-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_no_058-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_059-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 010/2022 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_060-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_060-2023.pdf</t>
   </si>
   <si>
     <t>Cria o auxílio de incentivo aos braçais que atuam na Secretaria Municipal de Educação, Cultura e Esporte e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_no_061-2023.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_062-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_no_061-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_062-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal realizar o transporte para a Cidade de Ariquemes dos alunos do Instituto Federal de Rondônia - RO e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_063-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_063-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Dinheiro Direto nas Unidades e Postos de Saúde e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_no_064-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_no_064-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a Campanha Permanente de Inclusão Digital Destinada à pessoa Idosa e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_065-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_065-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências ".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_066-2023.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_no_067-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_066-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_no_067-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inserção nas placas de Obas Públicas, de código bidimensional "QRCODE", vinculando à página do Portal da Transparência do Município".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_no_068-2023.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_069-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_no_068-2023.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_069-2023.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre abertura de Crédito Especial por superávit financeiro ao orçamento vigente e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_070-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_070-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar por Anulação de Emendas Impositivas nº 001/2022, 002/2022, 003/2022, 004/2022, 005/2022,_x000D_
 007/2022, 008/2022, 009/2022 e 011/2022 ao Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_071-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_071-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a prorrogar as contratações por prazo determinado e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_072-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_072-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 2º da Lei Municipal nº 1779/2022 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_073-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_073-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação de Créditos do Município de Buritis - PRC-2 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_074-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_074-2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Serviço Voluntário no âmbito da Administração Pública do Município de Buritis/RO e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_no_075-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_no_075-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o quantitativo, atribuições e carga horária dos cargos das Leis Municipais 601/2011, 602/2011 e 603/2011 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_076-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_076-2023.pdf</t>
   </si>
   <si>
     <t>"INSTITUI PROGRAMA DE ESTÁGIO PARA ESTUDANTES DE ENSINO MÉDIO, PÓS-MÉDIO, SUPERIOR E PÓS SUPERIOR NO ÂMBITO DA PREFEITURA MUNICIPAL DE BURITIS/RO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_no_077-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_no_077-2023.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o artigo 5-A na Lei Municipal nº 1164/2017 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_078-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_078-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial por superávit financeiro ao orçamento vigente e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_079-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_079-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Operação de Crédito com a Caixa Econômica Federal e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_080-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_080-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Especial por Superávit Financeiro e Suplementação por Anulação no orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_081-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_081-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal, para dispor sobre as emendas individuais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_082-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_082-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação dos Selos 'Empresa Amiga do Meio Ambiente' e 'Cidadão Amigo do Meio Ambiente' e dá outras providências"</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 1820/2023</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_084-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_084-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a efetuar alteração parcial da Emenda Impositiva 002/2022 e dá outras providências”</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_085-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_085-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Suplementar por Anulação ao orçamento vigente e dá outras providências”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_086-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_086-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender as necessidades, temporária de excepcional interesse público através de Teste Seletivo Simplificado mediante análise de currículo de profissionais para a Secretaria Municipal de Educação, Esporte, Cultura e Lazer - SEMECE e dá outras providências”</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_no_087-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_no_087-2023.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_088-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_088-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único do artigo 3º da Lei Municipal nº 1868/2023 que Institui Programa de Estágio para Estudantes de Ensino Médio, Pós-Médio, Superior e Pós Superior no âmbito da Prefeitura Municipal de Buritis/RO e dá outras providências</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_no_089-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_no_089-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo único no artigo 2º e altera o inciso II do artigo 4º da Lei municipal nº 1867/2023 que "Institui o Serviço Voluntário no âmbito da Administração Pública do Municipal/RO e dá outras providências</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_no_090-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_no_090-2023.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 4º e acrescenta o Parágrafo único no artigo 5º da Lei Municipal 880/2014 e da outras providências".</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_091-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_091-2023.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_092-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_092-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências".</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_093-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_093-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Especial por Superavit Financeiro no Orçamento vigente e da Outras Providências ”</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_094-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_094-2023.pdf</t>
   </si>
   <si>
     <t>“Altera os artigos 1ºe 2º da Lei Municipal1.874, de 27de Junho de 2023  da outras providências”</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_095-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_095-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Suplementar por Anulação ao Orçamento vigente e da Outras Providências”</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_096-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_096-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Especial por Excesso de Arrecadação de Operação de Credito no Orçamento Vigente e da Outras Providências ”</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_097-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_097-2023.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_no_098-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_no_098-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Especial por Superavit Financeiro ao Orçamento vigente e da Outras Providências ”</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_099-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_099-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de credito Adicional Suplementar por Anulação ao Orçamento vigente e da Outras Providências</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_100-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de credito Adicional Especial por Excesso de Arrecadação no orçamento vigente e da Outras Providências</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_101-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público, através de Teste Seletivo Simplificado, mediante análise de títulos e currículo e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_no_102-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_no_102-2023.pdf</t>
   </si>
   <si>
     <t>“Reduz temporariamente os valores dos cargos comissionados, das funções gratificadas e dos agentes políticos e dá outras providências”</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_103-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_103-2023.pdf</t>
   </si>
   <si>
     <t>"Promove renumeração de artigo na Lei Municipal nº 1880/2023 e da outras providências".</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_104-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único no artigo 3° e promove a remuneração de artigo na  Lei Municipal nº 1883/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_105-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_105-2023.pdf</t>
   </si>
   <si>
     <t>“Cria obrigatoriedade de constar nos contra cheque dos Servidores Públicos Municipais o detalhamento da evolução de classe, bem como das Progressões.”</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_106-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_106-2023.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas para concessão de prêmio de produtividade aos servidores que exerçam atividades de Agente Fiscal Administração e Agente Fiscal da Saúde e da outras providencias.”</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_107-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_107-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 002/2022  e da outras providencias.”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_108-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_108-2023.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_no_109-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_no_109-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Especial por Excesso de Arrecadação no orçamento vigente e da Outras Providências”</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_110-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_110-2023.pdf</t>
   </si>
   <si>
     <t>"Institui a" Semana Municipal do Campo Limpo" no Município de Buritis e dá outras Providencias"</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_111-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_111-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento das requisições de pequeno valor devidas pelo Município de Buritis, decorrentes de decisões judiciais, nos termos dos §§ 3º e 4º do artigo 100 da Constituição  Federal”</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_112-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_112-2023.pdf</t>
   </si>
   <si>
     <t>“Altera os dispositivos da  Lei Municipal nº 1775/2022 concernente a APAE e dá Outras Providências.”</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_113-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_113-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Especial por Excesso de Arrecadação no orçamento vigente e da Outras Providências.”</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_114-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_114-2023.pdf</t>
   </si>
   <si>
     <t>“Devolve para suas respectivas matriculas os terrenos doados a esta municipalidade para a construção e funcionamento das escolas multisseriadas e dá outras providencias.”</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_no_115-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_no_115-2023.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_no_116-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_no_116-2023.pdf</t>
   </si>
   <si>
     <t>“Acrescenta artigo 5-B na Lei Municipal nº 1164, de 14 de dezembro de 2017  e dá Outras Providências”</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_no_117-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_no_117-2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O RECONHECIMENTO DE PRESCRIÇÃO EX OFFICO DE DIVIDAS TRIBUTARIAS.”</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_no_118-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_no_118-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Especial  por Superavit Financeiro no Orçamento vigente e da Outras Providências ”</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_no_119-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_no_119-2023.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_no_120-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_no_120-2023.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_no_121-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_no_121-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Suplementar   por Anulação ao Orçamento  vigente e da Outras Providências ”</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_no_122-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_no_122-2023.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa -LOA do Município de Buritis/RO, para o Exercício de 2024 ”.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_no_123-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_no_123-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o artigo 2º da  Lei Municipal nº 1779/2022 concernente a APAE e dá Outras Providências .”</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_no_124-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_no_124-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano de Cargos, Salários, Carreiras e Funções Públicas do Poder Legislativo do Município de Buritis e dá outras providências”</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_no_125-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_no_125-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os cargos comissionados do Poder Legislativo do Município de Buritis e dá outras providências”</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_no_126-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_no_126-2023.pdf</t>
   </si>
   <si>
     <t>“Altera Lei Municipal nº 1791/2022 que Estima a Receita e Fixa a Despesas-LOA do Município de Buritis para o Exercício de 2023.”</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_no_127-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_no_127-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Especial   por Superávit Financeiro no Orçamento vigente e dá Outras Providências”</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_no_128-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_no_128-2023.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_no_129-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_no_129-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Suplementar por Anulação  ao Orçamento vigente e dá Outras Providências”</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_no_130-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_no_130-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Especial   por  Excesso de arrecadação  no Orçamento vigente e dá Outras Providências."</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_no_131-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_no_131-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo 5-B na Lei Municipal nº 1164, de 14 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_no_132-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_no_132-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Suplementar por Anulação ao Orçamento vigente e dá Outras Providências’’</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_no_133-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_no_133-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências”</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_no_134-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_no_134-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a realizar Concurso Público no âmbito da Câmara Municipal de Buritis - RO e dá outras providências."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_no_135-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_no_135-2023.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_no_136-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_no_136-2023.pdf</t>
   </si>
   <si>
     <t>“Altera Lei Municipal nº 1791/2022 que Estima a Receita e Fixa a Despesas - LOA do Município de Buritis para o Exercício de 2023 e revoga a Lei Municipal  nº 1916/2023 e  dá Outras Providências”.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_no_137-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_no_137-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a efetuar a alteração parcial da Emenda Impositiva 007/2022 e dá Outras Providências”</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_no_138-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_no_138-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dci Outras Providências"</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_no_139-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_no_139-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e Dá Outras Providências".</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_no_140-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_no_140-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação de forma complementar o Piso Salarial Nacional do Enfermeiro, do Técnico de Enfermagem e do Auxiliar de  Enfermagem.”</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_no_141-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_no_141-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_no_142-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_no_142-2023.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial para os servidores públicos efetivos do Executivo Municipal referente ao exercício de 2022 e dá outras providências"</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_no_143-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_no_143-2023.pdf</t>
   </si>
   <si>
     <t>"Dispôe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Quitas Providências".</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_no_144-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_no_145-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_no_145-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento vigente e dá Outras Providências”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_no_146-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_no_146-2023.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_no_147-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 513/2010 e dá outras providências</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_148-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_148-2023.pdf</t>
   </si>
   <si>
     <t>"Concede a Reposição Salarial para os Servidores Públicos efetivos do Poder Legislativo Municipal referente ao exercício de 2022 e dá outras _x000D_
 providências"</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_no_149-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_no_149-2023.pdf</t>
   </si>
   <si>
     <t>“Concede a reposição salarial para servidores públicos comissionados do Poder Legislativo Municipal referente ao exercício de 2022 e dá Outras Providências.”</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Plenário - PLEN, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_no_150-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da denominação da Ciclofaixa Laudenir Aparecido Pedroso</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_no_151-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_no_151-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial Superávit Financeiro no Orçamento vigente e dá Outras Providências ".</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_no_152-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_no_152-2023.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_no_153-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_no_153-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 011/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_no_154-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_no_154-2023.pdf</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_155-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_155-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar leilão e doação dos bens inservíveis após conclusão do inventário patrimonial da Prefeitura, e dá outras providências ".</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_156-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_156-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 007/2022 e dá outras providências "</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_157-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_157-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal Nº 1909/2023"</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_158-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_158-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal Nº 1908/2023"</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_no_159-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_no_159-2023.pdf</t>
   </si>
   <si>
     <t>“Institui e regulamenta os critérios referentes ao percebimento do auxílio alimentação aos Vereadores ativos da Câmara Municipal de Buritis, e dá outras providências”.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_no_160-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências”</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_no_161-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_no_161-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação e Superávit Financeiro no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_no_162-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_no_162-2023.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE BURITIS/RO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_no_163-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_no_163-2023.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_no_164-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_no_164-2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a efetuar a alteração parcial da Emenda Impositiva 007/2022 e dá Outras Providências”</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_no_165-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_no_165-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração do Objeto da Emenda Impositiva 005/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_no_166-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_no_166-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de credito Adicional suplementar por anulação no Orçamento vigente e dá Outras Providências”</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_167-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_167-2023.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_168-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_168-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a prorrogar as contratações por prazo determinado e dá outras providências</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_169-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_169-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento vigente e dá Outras Providências"</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_no_170-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_no_170-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a publicação no portal da transparência do município de Buritis, das listas de beneficiados atendidos pela Lei Municipal n°1081/2016 e estabelece outras providências."</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_171-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_171-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza em casos excepcionais que o veículo oficial possa pernoitar na casa de servidores/motorista."</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_no_172-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_no_172-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal N°1909/2023."</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_no_173-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_no_173-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público através de teste Seletivo Simplificado mediante análise de currículo de profissionais para Secretaria Municipal de Saúde e dá outras providências."</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_no_174-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_no_174-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a realizar contratação de servidores por tempo determinado para atender a necessidade temporária de excepcional interesse público através de teste Seletivo Simplificado mediante análise de currículo de profissionais para Secretaria Municipal de Educação, Esporte, Cultura e Lazer - SEMECE e dá outras providências."</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_no_175-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_no_175-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 007/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_no_176-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_no_176-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 009/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_177-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_177-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 005/2022 e dá outas providências."</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_no_178-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_no_178-2023.pdf</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_lei_no_179-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_lei_no_179-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação Emenda Constitucional 120 de 05 de maio de 2022 e na Portaria GM/MS N° 1.971 de 30 de junho de 2022 e da outras_x000D_
 providências".</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/483/projeto_de_lei_no_180-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/483/projeto_de_lei_no_180-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre tratamento diferenciado para lançamento de IPTU, no perímetro de expansão urbana para chácaras e/ou glebas com ou sem edificação para fins residenciais no Município De Buritis/Ro e Dá Outras Providencias."</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_lei_no_181-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_lei_no_181-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal, a realização de Concurso Público e dá outras providências."</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/485/projeto_de_lei_no_182-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/485/projeto_de_lei_no_182-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre doação de área do Município ao Fundo de Arrendamento Residencial, integrante do Programa Minha Casa, Minha Vida, de que trata a Medida Provisória n° 1.162, de 14 de fevereiro de 2023."</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_no_183-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_no_183-2023.pdf</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_no_184-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_no_184-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a alteração da Emenda Impositiva 007/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/488/projeto_de_lei_no_185-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/488/projeto_de_lei_no_185-2023.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_no_186-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_no_186-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a denominação de Rua no Município de Buritis - RO"</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei_no_187-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei_no_187-2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar alteração da Emenda Impositiva 001/2022 e dá outras providências"</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_decreto_no_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_decreto_no_001-2023.pdf</t>
   </si>
   <si>
     <t>“Aprova a Prestação de Contas Anuais do Município de Buritis, Estado de Rondônia – Exercício de 2021, e dá outras providências”</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_no_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_no_001-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre nova redação aos incisos III do artigo 20 e inciso III do artigo 22 e acrescenta o inciso IV no artigo 33 § 2º da Lei Complementar nº 18/2023 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_complementar_no_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_complementar_no_002-2023.pdf</t>
   </si>
   <si>
     <t>"Altera artigos da Lei Complementar n. 003/2016 criando Nova Estrutura da Superintendência de Licitações e Contratos, e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_complementar_no_003-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_complementar_no_003-2023.pdf</t>
   </si>
   <si>
     <t>"Altera artigos da Lei Complementar nº 003/2016 criando a Superintendência de Trânsito e dá outras providências".</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_complementar_no_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_complementar_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 003/2016 alterando a nomeclatura dos cargos em virtude do Programa Bolsa Família e dá outras providências</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_complementar_no_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_complementar_no_005-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Reforma da Previdência Social dos Servidores Públicos do Município de Buritis/RO, consolida a legislação previdenciária do_x000D_
 Regime Próprio de Previdência - RPPS e dá outras providências ".</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_no_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual de servidores efetivos e comissionados no âmbito da Câmara Municipal de Buritis - RO</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_resolucao_no_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_resolucao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>"Cria a Procuradoria da Mulher na Câmara Municipal de Buritis - RO e dá outras providências"</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_no_003-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>“Institui e regulamenta os critérios referentes ao percebimento do AUXÍLIO ALIMENTAÇÃO aos Vereadores e Servidores Públicos ativos da Câmara Municipal de Buritis, e dá outras providências”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_resolucao_no_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_resolucao_no_004-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece regras sobre a regulamentação da Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, e dá outras providências, no âmbito da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_no_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração dos Estudos Técnicos Preliminares – ETP, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_no_006-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos de governança das contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Buritis/RO</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_no_007-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos a serem adotados para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_no_008-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do disposto no art. 20 da Lei nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas da Câmara Municipal de Buritis/RO nas categorias de qualidade comum e de luxo.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_009-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_009-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, de que trata a Lei nº 14.133, de 1º de abril de 2021, da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_resolucao_no_010-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_resolucao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Institui o catálogo eletrônico de padronização de compras, serviços e obras, em atendimento ao disposto no inciso II do art. 19 da Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_resolucao_no_011-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_resolucao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e procedimentos para a participação de pessoa física nas contratações públicas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_resolucao_no_012-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_resolucao_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece Normas Gerais e Específicas acerca da Gestão e Fiscalização de Contratos no âmbito da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_resolucao_no_013-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_resolucao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração do Plano Anual de Contratações de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Buritis/RO</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_resolucao_no_014-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_resolucao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para a elaboração do Termo de Referência - TR, para aquisição de bens e contratação de serviços e obras de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Buritis/RO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_resolucao_no_015-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_resolucao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Altera as Resoluções Nº 011, 013, 016 e 019/2023 e dá outras providências</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resolucao_no_016-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resolucao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>"Institui e regulamenta os critérios referentes ao percebimento do AUXÍLIO ALIMENTAÇÃO aos Servidores Públicos ativos da Câmara Municipal de Buritis, e dá outras providências".</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_de_resolucao_no_017-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_de_resolucao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>"Concede abono natalino pecuniário aos Servidores Públicos da Câmara Municipal de Buritis - RO"</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_a_lom_no_01-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_a_lom_no_01-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Orgânica Municipal, para dispor sobre as emendas individuais e dá outras providências."</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_emenda_a_lei_organica_no_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_emenda_a_lei_organica_no_002-2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Orgânica Municipal, incluindo as Emendas de Bancada e dá outras providências."</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>"Estabelece regras para o Regime Próprio de Previdência Social do Município de Buritis/RO de acordo com a Emenda Constitucional n° 103/2019 e_x000D_
 dá outras providências."</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_emenda_a_lei_organica_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_emenda_a_lei_organica_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>"Altera o Art. 86 e inclui o Arts. 86 A, 86B e 86C na Lei Orgânica do Município de Buritis/RO."</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_pl_131-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_pl_131-2023.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade em adequação do projeto de Lei em epigrafe, no que se refere ao prazo de validação dos Diplomas, assim, conto com o apoio de Vossas Excelências para aprovação da presente Emenda Aditiva N° 001/2023, referente ao projeto de Lei N° 131/2023.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Adriano Almeida, Daniel Felix, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/336/emenda_pl_063-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/336/emenda_pl_063-2023.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROJETO DE LEI Nº 063/2023</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/392/emenda_pl_114-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/392/emenda_pl_114-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 001/2023 PROJETO DE LEI N° 114/2023</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Adriano Almeida, Daniel Felix, Gerson Barbudo, João Orlando Filho do Teco, Junior do Idaron, Lucas da 50, Marcelo Barros, Moisés de Paula, Nayara de Oliveira Silva, Renato Leitão, Elizeu Quevedo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/337/emenda_pl_071-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/337/emenda_pl_071-2023.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROJETO DE LEI Nº 071/2023</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/502/emenda_pl_170-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/502/emenda_pl_170-2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA/ADITIVA 001/2023 PROJETO DE LEI Nº 170/2023</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Adriano Almeida, Daniel Felix, Elizeu Quevedo, João Orlando Filho do Teco, Junior do Idaron, Marcelo Barros, Nayara de Oliveira Silva, Renato Leitão</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/503/emenda_pl179-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/503/emenda_pl179-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação Emenda Constitucional 120 de 05 de maio de 2022 e na Portaria GM/MS N° 1.971 de 30 de junho de 2022 e dá_x000D_
 outras providências"</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/516/emenda_pl_162-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/516/emenda_pl_162-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o serviço de inspeção municipal de produtos de origem animal no município de Buritis/RO e dá outras providencias"</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/517/emenda_plc_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/517/emenda_plc_005-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Reforma da Previdência Social dos Servidores Públicos e dá outras providências"</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_no_181-2023_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_no_181-2023_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal, a realização de Concurso Público e dá outras providências".</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_complementar_no_005-2023_-_substitutivo.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_complementar_no_005-2023_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>MVP</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/94/veto_referente_ao_pl_027-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/94/veto_referente_ao_pl_027-2023.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>Mensagem de Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/295/veto_referente_ao_pl_105-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/295/veto_referente_ao_pl_105-2023.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL do Projeto de Lei nº 105/2023</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_no_159-2023_-_veto.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_no_159-2023_-_veto.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL do Projeto de Lei nº 159/2023</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>SIND</t>
   </si>
   <si>
     <t>Sindicâncias</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/347/relatorio.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/347/relatorio.pdf</t>
   </si>
   <si>
     <t>Comissão Especial para Apuração de Acidente de Trânsito (com veículo oficial) no âmbito da Câmara Municipal de Buritis - RO</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/500/emenda_impositiva_001-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/500/emenda_impositiva_001-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 122/2023/Poder Executivo: "ESTIMA A RECEITA E FIXA A DESPESA - LOA DO MUNICÍPIO DE BURITIS/RO, PARA O EXERCÍCIO DE 2024”</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/501/emenda_impositiva_002-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/501/emenda_impositiva_002-2023.pdf</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/504/emenda_impositiva_003-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/504/emenda_impositiva_003-2023.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/505/emenda_impositiva_004-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/505/emenda_impositiva_004-2023.pdf</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_impositiva_005-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_impositiva_005-2023.pdf</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/507/emenda_impositiva_006-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/507/emenda_impositiva_006-2023.pdf</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_impositiva_007-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_impositiva_007-2023.pdf</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/509/emenda_impositiva_008-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/509/emenda_impositiva_008-2023.pdf</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_impositiva_009-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_impositiva_009-2023.pdf</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_impositiva_010-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_impositiva_010-2023.pdf</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/512/emenda_impositiva_011-2023.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/512/emenda_impositiva_011-2023.pdf</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo</t>
   </si>
   <si>
     <t>Prestação de contas do Poder Executivo Municipal Exercício de 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -4971,67 +4971,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/77/indicacao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/indicacao_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/indicacao_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/indicacao_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_174-2023_-.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/335/requerimento_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/342/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/375/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/376/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/377/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/398/requerimento_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_no_050-2023-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_lei_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/483/projeto_de_lei_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_lei_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/485/projeto_de_lei_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/488/projeto_de_lei_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_decreto_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_complementar_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_complementar_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_complementar_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_complementar_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_resolucao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_resolucao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_resolucao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_resolucao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_resolucao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_resolucao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_resolucao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_resolucao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resolucao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_de_resolucao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_emenda_a_lei_organica_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_emenda_a_lei_organica_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_pl_131-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/336/emenda_pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/392/emenda_pl_114-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/337/emenda_pl_071-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/502/emenda_pl_170-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/503/emenda_pl179-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/516/emenda_pl_162-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/517/emenda_plc_005-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_no_181-2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_complementar_no_005-2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/94/veto_referente_ao_pl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/295/veto_referente_ao_pl_105-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_no_159-2023_-_veto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/347/relatorio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/500/emenda_impositiva_001-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/501/emenda_impositiva_002-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/504/emenda_impositiva_003-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/505/emenda_impositiva_004-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_impositiva_005-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/507/emenda_impositiva_006-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_impositiva_007-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/509/emenda_impositiva_008-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_impositiva_009-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_impositiva_010-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/512/emenda_impositiva_011-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/43/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/76/indicacao_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/77/indicacao_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/78/indicacao_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/95/indicacao_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/96/indicacao_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/97/indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/98/indicacao_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/99/indicacao_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/100/indicacao_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/106/indicacao_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/111/indicacao_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/114/indicacao_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/124/indicacao_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/138/indicacao_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/139/indicacao_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/140/indicacao_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/141/indicacao_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/143/indicacao_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/144/indicacao_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/145/indicacao_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/146/indicacao_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/147/indicacao_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/148/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/149/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/150/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/158/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/159/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/160/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/170/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/176/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/177/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/178/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/179/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/180/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/181/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/186/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/188/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/190/indicacao_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/191/indicacao_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/192/indicacao_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/193/indicacao_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/195/indicacao_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/198/indicacao_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/199/indicacao_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/203/indicacao_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/204/indicacao_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_no_083-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/210/indicacao_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/211/indicacao_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/212/indicacao_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/235/indicacao_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/236/indicacao_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/237/indicacao_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/238/indicacao_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/239/indicacao_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/332/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/338/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/339/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/340/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/341/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/348/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/349/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/350/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/351/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/352/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/365/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/370/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/371/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/372/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/373/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/374/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/384/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/385/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/386/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/387/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_174-2023_-.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_no_188-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_no_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_no_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_199-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_200-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_201-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_202-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/41/requerimento_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/116/requerimento_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/117/requerimento_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/154/requerimento_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/173/requerimento_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/174/requerimento_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/175/requerimento_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/221/requerimento_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/222/requerimento_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/234/requerimento_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/257/requerimento_no_025-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/265/requerimento_no_026-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/296/requerimento_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/297/requerimento_no_028-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/319/requerimento_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/320/requerimento_no_030-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/321/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/335/requerimento_no_032-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/342/requerimento_no_033-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/375/requerimento_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/376/requerimento_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/377/requerimento_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/378/requerimento_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/397/requerimento_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/398/requerimento_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/399/requerimento_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/406/requerimento_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/441/requerimento_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/442/requerimento_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/447/requerimento_no_050-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/480/requerimento_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/481/requerimento_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/491/requerimento_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/513/requerimento_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/16/projeto_de_lei_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/18/projeto_de_lei_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_lei_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/24/projeto_de_lei_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_lei_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/28/projeto_de_lei_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_no_019-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_de_lei_no_020-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_no_021-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_no_027-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_no_029-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_lei_no_034-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/84/projeto_de_lei_no_035-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/85/projeto_de_lei_no_036-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/86/projeto_de_lei_no_037-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/87/projeto_de_lei_no_038-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/88/projeto_de_lei_no_039-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/89/projeto_de_lei_no_040-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_no_041-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_no_042-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_no_043-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_no_044-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_no_045-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_no_046-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/118/projeto_de_lei_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/119/projeto_de_lei_no_048-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/120/projeto_de_lei_no_049-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_no_050-2023-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/122/projeto_de_lei_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/127/projeto_de_lei_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_lei_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/129/projeto_de_lei_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/130/projeto_de_lei_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/133/projeto_de_lei_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_lei_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_lei_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_lei_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_lei_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/151/projeto_de_lei_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/152/projeto_de_lei_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_lei_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_lei_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_lei_no_070-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/162/projeto_de_lei_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_no_072-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/164/projeto_de_lei_no_073-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_no_074-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_no_075-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/167/projeto_de_lei_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/168/projeto_de_lei_no_077-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_lei_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_de_lei_no_079-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_de_lei_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_lei_no_081-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_lei_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_lei_no_084-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_no_085-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/216/projeto_de_lei_no_086-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_no_087-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/219/projeto_de_lei_no_089-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_no_090-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_de_lei_no_091-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/241/projeto_de_lei_no_092-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_no_093-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_no_094-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_no_095-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_no_096-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_no_097-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_no_098-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_no_099-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_de_lei_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_de_lei_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/266/projeto_de_lei_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_de_lei_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_de_lei_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_de_lei_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_de_lei_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/292/projeto_de_lei_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/293/projeto_de_lei_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_de_lei_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_de_lei_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_de_lei_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_de_lei_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_de_lei_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_de_lei_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/317/projeto_de_lei_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_de_lei_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/325/projeto_de_lei_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/326/projeto_de_lei_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_lei_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/329/projeto_de_lei_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/330/projeto_de_lei_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/331/projeto_de_lei_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/344/projeto_de_lei_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/353/projeto_de_lei_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/354/projeto_de_lei_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/355/projeto_de_lei_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/381/projeto_de_lei_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/389/projeto_de_lei_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/390/projeto_de_lei_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/400/projeto_de_lei_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/402/projeto_de_lei_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/427/projeto_de_lei_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/428/projeto_de_lei_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/429/projeto_de_lei_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/430/projeto_de_lei_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/431/projeto_de_lei_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/437/projeto_de_lei_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/439/projeto_de_lei_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/482/projeto_de_lei_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/483/projeto_de_lei_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/484/projeto_de_lei_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/485/projeto_de_lei_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_no_184-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/488/projeto_de_lei_no_185-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/492/projeto_de_lei_no_186-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/490/projeto_de_lei_no_187-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_decreto_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/23/projeto_de_lei_complementar_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/39/projeto_de_lei_complementar_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/123/projeto_de_lei_complementar_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_complementar_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/451/projeto_de_lei_complementar_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_resolucao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_resolucao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_resolucao_no_004-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_resolucao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_resolucao_no_009-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_resolucao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_resolucao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_resolucao_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_resolucao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_de_resolucao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_resolucao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_resolucao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/448/projeto_de_resolucao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/450/projeto_de_emenda_a_lei_organica_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/515/projeto_de_emenda_a_lei_organica_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/322/emenda_pl_131-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/336/emenda_pl_063-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/392/emenda_pl_114-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/337/emenda_pl_071-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/502/emenda_pl_170-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/503/emenda_pl179-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/516/emenda_pl_162-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/517/emenda_plc_005-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/489/projeto_de_lei_no_181-2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/452/projeto_de_lei_complementar_no_005-2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/94/veto_referente_ao_pl_027-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/295/veto_referente_ao_pl_105-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/403/projeto_de_lei_no_159-2023_-_veto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/347/relatorio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/500/emenda_impositiva_001-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/501/emenda_impositiva_002-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/504/emenda_impositiva_003-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/505/emenda_impositiva_004-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_impositiva_005-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/507/emenda_impositiva_006-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_impositiva_007-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/509/emenda_impositiva_008-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_impositiva_009-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_impositiva_010-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/2023/512/emenda_impositiva_011-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H498"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="184.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>