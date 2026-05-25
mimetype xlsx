--- v1 (2026-02-08)
+++ v2 (2026-05-25)
@@ -51,429 +51,429 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2198/indicacao_no_001-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2198/indicacao_no_001-1997.pdf</t>
   </si>
   <si>
     <t>"Pelo Presidente, rogo ao Exmº. Sr. Presidente desta Egrégia Casa, ouvindo Douto Plenário, se digne enviar ao Exmº Prefeito Municipal, a indicação no sentido de agilizar procedimentos necessários para firmar Convênio com o MINISTÉRIO DA SAÚDE, AFIM DE OBter recursos indispensáveis a implantação do programa "LEITE E SAÚDE", neste município"</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adair Ferreira de Souza</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2168/projeto_de_lei_no_001-1997-compactado.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2168/projeto_de_lei_no_001-1997-compactado.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Buritis para o Exercício de 1997"</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2169/projeto_de_lei_no_002-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2169/projeto_de_lei_no_002-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargos de confiança da Prefeitura Municipal de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2170/projeto_de_lei_no_003-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2170/projeto_de_lei_no_003-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de diárias e dá outras providências"</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2171/projeto_de_lei_no_004-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2171/projeto_de_lei_no_004-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o executivo municipal a proceder contratação de pessoal por excepcional interesse público e dá outras providências"</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2172/projeto_de_lei_no_005-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2172/projeto_de_lei_no_005-1997.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Municipal de Alimentação Escolar do Município de Buritis-RO, e dá outras providências"</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2173/projeto_de_lei_no_006-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2173/projeto_de_lei_no_006-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Municipal nº 002/97, de 03 de Janeiro de 1.997, e dá outras Providências"</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2174/projeto_de_lei_no_007-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2174/projeto_de_lei_no_007-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Conselho Municipal de Saúde (C.M.S.) do Município de Buritis - RO., e dá outras providências"</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2175/projeto_de_lei_no_008-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2175/projeto_de_lei_no_008-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Conselho Municipal de Ação Social e Trabalho - COMAST, Institui o fundo de ação social e dá outras providências"</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2176/projeto_de_lei_no_010-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2176/projeto_de_lei_no_010-1997.pdf</t>
   </si>
   <si>
     <t>"Institui o Código de Posturas e Obras do Município de Buritis - RO e dá outras providências"</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2177/projeto_de_lei_no_011-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2177/projeto_de_lei_no_011-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Municipal Nº 004/97 de 11.03.97, e dá outras providências"</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2178/projeto_de_lei_no_013-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2178/projeto_de_lei_no_013-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Municipal Nº 002/97 de 03.01.97, e dá outras providências"</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2179/projeto_de_lei_no_015-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2179/projeto_de_lei_no_015-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Implantação de Associações e Cooperativas Urbanas e Rurais e dá outras providências"</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2180/projeto_de_lei_no_016-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2180/projeto_de_lei_no_016-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Treinamento dos Funcionários e Prestadores de Serviços do Município de Buritis-RO e dá outras providências"</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2181/projeto_de_lei_no_017-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2181/projeto_de_lei_no_017-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Intercâmbio entre a Prefeitura do Município de Buritis-RO e outras organizações e dá outras providências"</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2182/projeto_de_lei_no_018-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2182/projeto_de_lei_no_018-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Celebração de Convênios e Consórcios com Municípios, Estados e União e dá outras providências"</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2183/projeto_de_lei_no_019-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2183/projeto_de_lei_no_019-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei Municipal Nº 004/97 de 11 de março de 1997 e dá outras providências"</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2184/projeto_de_lei_no_020-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2184/projeto_de_lei_no_020-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação de auxiliar em laboratório, fiscal municipal, operador de trator-de-esteiras e operador de motoniveladora"</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2185/projeto_de_lei_no_021-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2185/projeto_de_lei_no_021-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização ao poder executivo para dar publicidade de seus contratos e demais atos através de afixação em átrio municipal de grande acesso ao público"</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2186/projeto_de_lei_no_022-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2186/projeto_de_lei_no_022-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Estrutura Adminitrativa do Município de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2187/projeto_de_lei_no_023-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2187/projeto_de_lei_no_023-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Regime Jurídico Único dos Servidores Públicos Civis do Município de Buritis, das Autarquias e das Fundações Públicos Municipais"</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2188/projeto_de_lei_no_024-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2188/projeto_de_lei_no_024-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano de Carreiras, Cargos e Salários dos Servidores da Prefeitura Municipal de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2189/projeto_de_lei_no_025-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2189/projeto_de_lei_no_025-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério"</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2005/scanner_20250910.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2005/scanner_20250910.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e define o Plano de Carreira e Remuneração do Magistério do Município de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2190/projeto_de_lei_no_027-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2190/projeto_de_lei_no_027-1997.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas para a concessão, aplicação e comprovação de Suprimento de Fundos do Poder Executivo de Buritis"</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2191/projeto_de_lei_no_028-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2191/projeto_de_lei_no_028-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a adquirir peças e serviços, abastecer viaturas oficiais, máquinas e equipamentos pertencentes a Órgão Federal e Estadual, bem como fornecer alimentação e materiais de consumo e dá outras providências"</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2192/projeto_de_lei_no_029-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2192/projeto_de_lei_no_029-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Orçamentárias para o ano de 1998 do Município de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2193/projeto_de_lei_no_030-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2193/projeto_de_lei_no_030-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual do Município de Buritis dos exercícios de 1998 a 2001 e dá outras providências"</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2194/projeto_de_lei_no_031-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2194/projeto_de_lei_no_031-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre permissão ao Chefe do Executivo Municipal em participar junto a Mesa Diretora nas sessões da Câmara Municipal e dá outras providências"</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2195/projeto_de_lei_no_032-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2195/projeto_de_lei_no_032-1997.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a realizar despesas com Construção de Bases p/ instalação de Usina de energia em consonância com a CERON"</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2196/projeto_de_lei_no_033-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2196/projeto_de_lei_no_033-1997.pdf</t>
   </si>
   <si>
     <t>"Institui o Fundo Municipal de Saúde do Município de Buritis e dá outras providências"</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2197/projeto_de_lei_no_035-1997.pdf</t>
+    <t>http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2197/projeto_de_lei_no_035-1997.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reciclagem e treinamentos dos funcionários e prestadores de serviços do município de Buritis"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -780,67 +780,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2198/indicacao_no_001-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2168/projeto_de_lei_no_001-1997-compactado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2169/projeto_de_lei_no_002-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2170/projeto_de_lei_no_003-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2171/projeto_de_lei_no_004-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2172/projeto_de_lei_no_005-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2173/projeto_de_lei_no_006-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2174/projeto_de_lei_no_007-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2175/projeto_de_lei_no_008-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2176/projeto_de_lei_no_010-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2177/projeto_de_lei_no_011-1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2178/projeto_de_lei_no_013-1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2179/projeto_de_lei_no_015-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2180/projeto_de_lei_no_016-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2181/projeto_de_lei_no_017-1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2182/projeto_de_lei_no_018-1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2183/projeto_de_lei_no_019-1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2184/projeto_de_lei_no_020-1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2185/projeto_de_lei_no_021-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2186/projeto_de_lei_no_022-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2187/projeto_de_lei_no_023-1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2188/projeto_de_lei_no_024-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2189/projeto_de_lei_no_025-1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2005/scanner_20250910.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2190/projeto_de_lei_no_027-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2191/projeto_de_lei_no_028-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2192/projeto_de_lei_no_029-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2193/projeto_de_lei_no_030-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2194/projeto_de_lei_no_031-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2195/projeto_de_lei_no_032-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2196/projeto_de_lei_no_033-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2197/projeto_de_lei_no_035-1997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2198/indicacao_no_001-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2168/projeto_de_lei_no_001-1997-compactado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2169/projeto_de_lei_no_002-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2170/projeto_de_lei_no_003-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2171/projeto_de_lei_no_004-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2172/projeto_de_lei_no_005-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2173/projeto_de_lei_no_006-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2174/projeto_de_lei_no_007-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2175/projeto_de_lei_no_008-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2176/projeto_de_lei_no_010-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2177/projeto_de_lei_no_011-1997.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2178/projeto_de_lei_no_013-1997.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2179/projeto_de_lei_no_015-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2180/projeto_de_lei_no_016-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2181/projeto_de_lei_no_017-1997.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2182/projeto_de_lei_no_018-1997.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2183/projeto_de_lei_no_019-1997.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2184/projeto_de_lei_no_020-1997.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2185/projeto_de_lei_no_021-1997.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2186/projeto_de_lei_no_022-1997.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2187/projeto_de_lei_no_023-1997.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2188/projeto_de_lei_no_024-1997.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2189/projeto_de_lei_no_025-1997.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2005/scanner_20250910.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2190/projeto_de_lei_no_027-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2191/projeto_de_lei_no_028-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2192/projeto_de_lei_no_029-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2193/projeto_de_lei_no_030-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2194/projeto_de_lei_no_031-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2195/projeto_de_lei_no_032-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2196/projeto_de_lei_no_033-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.ro.leg.br/media/sapl/public/materialegislativa/1997/2197/projeto_de_lei_no_035-1997.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>